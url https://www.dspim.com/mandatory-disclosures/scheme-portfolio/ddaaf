--- v4 (2026-02-25)
+++ v5 (2026-06-04)
@@ -1,748 +1,1740 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\Change\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F075ACD8-1820-4962-946D-11C9F616918E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="DAAF" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="DAAF" sheetId="4" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DAAF!$A$54:$L$80</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G50" i="4" l="1"/>
+  <c r="F50" i="4"/>
+</calcChain>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="530" uniqueCount="320">
+  <si>
+    <t>DSP Dynamic Asset Allocation Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited</t>
+  </si>
+  <si>
+    <t>INE545U01014</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>LG Electronics India Limited</t>
+  </si>
+  <si>
+    <t>INE324D01010</t>
+  </si>
+  <si>
+    <t>Titan Company Limited</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Mankind Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE634S01028</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE028A01039</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>Hindustan Unilever Limited</t>
+  </si>
+  <si>
+    <t>INE030A01027</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Bajaj Finserv Limited</t>
+  </si>
+  <si>
+    <t>INE918I01026</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Limited</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>Century Plyboards (India) Limited</t>
+  </si>
+  <si>
+    <t>INE348B01021</t>
+  </si>
+  <si>
+    <t>IND AAA(SO)</t>
+  </si>
+  <si>
+    <t>Tata Capital Limited</t>
+  </si>
+  <si>
+    <t>INE976I01016</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE572E01012</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Eternal Limited</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE029A01011</t>
+  </si>
+  <si>
+    <t>Food Products</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Emami Limited</t>
+  </si>
+  <si>
+    <t>INE548C01032</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Syngene International Limited</t>
+  </si>
+  <si>
+    <t>INE398R01022</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>Stock Futures</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Limited</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A01022</t>
+  </si>
+  <si>
+    <t>Life Insurance Corporation of India</t>
+  </si>
+  <si>
+    <t>INE0J1Y01017</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Niva Bupa Health Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE995S01015</t>
+  </si>
+  <si>
+    <t>Mrs. Bectors Food Specialities Limited</t>
+  </si>
+  <si>
+    <t>INE495P01020</t>
+  </si>
+  <si>
+    <t>Infosys Limited</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>Aequs Limited</t>
+  </si>
+  <si>
+    <t>INE947N01017</t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services Limited</t>
+  </si>
+  <si>
+    <t>INE467B01029</t>
+  </si>
+  <si>
+    <t>Tata Motors Limited</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited</t>
+  </si>
+  <si>
+    <t>INE038A01020</t>
+  </si>
+  <si>
+    <t>Canara HSBC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE01TY01017</t>
+  </si>
+  <si>
+    <t>Hyundai Motor India Limited</t>
+  </si>
+  <si>
+    <t>INE0V6F01027</t>
+  </si>
+  <si>
+    <t>JNK India Limited</t>
+  </si>
+  <si>
+    <t>INE0OAF01028</t>
+  </si>
+  <si>
+    <t>La Opala RG Limited</t>
+  </si>
+  <si>
+    <t>INE059D01020</t>
+  </si>
+  <si>
+    <t>Indigo Paints Limited</t>
+  </si>
+  <si>
+    <t>INE09VQ01012</t>
+  </si>
+  <si>
+    <t>Kirloskar Oil Engines Limited</t>
+  </si>
+  <si>
+    <t>INE146L01010</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Punjab National Bank May26</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited May26</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited May26</t>
+  </si>
+  <si>
+    <t>Bank of Baroda May26</t>
+  </si>
+  <si>
+    <t>State Bank of India May26</t>
+  </si>
+  <si>
+    <t>Titan Company Limited May26</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited May26</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited May26</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08EO7</t>
+  </si>
+  <si>
+    <t>REC Limited**</t>
+  </si>
+  <si>
+    <t>INE020B08EH0</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE296A07SI8</t>
+  </si>
+  <si>
+    <t>INE261F08ES8</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07RG6</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE685A07157</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F08KS8</t>
+  </si>
+  <si>
+    <t>National Housing Bank**</t>
+  </si>
+  <si>
+    <t>INE557F08FY4</t>
+  </si>
+  <si>
+    <t>Muthoot Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE414G07IH7</t>
+  </si>
+  <si>
+    <t>PU - 27-Oct-2026</t>
+  </si>
+  <si>
+    <t>INE414G07IG9</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SH0</t>
+  </si>
+  <si>
+    <t>National Bank for Financing Infrastructure and Development**</t>
+  </si>
+  <si>
+    <t>INE0KUG08035</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08207</t>
+  </si>
+  <si>
+    <t>INE020B08AX5</t>
+  </si>
+  <si>
+    <t>INE414G07JS2</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited**</t>
+  </si>
+  <si>
+    <t>INE134E08NU7</t>
+  </si>
+  <si>
+    <t>INE296A07SV1</t>
+  </si>
+  <si>
+    <t>PU - 08-Feb-2027</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08EP4</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E08NP7</t>
+  </si>
+  <si>
+    <t>INE134E08NM4</t>
+  </si>
+  <si>
+    <t>INE414G07JU8</t>
+  </si>
+  <si>
+    <t>INE0KUG08084</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited</t>
+  </si>
+  <si>
+    <t>INE403D08298</t>
+  </si>
+  <si>
+    <t>Government Securities (Central/State)</t>
+  </si>
+  <si>
+    <t>7.32% GOI 2030</t>
+  </si>
+  <si>
+    <t>IN0020230135</t>
+  </si>
+  <si>
+    <t>7.06% GOI 2028</t>
+  </si>
+  <si>
+    <t>IN0020230010</t>
+  </si>
+  <si>
+    <t>7.17% GOI 2030</t>
+  </si>
+  <si>
+    <t>IN0020230036</t>
+  </si>
+  <si>
+    <t>6.48% GOI 2035</t>
+  </si>
+  <si>
+    <t>IN0020250091</t>
+  </si>
+  <si>
+    <t>6.79% GOI 2034</t>
+  </si>
+  <si>
+    <t>IN0020240126</t>
+  </si>
+  <si>
+    <t>Securitised Debt</t>
+  </si>
+  <si>
+    <t>India Universal Trust**</t>
+  </si>
+  <si>
+    <t>INE16J715035</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
+    <t>INE040A16IT9</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Cash Margin</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: CRISIL Hybrid 50+50 - Moderate Index</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDN4Regular</t>
+  </si>
+  <si>
+    <t>YDN4Direct</t>
+  </si>
+  <si>
+    <t>YDN4</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>26.952</t>
+  </si>
+  <si>
+    <t>31.149</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>13.468</t>
+  </si>
+  <si>
+    <t>16.050</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>28.021</t>
+  </si>
+  <si>
+    <t>32.417</t>
+  </si>
+  <si>
+    <t>13.927</t>
+  </si>
+  <si>
+    <t>16.619</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through Futures as on 30th Apr 2026 :</t>
+  </si>
+  <si>
+    <t>Amount in Rupees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheme </t>
+  </si>
+  <si>
+    <t>Underlying</t>
+  </si>
+  <si>
+    <t>Long / Short</t>
+  </si>
+  <si>
+    <t>Futures Price when purchased</t>
+  </si>
+  <si>
+    <t>Current price of the contract</t>
+  </si>
+  <si>
+    <t>Margin maintained in Rupees Lakhs</t>
+  </si>
+  <si>
+    <t>Total % of existing assets hedged through futures</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>For the period 01st April, 2026 to 30th April 2026, hedging transactions through futures have been squared off/expired :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Net Profit/Loss value on all contracts combined</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED - ARBITRAGE</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="11">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="11">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="83">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="173" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
-[...9 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Comma 2" xfId="7" xr:uid="{3469C903-D5A8-4915-B24C-FC702BC71510}"/>
+    <cellStyle name="Comma 4 2" xfId="9" xr:uid="{7F8A3BA5-1C25-4570-A45C-B96E54A52ABC}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{685E7EDD-C9F6-4827-964C-AA16ACCAF2A7}"/>
+    <cellStyle name="Normal 2 2" xfId="5" xr:uid="{42BD1CFC-1CBC-4F89-B1AE-BFA6D945DFEF}"/>
+    <cellStyle name="Normal 3 2" xfId="8" xr:uid="{1E9BB724-880B-4755-838F-3864883B2DD9}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="6" xr:uid="{3A361CA3-5809-4643-B428-FA4BC39351CD}"/>
+    <cellStyle name="Percent 2 3" xfId="10" xr:uid="{FED3C59C-BEF6-4820-8411-F42A307FD934}"/>
   </cellStyles>
+  <dxfs count="8">
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26315075-FA9D-4B73-A51D-28104C0A5866}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="27343100"/>
+          <a:off x="508000" y="24942800"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...22 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>31751</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4897B2C3-6FE0-42F7-BEDC-3CE10FD7B03E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="29756100"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="508000" y="27355800"/>
+          <a:ext cx="2374900" cy="1574801"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...6 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +1752,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,4309 +1831,4404 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L172"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E181BC49-3622-4EAD-8085-4CA5C72C519F}">
+  <dimension ref="A1:L158"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="7.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="5" t="n">
+      <c r="H4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="11">
+        <v>1570321</v>
+      </c>
+      <c r="F8" s="5">
+        <v>19839.438568056579</v>
+      </c>
+      <c r="G8" s="6">
+        <v>5.4189697042392362E-2</v>
+      </c>
+      <c r="H8" s="63"/>
+      <c r="K8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="11">
+        <v>2358466</v>
+      </c>
+      <c r="F9" s="5">
+        <v>18200.28313936793</v>
+      </c>
+      <c r="G9" s="6">
+        <v>4.9724000683202305E-2</v>
+      </c>
+      <c r="H9" s="63"/>
+      <c r="K9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.28460000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="11">
+        <v>875868</v>
+      </c>
+      <c r="F10" s="5">
+        <v>11108.63</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.0300000000000001E-2</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.14319999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="11">
+        <v>222169</v>
+      </c>
+      <c r="F11" s="5">
+        <v>6881.68</v>
+      </c>
+      <c r="G11" s="6">
+        <v>1.8800000000000001E-2</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="6">
+        <v>8.09E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="11">
+        <v>322358</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6082.25</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.66E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="6">
+        <v>4.5100000000000001E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="11">
+        <v>376050</v>
+      </c>
+      <c r="F13" s="5">
+        <v>5990.48</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L13" s="6">
+        <v>4.4200000000000003E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11">
+        <v>1528620</v>
+      </c>
+      <c r="F14" s="5">
+        <v>5859.2015277916371</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.6016874563416824E-2</v>
+      </c>
+      <c r="H14" s="63"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3.6299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="11">
+        <v>539709</v>
+      </c>
+      <c r="F15" s="5">
+        <v>5766.5192525247376</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1.5729925043081128E-2</v>
+      </c>
+      <c r="H15" s="63"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="6">
+        <v>3.4700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="11">
+        <v>236996</v>
+      </c>
+      <c r="F16" s="5">
+        <v>5324.59</v>
+      </c>
+      <c r="G16" s="6">
+        <v>1.4500000000000001E-2</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L16" s="6">
+        <v>2.8400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="11">
+        <v>373054</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4885.5200000000004</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="6">
+        <v>2.7799999999999998E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="11">
+        <v>207123</v>
+      </c>
+      <c r="F18" s="5">
+        <v>4662.13</v>
+      </c>
+      <c r="G18" s="6">
+        <v>1.2699999999999999E-2</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L18" s="6">
+        <v>2.3599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="11">
+        <v>1123813</v>
+      </c>
+      <c r="F19" s="5">
+        <v>4485.7</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1.23E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.1600000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="11">
+        <v>231569</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4212.24</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1.15E-2</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.1399999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="11">
+        <v>646094</v>
+      </c>
+      <c r="F21" s="5">
+        <v>3791.93</v>
+      </c>
+      <c r="G21" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L21" s="6">
+        <v>1.8200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="11">
+        <v>216478</v>
+      </c>
+      <c r="F22" s="5">
+        <v>3782.3</v>
+      </c>
+      <c r="G22" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L22" s="6">
+        <v>1.77E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="11">
+        <v>3087674</v>
+      </c>
+      <c r="F23" s="5">
+        <v>3742.57</v>
+      </c>
+      <c r="G23" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1.66E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="11">
+        <v>447077</v>
+      </c>
+      <c r="F24" s="5">
+        <v>3566.11</v>
+      </c>
+      <c r="G24" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.29E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="11">
+        <v>1058235</v>
+      </c>
+      <c r="F25" s="5">
+        <v>3525.51</v>
+      </c>
+      <c r="G25" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.0200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" s="11">
+        <v>334220</v>
+      </c>
+      <c r="F26" s="5">
+        <v>3494.77</v>
+      </c>
+      <c r="G26" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="11">
+        <v>1333755</v>
+      </c>
+      <c r="F27" s="5">
+        <v>3294.77</v>
+      </c>
+      <c r="G27" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="11">
+        <v>1036306</v>
+      </c>
+      <c r="F28" s="5">
+        <v>3263.33</v>
+      </c>
+      <c r="G28" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="L28" s="6">
+        <v>8.9999999999999993E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="11">
+        <v>966709</v>
+      </c>
+      <c r="F29" s="5">
+        <v>2904.48</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="L29" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" s="11">
+        <v>241046</v>
+      </c>
+      <c r="F30" s="5">
+        <v>2882.67</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7.9000000000000008E-3</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="L30" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>24</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="11">
+        <v>177588</v>
+      </c>
+      <c r="F31" s="5">
+        <v>2816.01</v>
+      </c>
+      <c r="G31" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L31" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" s="11">
+        <v>632637</v>
+      </c>
+      <c r="F32" s="5">
+        <v>2812.07</v>
+      </c>
+      <c r="G32" s="6">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="L32" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>26</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E33" s="11">
+        <v>547991</v>
+      </c>
+      <c r="F33" s="5">
+        <v>2562.6799999999998</v>
+      </c>
+      <c r="G33" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L33" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="11">
+        <v>269828</v>
+      </c>
+      <c r="F34" s="5">
+        <v>2529.23</v>
+      </c>
+      <c r="G34" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L34" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>28</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="11">
+        <v>72678</v>
+      </c>
+      <c r="F35" s="5">
+        <v>2487.84</v>
+      </c>
+      <c r="G35" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="L35" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="11">
+        <v>290352</v>
+      </c>
+      <c r="F36" s="5">
+        <v>2316.7199999999998</v>
+      </c>
+      <c r="G36" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="L36" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>30</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="11">
+        <v>1293297</v>
+      </c>
+      <c r="F37" s="5">
+        <v>2111.0500000000002</v>
+      </c>
+      <c r="G37" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="L37" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" s="11">
+        <v>2564794</v>
+      </c>
+      <c r="F38" s="5">
+        <v>2008.75</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="L38" s="6">
+        <v>4.3E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E39" s="11">
+        <v>1015953</v>
+      </c>
+      <c r="F39" s="5">
+        <v>1993.4</v>
+      </c>
+      <c r="G39" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L39" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="11">
+        <v>165130</v>
+      </c>
+      <c r="F40" s="5">
+        <v>1951.51</v>
+      </c>
+      <c r="G40" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="L40" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>34</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="11">
+        <v>995985</v>
+      </c>
+      <c r="F41" s="5">
+        <v>1870.96</v>
+      </c>
+      <c r="G41" s="6">
+        <v>5.1000000000000004E-3</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="6">
+        <v>-0.1991</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" s="11">
+        <v>74547</v>
+      </c>
+      <c r="F42" s="5">
+        <v>1844.22</v>
+      </c>
+      <c r="G42" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="L42" s="6">
+        <v>3.6999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>36</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" s="11">
+        <v>411263</v>
+      </c>
+      <c r="F43" s="5">
+        <v>1685.77</v>
+      </c>
+      <c r="G43" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="11">
+        <v>722329</v>
+      </c>
+      <c r="F44" s="5">
+        <v>1020.65</v>
+      </c>
+      <c r="G44" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="11">
+        <v>53243</v>
+      </c>
+      <c r="F45" s="5">
+        <v>967.74</v>
+      </c>
+      <c r="G45" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="11">
+        <v>251962</v>
+      </c>
+      <c r="F46" s="5">
+        <v>908.73</v>
+      </c>
+      <c r="G46" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" s="11">
+        <v>503843</v>
+      </c>
+      <c r="F47" s="5">
+        <v>900.52</v>
+      </c>
+      <c r="G47" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="11">
+        <v>57548</v>
+      </c>
+      <c r="F48" s="5">
+        <v>495.03</v>
+      </c>
+      <c r="G48" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E49" s="11">
+        <v>15488</v>
+      </c>
+      <c r="F49" s="5">
+        <v>263.02</v>
+      </c>
+      <c r="G49" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+      <c r="F50" s="9">
+        <f>SUM(F8:F49)</f>
+        <v>171093.00248774089</v>
+      </c>
+      <c r="G50" s="10">
+        <f>SUM(G8:G49)</f>
+        <v>0.46706049733209271</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B51" s="3"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B52" s="3" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B53" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="63"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>43</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54" s="11">
+        <v>1763300</v>
+      </c>
+      <c r="F54" s="5">
+        <v>13607.386860632068</v>
+      </c>
+      <c r="G54" s="6">
+        <v>3.71759993167977E-2</v>
+      </c>
+      <c r="H54" s="7"/>
+      <c r="I54" s="63"/>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>44</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E55" s="11">
+        <v>-1763300</v>
+      </c>
+      <c r="F55" s="5">
+        <v>-13684.97</v>
+      </c>
+      <c r="G55" s="6">
+        <v>-3.7400000000000003E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>45</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="11">
+        <v>530600</v>
+      </c>
+      <c r="F56" s="5">
+        <v>6703.6014319434189</v>
+      </c>
+      <c r="G56" s="6">
+        <v>1.8310302957607633E-2</v>
+      </c>
+      <c r="H56" s="7"/>
+      <c r="I56" s="5"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>46</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E57" s="11">
+        <v>-530600</v>
+      </c>
+      <c r="F57" s="5">
+        <v>-6742.33</v>
+      </c>
+      <c r="G57" s="6">
+        <v>-1.84E-2</v>
+      </c>
+      <c r="H57" s="7">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>47</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="11">
+        <v>520500</v>
+      </c>
+      <c r="F58" s="5">
+        <v>5561.2807474752617</v>
+      </c>
+      <c r="G58" s="6">
+        <v>1.5170074956918873E-2</v>
+      </c>
+      <c r="H58" s="7"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>48</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E59" s="11">
+        <v>-520500</v>
+      </c>
+      <c r="F59" s="5">
+        <v>-5538.64</v>
+      </c>
+      <c r="G59" s="6">
+        <v>-1.5100000000000001E-2</v>
+      </c>
+      <c r="H59" s="7">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>49</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="11">
+        <v>676000</v>
+      </c>
+      <c r="F60" s="5">
+        <v>2591.1084722083624</v>
+      </c>
+      <c r="G60" s="6">
+        <v>7.083125436583175E-3</v>
+      </c>
+      <c r="H60" s="7"/>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>50</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E61" s="11">
+        <v>-676000</v>
+      </c>
+      <c r="F61" s="5">
+        <v>-2608.6799999999998</v>
+      </c>
+      <c r="G61" s="6">
+        <v>-7.1000000000000004E-3</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>51</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62" s="11">
         <v>1842950</v>
       </c>
-      <c r="F15" s="6" t="n">
-[...168 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="F62" s="5">
+        <v>8192.83</v>
+      </c>
+      <c r="G62" s="6">
+        <v>2.24E-2</v>
+      </c>
+      <c r="H62" s="7"/>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>52</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E63" s="11">
+        <v>-1842950</v>
+      </c>
+      <c r="F63" s="5">
+        <v>-8238.91</v>
+      </c>
+      <c r="G63" s="6">
+        <v>-2.2499999999999999E-2</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>53</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E64" s="11">
+        <v>3895200</v>
+      </c>
+      <c r="F64" s="5">
+        <v>7779.49</v>
+      </c>
+      <c r="G64" s="6">
+        <v>2.12E-2</v>
+      </c>
+      <c r="H64" s="7"/>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>54</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E65" s="11">
+        <v>-3895200</v>
+      </c>
+      <c r="F65" s="5">
+        <v>-7825.07</v>
+      </c>
+      <c r="G65" s="6">
+        <v>-2.1399999999999999E-2</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>55</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E66" s="11">
+        <v>156450</v>
+      </c>
+      <c r="F66" s="5">
+        <v>6788.05</v>
+      </c>
+      <c r="G66" s="6">
+        <v>1.8499999999999999E-2</v>
+      </c>
+      <c r="H66" s="7"/>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>56</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-156450</v>
+      </c>
+      <c r="F67" s="5">
+        <v>-6827.79</v>
+      </c>
+      <c r="G67" s="6">
+        <v>-1.8599999999999998E-2</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>57</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="11">
+        <v>125825</v>
+      </c>
+      <c r="F68" s="5">
+        <v>5517.68</v>
+      </c>
+      <c r="G68" s="6">
+        <v>1.5100000000000001E-2</v>
+      </c>
+      <c r="H68" s="7"/>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>58</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E69" s="11">
+        <v>-125825</v>
+      </c>
+      <c r="F69" s="5">
+        <v>-5539.07</v>
+      </c>
+      <c r="G69" s="6">
+        <v>-1.5100000000000001E-2</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>59</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="11">
+        <v>1833975</v>
+      </c>
+      <c r="F70" s="5">
+        <v>4831.79</v>
+      </c>
+      <c r="G70" s="6">
+        <v>1.32E-2</v>
+      </c>
+      <c r="H70" s="7"/>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>60</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E71" s="11">
+        <v>-1833975</v>
+      </c>
+      <c r="F71" s="5">
+        <v>-4861.87</v>
+      </c>
+      <c r="G71" s="6">
+        <v>-1.3299999999999999E-2</v>
+      </c>
+      <c r="H71" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>61</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E72" s="11">
+        <v>89250</v>
+      </c>
+      <c r="F72" s="5">
+        <v>3582.5</v>
+      </c>
+      <c r="G72" s="6">
+        <v>9.7999999999999997E-3</v>
+      </c>
+      <c r="H72" s="7"/>
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>62</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E73" s="11">
+        <v>-89250</v>
+      </c>
+      <c r="F73" s="5">
+        <v>-3603.65</v>
+      </c>
+      <c r="G73" s="6">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="H73" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>63</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E74" s="11">
+        <v>1628000</v>
+      </c>
+      <c r="F74" s="5">
+        <v>3440.94</v>
+      </c>
+      <c r="G74" s="6">
+        <v>9.4000000000000004E-3</v>
+      </c>
+      <c r="H74" s="7"/>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>64</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" s="11">
+        <v>-1628000</v>
+      </c>
+      <c r="F75" s="5">
+        <v>-3452.34</v>
+      </c>
+      <c r="G75" s="6">
+        <v>-9.4000000000000004E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>65</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E76" s="11">
+        <v>2192000</v>
+      </c>
+      <c r="F76" s="5">
+        <v>2397.17</v>
+      </c>
+      <c r="G76" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H76" s="7"/>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>66</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="11">
+        <v>-2192000</v>
+      </c>
+      <c r="F77" s="5">
+        <v>-2405.2800000000002</v>
+      </c>
+      <c r="G77" s="6">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>67</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E78" s="11">
+        <v>153300</v>
+      </c>
+      <c r="F78" s="5">
+        <v>1591.25</v>
+      </c>
+      <c r="G78" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="H78" s="7"/>
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>68</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E79" s="11">
+        <v>-153300</v>
+      </c>
+      <c r="F79" s="5">
+        <v>-1597.85</v>
+      </c>
+      <c r="G79" s="6">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="H79" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="9">
+        <v>72585.077512259115</v>
+      </c>
+      <c r="G80" s="10">
+        <v>0.19813950266790736</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="6"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B82" s="3" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B83" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B84" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...376 lines deleted...]
-      <c r="A30" s="1" t="n">
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>69</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D85" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
-[...110 lines deleted...]
-      <c r="A33" s="1" t="n">
+      <c r="E85" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F85" s="5">
+        <v>5209.75</v>
+      </c>
+      <c r="G85" s="6">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="H85" s="7">
+        <v>47011</v>
+      </c>
+      <c r="J85" s="5">
+        <v>7.6764999999999999</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>70</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F86" s="5">
+        <v>5059.75</v>
+      </c>
+      <c r="G86" s="6">
+        <v>1.38E-2</v>
+      </c>
+      <c r="H86" s="7">
+        <v>46843</v>
+      </c>
+      <c r="J86" s="5">
+        <v>7.4474999999999998</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>71</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" s="11">
+        <v>500</v>
+      </c>
+      <c r="F87" s="5">
+        <v>5026.6499999999996</v>
+      </c>
+      <c r="G87" s="6">
+        <v>1.37E-2</v>
+      </c>
+      <c r="H87" s="7">
+        <v>46856</v>
+      </c>
+      <c r="J87" s="5">
+        <v>7.81</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>72</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F88" s="5">
+        <v>4956.7299999999996</v>
+      </c>
+      <c r="G88" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="H88" s="7">
+        <v>47193</v>
+      </c>
+      <c r="J88" s="5">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>73</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F89" s="5">
+        <v>4883.03</v>
+      </c>
+      <c r="G89" s="6">
+        <v>1.3299999999999999E-2</v>
+      </c>
+      <c r="H89" s="7">
+        <v>47602</v>
+      </c>
+      <c r="J89" s="5">
+        <v>7.7850000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>74</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E90" s="11">
+        <v>3795</v>
+      </c>
+      <c r="F90" s="5">
+        <v>3828.29</v>
+      </c>
+      <c r="G90" s="6">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="H90" s="7">
+        <v>47137</v>
+      </c>
+      <c r="J90" s="5">
+        <v>8.1036999999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>75</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F91" s="5">
+        <v>3623.38</v>
+      </c>
+      <c r="G91" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="H91" s="7">
+        <v>47175</v>
+      </c>
+      <c r="J91" s="5">
+        <v>7.6765999999999996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>76</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E92" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F92" s="5">
+        <v>2682.07</v>
+      </c>
+      <c r="G92" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H92" s="7">
+        <v>46582</v>
+      </c>
+      <c r="J92" s="5">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>77</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F93" s="5">
+        <v>2670.1</v>
+      </c>
+      <c r="G93" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46961</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="J93" s="5">
+        <v>7.5247999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>78</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E94" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F94" s="5">
+        <v>2662.56</v>
+      </c>
+      <c r="G94" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H94" s="7">
+        <v>46234</v>
+      </c>
+      <c r="J94" s="5">
+        <v>7.2598000000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>79</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E95" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F95" s="5">
+        <v>2637.4</v>
+      </c>
+      <c r="G95" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46648</v>
+      </c>
+      <c r="J95" s="5">
+        <v>8.0688999999999993</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>80</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E96" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F96" s="5">
+        <v>2609.42</v>
+      </c>
+      <c r="G96" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="H96" s="7">
+        <v>49129</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7.7199</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>81</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F97" s="5">
+        <v>2605.71</v>
+      </c>
+      <c r="G97" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46360</v>
+      </c>
+      <c r="J97" s="5">
+        <v>7.62</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>82</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" s="11">
+        <v>250</v>
+      </c>
+      <c r="F98" s="5">
+        <v>2556.0700000000002</v>
+      </c>
+      <c r="G98" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H98" s="7">
+        <v>46833</v>
+      </c>
+      <c r="J98" s="5">
+        <v>7.4474999999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>83</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E99" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F99" s="5">
+        <v>2555.52</v>
+      </c>
+      <c r="G99" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>47079</v>
+      </c>
+      <c r="J99" s="5">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>84</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F100" s="5">
+        <v>2549.27</v>
+      </c>
+      <c r="G100" s="6">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H100" s="7">
+        <v>47771</v>
+      </c>
+      <c r="J100" s="5">
+        <v>7.6536999999999997</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>85</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F101" s="5">
+        <v>2542.52</v>
+      </c>
+      <c r="G101" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="H101" s="7">
+        <v>48975</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.7605000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>86</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E102" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F102" s="5">
+        <v>2535.13</v>
+      </c>
+      <c r="G102" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>47038</v>
+      </c>
+      <c r="J102" s="5">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>87</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F103" s="5">
+        <v>2518.35</v>
+      </c>
+      <c r="G103" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46949</v>
+      </c>
+      <c r="J103" s="5">
+        <v>7.5549999999999997</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>88</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E104" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F104" s="5">
+        <v>2501.5</v>
+      </c>
+      <c r="G104" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H104" s="7">
+        <v>48228</v>
+      </c>
+      <c r="J104" s="5">
+        <v>7.6761999999999997</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>89</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F105" s="5">
+        <v>2499.14</v>
+      </c>
+      <c r="G105" s="6">
+        <v>6.7999999999999996E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>47171</v>
+      </c>
+      <c r="J105" s="5">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>90</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E106" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F106" s="5">
+        <v>2409.9499999999998</v>
+      </c>
+      <c r="G106" s="6">
+        <v>6.6E-3</v>
+      </c>
+      <c r="H106" s="7">
+        <v>49406</v>
+      </c>
+      <c r="J106" s="5">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>91</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E107" s="11">
+        <v>750</v>
+      </c>
+      <c r="F107" s="5">
+        <v>752.39</v>
+      </c>
+      <c r="G107" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="H107" s="7">
+        <v>47150</v>
+      </c>
+      <c r="J107" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="8"/>
+      <c r="B108" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C108" s="8"/>
+      <c r="D108" s="8"/>
+      <c r="E108" s="8"/>
+      <c r="F108" s="9">
+        <v>71874.679999999993</v>
+      </c>
+      <c r="G108" s="10">
+        <v>0.19620000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B110" s="3" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>92</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D111" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
-[...224 lines deleted...]
-      <c r="A39" s="1" t="n">
+      <c r="E111" s="11">
+        <v>10500000</v>
+      </c>
+      <c r="F111" s="5">
+        <v>11105.86</v>
+      </c>
+      <c r="G111" s="6">
+        <v>3.0300000000000001E-2</v>
+      </c>
+      <c r="H111" s="7">
+        <v>47800</v>
+      </c>
+      <c r="J111" s="5">
+        <v>6.7081999999999997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>93</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E112" s="11">
+        <v>6000000</v>
+      </c>
+      <c r="F112" s="5">
+        <v>6115.87</v>
+      </c>
+      <c r="G112" s="6">
+        <v>1.67E-2</v>
+      </c>
+      <c r="H112" s="7">
+        <v>46853</v>
+      </c>
+      <c r="J112" s="5">
+        <v>6.2141999999999999</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>94</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E113" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F113" s="5">
+        <v>5113.2299999999996</v>
+      </c>
+      <c r="G113" s="6">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H113" s="7">
+        <v>47590</v>
+      </c>
+      <c r="J113" s="5">
+        <v>6.5910000000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>95</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E114" s="11">
+        <v>5000000</v>
+      </c>
+      <c r="F114" s="5">
+        <v>4836.6000000000004</v>
+      </c>
+      <c r="G114" s="6">
+        <v>1.32E-2</v>
+      </c>
+      <c r="H114" s="7">
+        <v>49588</v>
+      </c>
+      <c r="J114" s="5">
+        <v>7.0247999999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>96</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E115" s="11">
+        <v>2500000</v>
+      </c>
+      <c r="F115" s="5">
+        <v>2469.91</v>
+      </c>
+      <c r="G115" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="H115" s="7">
+        <v>49224</v>
+      </c>
+      <c r="J115" s="5">
+        <v>7.0528000000000004</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="8"/>
+      <c r="B116" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="8"/>
+      <c r="F116" s="9">
+        <v>29641.47</v>
+      </c>
+      <c r="G116" s="10">
+        <v>8.09E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B118" s="3" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>97</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E119" s="11">
         <v>32</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
-[...1088 lines deleted...]
-      <c r="A78" s="1" t="n">
+      <c r="F119" s="5">
+        <v>2857.32</v>
+      </c>
+      <c r="G119" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H119" s="7">
+        <v>47746</v>
+      </c>
+      <c r="J119" s="5">
+        <v>8.4749999999999996</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="8"/>
+      <c r="B120" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C120" s="8"/>
+      <c r="D120" s="8"/>
+      <c r="E120" s="8"/>
+      <c r="F120" s="9">
+        <v>2857.32</v>
+      </c>
+      <c r="G120" s="10">
+        <v>7.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B122" s="3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B123" s="3" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>98</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D124" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
-[...507 lines deleted...]
-      <c r="E99" s="5" t="n">
+      <c r="E124" s="11">
         <v>500</v>
       </c>
-      <c r="F99" s="6" t="n">
-[...518 lines deleted...]
-      <c r="A114" s="1" t="n">
+      <c r="F124" s="5">
+        <v>2394.2800000000002</v>
+      </c>
+      <c r="G124" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="H124" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J124" s="5">
+        <v>7.0998999999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>99</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E125" s="11">
+        <v>500</v>
+      </c>
+      <c r="F125" s="5">
+        <v>2354.29</v>
+      </c>
+      <c r="G125" s="6">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="H125" s="7">
+        <v>46455</v>
+      </c>
+      <c r="J125" s="5">
+        <v>7.2404000000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="9">
+        <v>4748.57</v>
+      </c>
+      <c r="G126" s="10">
+        <v>1.29E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
         <v>96</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
-[...754 lines deleted...]
-      <c r="G150" s="13" t="n">
+      <c r="B128" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F128" s="5">
+        <v>11057.61</v>
+      </c>
+      <c r="G128" s="6">
+        <v>3.0200000000000001E-2</v>
+      </c>
+      <c r="H128" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="8"/>
+      <c r="F129" s="9">
+        <v>11057.61</v>
+      </c>
+      <c r="G129" s="10">
+        <v>3.0200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B131" s="3" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B132" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E132" s="11"/>
+      <c r="F132" s="5">
+        <v>1950</v>
+      </c>
+      <c r="G132" s="6">
+        <v>5.3E-3</v>
+      </c>
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B133" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E133" s="11"/>
+      <c r="F133" s="5">
+        <v>318.33</v>
+      </c>
+      <c r="G133" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="8"/>
+      <c r="B134" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C134" s="8"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="9">
+        <v>2268.33</v>
+      </c>
+      <c r="G134" s="10">
+        <v>6.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="4"/>
+      <c r="B136" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="4"/>
+      <c r="F136" s="12">
+        <v>366126.06</v>
+      </c>
+      <c r="G136" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="151">
-[...7 lines deleted...]
-      <c r="A152" s="1" t="n">
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="2" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
         <v>1</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A153" s="1" t="n">
+      <c r="B138" s="2" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="14">
         <v>2</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A154" s="15" t="n">
+      <c r="B139" s="14" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="14">
         <v>3</v>
       </c>
-      <c r="B154" s="15" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="B140" s="64" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B144" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="158" spans="2:2" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B158" s="1" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E129C5E9-0CE6-47C5-839E-31486BA0E3A8}">
+  <dimension ref="A1:K81"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29" style="16" customWidth="1"/>
+    <col min="4" max="4" width="28.1796875" style="16" customWidth="1"/>
+    <col min="5" max="5" width="21.08984375" style="16" customWidth="1"/>
+    <col min="6" max="6" width="17.1796875" style="16" customWidth="1"/>
+    <col min="7" max="7" width="19.7265625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="19.6328125" style="16" customWidth="1"/>
+    <col min="9" max="9" width="19.1796875" style="16" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="16"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="C1" s="16">
+        <v>3</v>
+      </c>
+      <c r="D1" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="D3" s="16" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="17" t="s">
+        <v>242</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>243</v>
+      </c>
+      <c r="C4" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="70"/>
+    </row>
+    <row r="5" spans="1:4" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="17">
+        <v>1</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+    </row>
+    <row r="8" spans="1:4" s="23" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="C8" s="67">
+        <v>0.36</v>
+      </c>
+      <c r="D8" s="68"/>
+    </row>
+    <row r="9" spans="1:4" s="23" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="22"/>
+      <c r="B9" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C9" s="67">
+        <v>0.32</v>
+      </c>
+      <c r="D9" s="68"/>
+    </row>
+    <row r="10" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="24">
+        <v>2</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="C10" s="75">
+        <v>3.1060508634370501</v>
+      </c>
+      <c r="D10" s="76"/>
+    </row>
+    <row r="11" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="24">
+        <v>3</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="C11" s="75">
+        <v>2.3643884283588998</v>
+      </c>
+      <c r="D11" s="76"/>
+    </row>
+    <row r="12" spans="1:4" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="24">
+        <v>4</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="C12" s="73">
+        <v>7.23390863300611E-2</v>
+      </c>
+      <c r="D12" s="74"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="17">
+        <v>5</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+    </row>
+    <row r="14" spans="1:4" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="27"/>
+      <c r="B14" s="28" t="s">
+        <v>254</v>
+      </c>
+      <c r="C14" s="71">
+        <v>-72926.443580000006</v>
+      </c>
+      <c r="D14" s="72"/>
+    </row>
+    <row r="15" spans="1:4" s="32" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="30"/>
+      <c r="B15" s="31" t="s">
+        <v>256</v>
+      </c>
+      <c r="C15" s="81">
+        <v>-0.19918397510272676</v>
+      </c>
+      <c r="D15" s="82"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="17">
+        <v>6</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="C16" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="D16" s="78"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17">
+        <v>7</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="C17" s="79" t="s">
+        <v>255</v>
+      </c>
+      <c r="D17" s="80"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="17">
+        <v>8</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="33" t="s">
+        <v>254</v>
+      </c>
+      <c r="C19" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="D19" s="78"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="C20" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" s="78"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="17">
+        <v>9</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+    </row>
+    <row r="22" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35" t="s">
+        <v>262</v>
+      </c>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="38" t="s">
+        <v>263</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>265</v>
+      </c>
+      <c r="D23" s="41" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="38" t="s">
+        <v>267</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="C24" s="41">
+        <v>0</v>
+      </c>
+      <c r="D24" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="38" t="s">
+        <v>269</v>
+      </c>
+      <c r="B25" s="39" t="s">
+        <v>270</v>
+      </c>
+      <c r="C25" s="41">
+        <v>0</v>
+      </c>
+      <c r="D25" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="C26" s="41">
+        <v>0</v>
+      </c>
+      <c r="D26" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C27" s="41">
+        <v>0</v>
+      </c>
+      <c r="D27" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>277</v>
+      </c>
+      <c r="D28" s="41" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="C29" s="41">
+        <v>0</v>
+      </c>
+      <c r="D29" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="38" t="s">
+        <v>280</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>280</v>
+      </c>
+      <c r="C30" s="41">
+        <v>0</v>
+      </c>
+      <c r="D30" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>281</v>
+      </c>
+      <c r="C31" s="41">
+        <v>0</v>
+      </c>
+      <c r="D31" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="38" t="s">
+        <v>282</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="C32" s="41">
+        <v>0</v>
+      </c>
+      <c r="D32" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="37" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="38"/>
+      <c r="B33" s="35" t="s">
+        <v>283</v>
+      </c>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="38" t="s">
+        <v>263</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>284</v>
+      </c>
+      <c r="D34" s="41" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="38" t="s">
+        <v>267</v>
+      </c>
+      <c r="B35" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="C35" s="41">
+        <v>0</v>
+      </c>
+      <c r="D35" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="38" t="s">
+        <v>269</v>
+      </c>
+      <c r="B36" s="39" t="s">
+        <v>270</v>
+      </c>
+      <c r="C36" s="41">
+        <v>0</v>
+      </c>
+      <c r="D36" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="C37" s="41">
+        <v>0</v>
+      </c>
+      <c r="D37" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C38" s="41">
+        <v>0</v>
+      </c>
+      <c r="D38" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="C39" s="41" t="s">
+        <v>286</v>
+      </c>
+      <c r="D39" s="41" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="C40" s="41">
+        <v>0</v>
+      </c>
+      <c r="D40" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="38" t="s">
+        <v>280</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>280</v>
+      </c>
+      <c r="C41" s="41">
+        <v>0</v>
+      </c>
+      <c r="D41" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>281</v>
+      </c>
+      <c r="C42" s="41">
+        <v>0</v>
+      </c>
+      <c r="D42" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="38" t="s">
+        <v>282</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="C43" s="41">
+        <v>0</v>
+      </c>
+      <c r="D43" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="38"/>
+      <c r="B44" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="C44" s="43"/>
+      <c r="D44" s="43"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="38" t="s">
+        <v>263</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" s="40" t="s">
+        <v>255</v>
+      </c>
+      <c r="D45" s="40" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="38" t="s">
+        <v>267</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>268</v>
+      </c>
+      <c r="C46" s="40">
+        <v>0</v>
+      </c>
+      <c r="D46" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="38" t="s">
+        <v>269</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>270</v>
+      </c>
+      <c r="C47" s="40">
+        <v>0</v>
+      </c>
+      <c r="D47" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="38" t="s">
+        <v>271</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>272</v>
+      </c>
+      <c r="C48" s="40">
+        <v>0</v>
+      </c>
+      <c r="D48" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>274</v>
+      </c>
+      <c r="C49" s="40">
+        <v>0</v>
+      </c>
+      <c r="D49" s="40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="C50" s="40">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="D50" s="40">
+        <v>8.5000000000000006E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="44"/>
+      <c r="B51" s="45"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+    </row>
+    <row r="52" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="47" t="s">
+        <v>289</v>
+      </c>
+      <c r="B52" s="47" t="s">
+        <v>290</v>
+      </c>
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+    </row>
+    <row r="53" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="47" t="s">
+        <v>291</v>
+      </c>
+      <c r="B53" s="47" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="47" t="s">
+        <v>248</v>
+      </c>
+      <c r="B54" s="47" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="B55" s="47" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="48" t="s">
+        <v>296</v>
+      </c>
+      <c r="B56" s="49" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="47"/>
+      <c r="B57" s="49" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C58" s="50"/>
+      <c r="D58" s="50"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C59" s="50"/>
+      <c r="D59" s="50"/>
+    </row>
+    <row r="60" spans="1:8" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B60" s="51" t="s">
+        <v>299</v>
+      </c>
+      <c r="H60" s="52" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="51" customFormat="1" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="53" t="s">
+        <v>301</v>
+      </c>
+      <c r="C61" s="53" t="s">
+        <v>302</v>
+      </c>
+      <c r="D61" s="53" t="s">
+        <v>303</v>
+      </c>
+      <c r="E61" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="F61" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="G61" s="53" t="s">
+        <v>306</v>
+      </c>
+      <c r="H61" s="53" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E62" s="55">
+        <v>178.29041799999999</v>
+      </c>
+      <c r="F62" s="55">
+        <v>200.89</v>
+      </c>
+      <c r="G62" s="56">
+        <v>3099.5917668000002</v>
+      </c>
+      <c r="H62" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E63" s="55">
+        <v>275.02917300000001</v>
+      </c>
+      <c r="F63" s="55">
+        <v>265.10000000000002</v>
+      </c>
+      <c r="G63" s="56">
+        <v>956.75724789999992</v>
+      </c>
+      <c r="H63" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B64" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E64" s="55">
+        <v>792.71742200000006</v>
+      </c>
+      <c r="F64" s="55">
+        <v>776.1</v>
+      </c>
+      <c r="G64" s="56">
+        <v>2414.3720754999999</v>
+      </c>
+      <c r="H64" s="57">
+        <v>0.42780206348443844</v>
+      </c>
+    </row>
+    <row r="65" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B65" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="54" t="s">
+        <v>138</v>
+      </c>
+      <c r="D65" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E65" s="55">
+        <v>1046.4461209999999</v>
+      </c>
+      <c r="F65" s="55">
+        <v>1042.3</v>
+      </c>
+      <c r="G65" s="56">
+        <v>312.91672649999998</v>
+      </c>
+      <c r="H65" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B66" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E66" s="55">
+        <v>4338.8709669999998</v>
+      </c>
+      <c r="F66" s="55">
+        <v>4364.2</v>
+      </c>
+      <c r="G66" s="56">
+        <v>1403.0858415</v>
+      </c>
+      <c r="H66" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B67" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E67" s="55">
+        <v>1346.28099</v>
+      </c>
+      <c r="F67" s="55">
+        <v>1270.7</v>
+      </c>
+      <c r="G67" s="56">
+        <v>1189.4698969999999</v>
+      </c>
+      <c r="H67" s="57">
+        <v>0.25255590286355367</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E68" s="55">
+        <v>374.87337400000001</v>
+      </c>
+      <c r="F68" s="55">
+        <v>385.9</v>
+      </c>
+      <c r="G68" s="56">
+        <v>459.79154</v>
+      </c>
+      <c r="H68" s="57">
+        <v>0.30662880677849241</v>
+      </c>
+    </row>
+    <row r="69" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D69" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E69" s="55">
+        <v>4054.3243389999998</v>
+      </c>
+      <c r="F69" s="55">
+        <v>4037.7</v>
+      </c>
+      <c r="G69" s="56">
+        <v>661.62765380000008</v>
+      </c>
+      <c r="H69" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B70" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="D70" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E70" s="55">
+        <v>113.14445499999999</v>
+      </c>
+      <c r="F70" s="55">
+        <v>109.73</v>
+      </c>
+      <c r="G70" s="56">
+        <v>484.00565599999999</v>
+      </c>
+      <c r="H70" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B71" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E71" s="55">
+        <v>1102.963272</v>
+      </c>
+      <c r="F71" s="55">
+        <v>1064.0999999999999</v>
+      </c>
+      <c r="G71" s="56">
+        <v>984.85626749999994</v>
+      </c>
+      <c r="H71" s="57">
+        <v>0.49094093711711556</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E72" s="55">
+        <v>449.708214</v>
+      </c>
+      <c r="F72" s="55">
+        <v>447.05</v>
+      </c>
+      <c r="G72" s="56">
+        <v>1453.6590641</v>
+      </c>
+      <c r="H72" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B73" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="D73" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E73" s="55">
+        <v>212.63625999999999</v>
+      </c>
+      <c r="F73" s="55">
+        <v>212.06</v>
+      </c>
+      <c r="G73" s="56">
+        <v>667.35138799999993</v>
+      </c>
+      <c r="H73" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B74" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="E74" s="55">
+        <v>4459.3264129999998</v>
+      </c>
+      <c r="F74" s="55">
+        <v>4402.2</v>
+      </c>
+      <c r="G74" s="56">
+        <v>978.71340529999998</v>
+      </c>
+      <c r="H74" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="G75" s="58"/>
+    </row>
+    <row r="76" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B76" s="51" t="s">
+        <v>309</v>
+      </c>
+      <c r="I76" s="52" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="2:11" s="51" customFormat="1" ht="54" x14ac:dyDescent="0.35">
+      <c r="B77" s="53" t="s">
+        <v>310</v>
+      </c>
+      <c r="C77" s="53" t="s">
+        <v>311</v>
+      </c>
+      <c r="D77" s="53" t="s">
+        <v>312</v>
+      </c>
+      <c r="E77" s="53" t="s">
+        <v>313</v>
+      </c>
+      <c r="F77" s="53" t="s">
+        <v>314</v>
+      </c>
+      <c r="G77" s="53" t="s">
+        <v>315</v>
+      </c>
+      <c r="H77" s="53" t="s">
+        <v>316</v>
+      </c>
+      <c r="I77" s="53" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="78" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B78" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="59">
+        <v>0</v>
+      </c>
+      <c r="D78" s="59">
+        <v>15384</v>
+      </c>
+      <c r="E78" s="59">
+        <v>15384</v>
+      </c>
+      <c r="F78" s="59">
+        <v>0</v>
+      </c>
+      <c r="G78" s="60">
+        <v>10161974151.109999</v>
+      </c>
+      <c r="H78" s="60">
+        <v>9345553482.5187016</v>
+      </c>
+      <c r="I78" s="59">
+        <v>816420668.59129715</v>
+      </c>
+      <c r="J78" s="61"/>
+      <c r="K78" s="62"/>
+    </row>
+    <row r="79" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="F79" s="62"/>
+      <c r="G79" s="62"/>
+      <c r="H79" s="62"/>
+      <c r="J79" s="61"/>
+    </row>
+    <row r="80" spans="2:11" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="81" spans="2:2" s="51" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B81" s="51" t="s">
+        <v>318</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>DAAF</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T05:31:37Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>5c792eb4-deab-44cd-a40a-09c05cdf6caf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>