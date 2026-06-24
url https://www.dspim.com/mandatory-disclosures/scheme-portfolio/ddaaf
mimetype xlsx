--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,1740 +1,1197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F075ACD8-1820-4962-946D-11C9F616918E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="DAAF" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="DAAF" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...16 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...970 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...11 lines deleted...]
-    <numFmt numFmtId="173" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-[...10 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="180">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="4" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="8">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
-    <cellStyle name="Comma 2" xfId="7" xr:uid="{3469C903-D5A8-4915-B24C-FC702BC71510}"/>
-[...8 lines deleted...]
-    <cellStyle name="Percent 2 3" xfId="10" xr:uid="{FED3C59C-BEF6-4820-8411-F42A307FD934}"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="176" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>144</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>154</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="508000" y="24942800"/>
+          <a:off x="457200" y="23914100"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>158</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>168</row>
+      <rowOff>3528</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="508000" y="27355800"/>
-          <a:ext cx="2374900" cy="1574801"/>
+          <a:off x="457200" y="26327100"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1752,65 +1209,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1831,4404 +1288,5207 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E181BC49-3622-4EAD-8085-4CA5C72C519F}">
-  <dimension ref="A1:L158"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:O241"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="7.26953125" style="2" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="2"/>
+    <col width="9.7265625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="50.36328125" customWidth="1" style="154" min="2" max="2"/>
+    <col width="20.7265625" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="18.26953125" customWidth="1" style="154" min="4" max="4"/>
+    <col width="18.7265625" customWidth="1" style="154" min="5" max="5"/>
+    <col width="32.1796875" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="18.81640625" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="17.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="19.54296875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="10.81640625" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="43.7265625" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="11" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="65" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>1716389</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>21564.71322184952</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.05884117931529054</v>
+      </c>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>2478718</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>18455.296387186</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>0.05035686739088985</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.1827</v>
+      </c>
+      <c r="M9" s="13" t="n"/>
+      <c r="N9" s="13" t="n"/>
+      <c r="O9" s="13" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C10" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>1019881</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>13121.7887957589</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>0.03580393207762769</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.1155</v>
+      </c>
+      <c r="M10" s="13" t="n"/>
+      <c r="N10" s="13" t="n"/>
+      <c r="O10" s="13" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C11" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>731380</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>7053.428299357766</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>0.01924588725481133</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0868</v>
+      </c>
+      <c r="M11" s="13" t="n"/>
+      <c r="N11" s="13" t="n"/>
+      <c r="O11" s="13" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>1766798</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>6788.037976754525</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.01852174687788214</v>
+      </c>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0453</v>
+      </c>
+      <c r="M12" s="13" t="n"/>
+      <c r="N12" s="13" t="n"/>
+      <c r="O12" s="13" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>193597</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>5896.19</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0302</v>
+      </c>
+      <c r="M13" s="13" t="n"/>
+      <c r="N13" s="13" t="n"/>
+      <c r="O13" s="13" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>322358</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>5895.926298293209</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>0.01608754324616303</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0284</v>
+      </c>
+      <c r="M14" s="13" t="n"/>
+      <c r="N14" s="13" t="n"/>
+      <c r="O14" s="13" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>373488</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>5232.57</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0271</v>
+      </c>
+      <c r="M15" s="13" t="n"/>
+      <c r="N15" s="13" t="n"/>
+      <c r="O15" s="13" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>280728</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>5137.6</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.0263</v>
+      </c>
+      <c r="M16" s="13" t="n"/>
+      <c r="N16" s="13" t="n"/>
+      <c r="O16" s="13" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="154" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>317084</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>4832.04</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L17" s="13" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="M17" s="13" t="n"/>
+      <c r="N17" s="13" t="n"/>
+      <c r="O17" s="13" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>796843</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>4739.62</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>0.0129</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0198</v>
+      </c>
+      <c r="M18" s="13" t="n"/>
+      <c r="N18" s="13" t="n"/>
+      <c r="O18" s="13" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>197445</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>4690.5</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="J19" s="170" t="n"/>
+      <c r="K19" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L19" s="13" t="n">
+        <v>0.0192</v>
+      </c>
+      <c r="M19" s="13" t="n"/>
+      <c r="N19" s="13" t="n"/>
+      <c r="O19" s="13" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>1063751</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>4115.65</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="K20" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L20" s="13" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="M20" s="13" t="n"/>
+      <c r="N20" s="13" t="n"/>
+      <c r="O20" s="13" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>216478</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>3861.1</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J21" s="170" t="n"/>
+      <c r="K21" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L21" s="13" t="n">
+        <v>0.0177</v>
+      </c>
+      <c r="M21" s="13" t="n"/>
+      <c r="N21" s="13" t="n"/>
+      <c r="O21" s="13" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="154" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>167706</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>3611.55</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="K22" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L22" s="13" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="M22" s="13" t="n"/>
+      <c r="N22" s="13" t="n"/>
+      <c r="O22" s="13" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="154" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>334220</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>3444.14</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="K23" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L23" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="M23" s="13" t="n"/>
+      <c r="N23" s="13" t="n"/>
+      <c r="O23" s="13" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="154" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>241046</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>3427.19</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="K24" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L24" s="13" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="M24" s="13" t="n"/>
+      <c r="N24" s="13" t="n"/>
+      <c r="O24" s="13" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>1333755</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>3342.12</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="J25" s="170" t="n"/>
+      <c r="K25" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L25" s="13" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="M25" s="13" t="n"/>
+      <c r="N25" s="13" t="n"/>
+      <c r="O25" s="13" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="154" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>416802</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>3223.34</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>0.008800000000000001</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="K26" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L26" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="M26" s="13" t="n"/>
+      <c r="N26" s="13" t="n"/>
+      <c r="O26" s="13" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>1056463</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>3149.32</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="K27" s="154" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L27" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="M27" s="13" t="n"/>
+      <c r="N27" s="13" t="n"/>
+      <c r="O27" s="13" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE976I01016</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>978374</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>2992.85</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="J28" s="170" t="n"/>
+      <c r="K28" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L28" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="M28" s="13" t="n"/>
+      <c r="N28" s="13" t="n"/>
+      <c r="O28" s="13" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>1036306</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>2973.16</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="K29" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L29" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="M29" s="13" t="n"/>
+      <c r="N29" s="13" t="n"/>
+      <c r="O29" s="13" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>177588</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>2972.82</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="J30" s="170" t="n"/>
+      <c r="K30" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L30" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="M30" s="13" t="n"/>
+      <c r="N30" s="13" t="n"/>
+      <c r="O30" s="13" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="154" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>1941001</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>2828.81</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="K31" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L31" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="M31" s="13" t="n"/>
+      <c r="N31" s="13" t="n"/>
+      <c r="O31" s="13" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="154" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>281452</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>2800.45</v>
+      </c>
+      <c r="G32" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="K32" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L32" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="M32" s="13" t="n"/>
+      <c r="N32" s="13" t="n"/>
+      <c r="O32" s="13" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>632637</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>2524.85</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="J33" s="170" t="n"/>
+      <c r="K33" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="L33" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="M33" s="13" t="n"/>
+      <c r="N33" s="13" t="n"/>
+      <c r="O33" s="13" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="154" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>547991</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>2422.12</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="K34" s="154" t="inlineStr">
+        <is>
+          <t>Arbitrage position</t>
+        </is>
+      </c>
+      <c r="L34" s="13" t="n">
+        <v>0.2231</v>
+      </c>
+      <c r="M34" s="13" t="n"/>
+      <c r="N34" s="13" t="n"/>
+      <c r="O34" s="13" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE0J1Y01017</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>580704</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>2388.73</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J35" s="170" t="n"/>
+      <c r="K35" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L35" s="13" t="n">
+        <v>0.0344</v>
+      </c>
+      <c r="M35" s="13" t="n"/>
+      <c r="N35" s="13" t="n"/>
+      <c r="O35" s="13" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="154" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>165130</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>1916.99</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="L36" s="13" t="n"/>
+      <c r="M36" s="13" t="n"/>
+      <c r="N36" s="13" t="n"/>
+      <c r="O36" s="13" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Mrs. Bectors Food Specialities Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE495P01020</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>1015953</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>1744.49</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="J37" s="170" t="n"/>
+      <c r="L37" s="13" t="n"/>
+      <c r="M37" s="13" t="n"/>
+      <c r="N37" s="13" t="n"/>
+      <c r="O37" s="13" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="154" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>74547</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>1683.94</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="L38" s="13" t="n"/>
+      <c r="N38" s="13" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="154" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>411263</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>1560.74</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="L39" s="13" t="n"/>
+      <c r="N39" s="13" t="n"/>
+      <c r="O39" s="13" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE0V6F01027</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>70583</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>1358.02</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="J40" s="170" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="154" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>36538</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>1285.63</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="154" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>503843</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>903.54</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>564634</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>779.42</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J43" s="170" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="154" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>82043</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>777.0700000000001</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="154" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>750515</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>626.6799999999999</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="14" t="n"/>
+      <c r="B46" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="14" t="n"/>
+      <c r="D46" s="14" t="n"/>
+      <c r="E46" s="14" t="n"/>
+      <c r="F46" s="171">
+        <f>SUM(F8:F45)</f>
+        <v/>
+      </c>
+      <c r="G46" s="16" t="n">
+        <v>0.4532</v>
+      </c>
+      <c r="J46" s="170" t="n"/>
+    </row>
+    <row r="47">
+      <c r="E47" s="169" t="n"/>
+      <c r="F47" s="170" t="n"/>
+      <c r="G47" s="13" t="n"/>
+      <c r="J47" s="170" t="n"/>
+    </row>
+    <row r="48">
+      <c r="B48" s="10" t="inlineStr">
+        <is>
+          <t>ARBITRAGE</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n"/>
+      <c r="F48" s="170" t="n"/>
+      <c r="G48" s="13" t="n"/>
+      <c r="H48" s="17" t="n"/>
+      <c r="J48" s="170" t="n"/>
+    </row>
+    <row r="49">
+      <c r="B49" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n"/>
+      <c r="F49" s="170" t="n"/>
+      <c r="G49" s="13" t="n"/>
+      <c r="H49" s="17" t="n"/>
+      <c r="J49" s="170" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>731500</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>9190.566778150478</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.02505882068470946</v>
+      </c>
+      <c r="H50" s="17" t="n"/>
+      <c r="J50" s="170" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>-731500</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>-9290.049999999999</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>-0.0253</v>
+      </c>
+      <c r="H51" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>1163800</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>8665.073612813994</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.02364313260911014</v>
+      </c>
+      <c r="H52" s="17" t="n"/>
+      <c r="J52" s="170" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>-1163800</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>-8623.76</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>-0.0235</v>
+      </c>
+      <c r="H53" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>3895200</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>8113.7</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0221</v>
+      </c>
+      <c r="H54" s="17" t="n"/>
+      <c r="J54" s="170" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>-3895200</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>-8215.370000000001</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>-0.0224</v>
+      </c>
+      <c r="H55" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="154" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>1842950</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>7754.21</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>0.0212</v>
+      </c>
+      <c r="H56" s="17" t="n"/>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>-1842950</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>-7781.86</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>-0.0212</v>
+      </c>
+      <c r="H57" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C58" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>380950</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>6967.573701706791</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>0.01901245675383697</v>
+      </c>
+      <c r="H58" s="17" t="n"/>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>-380950</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>-7028.53</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>-0.0192</v>
+      </c>
+      <c r="H59" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>471800</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>5315.77</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="H60" s="17" t="n"/>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>-471800</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>-5378.99</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>-0.0147</v>
+      </c>
+      <c r="H61" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>125825</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>5127.24</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H62" s="17" t="n"/>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>-125825</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>-5170.9</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>-0.0141</v>
+      </c>
+      <c r="H63" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C64" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>520500</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>5019.701700642233</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>0.01365411274518866</v>
+      </c>
+      <c r="H64" s="17" t="n"/>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India Jun26</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>-520500</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>-5066.03</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>-0.0138</v>
+      </c>
+      <c r="H65" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C66" s="154" t="inlineStr">
+        <is>
+          <t>INE028A01039</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>1833975</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>4924.22</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H66" s="17" t="n"/>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jun26</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>-1833975</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>-4970.07</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>-0.0136</v>
+      </c>
+      <c r="H67" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="154" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>111900</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>4815.95</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H68" s="17" t="n"/>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>-111900</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>-4866.53</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>-0.0133</v>
+      </c>
+      <c r="H69" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C70" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>310625</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>3996.501204241096</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>0.01089606792237231</v>
+      </c>
+      <c r="H70" s="17" t="n"/>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>-310625</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>-4038.75</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>-0.011</v>
+      </c>
+      <c r="H71" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>89250</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>3638.28</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H72" s="17" t="n"/>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>-89250</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>-3669.78</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="H73" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>1628000</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>3386.57</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="H74" s="17" t="n"/>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>-1628000</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>-3361.49</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>-0.0092</v>
+      </c>
+      <c r="H75" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E76" s="154" t="n">
+        <v>676000</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>2597.192023245475</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>0.007078253122117864</v>
+      </c>
+      <c r="H76" s="17" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E77" s="154" t="n">
+        <v>-676000</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>-2624.57</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>-0.0072</v>
+      </c>
+      <c r="H77" s="17" t="n">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C78" s="154" t="inlineStr">
+        <is>
+          <t>INE160A01022</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E78" s="154" t="n">
+        <v>2192000</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>2324.62</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>0.0063</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jun26</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>-2192000</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>-2345.44</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>-0.0064</v>
+      </c>
+      <c r="H79" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="14" t="n"/>
+      <c r="B80" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C80" s="14" t="n"/>
+      <c r="D80" s="14" t="n"/>
+      <c r="E80" s="14" t="n"/>
+      <c r="F80" s="171" t="n">
+        <v>81837.16902080007</v>
+      </c>
+      <c r="G80" s="16" t="n">
+        <v>0.2231</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="10" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="10" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C85" s="154" t="inlineStr">
+        <is>
+          <t>INE261F08EO7</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>5230.62</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H85" s="17" t="n">
+        <v>47011</v>
+      </c>
+      <c r="J85" s="170" t="n">
+        <v>7.7945</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>5062.72</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="H86" s="17" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J86" s="170" t="n">
+        <v>7.785</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C87" s="154" t="inlineStr">
+        <is>
+          <t>INE296A07SI8</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>5034.56</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="H87" s="17" t="n">
+        <v>46856</v>
+      </c>
+      <c r="J87" s="170" t="n">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C88" s="154" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>4889.39</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H88" s="17" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J88" s="170" t="n">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C89" s="154" t="inlineStr">
+        <is>
+          <t>INE685A07157</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>3795</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>3844.75</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="H89" s="17" t="n">
+        <v>47137</v>
+      </c>
+      <c r="J89" s="170" t="n">
+        <v>8.2075</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C90" s="154" t="inlineStr">
+        <is>
+          <t>INE556F08KS8</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>3633.06</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H90" s="17" t="n">
+        <v>47175</v>
+      </c>
+      <c r="J90" s="170" t="n">
+        <v>7.835</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07IH7</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>2678.06</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H91" s="17" t="n">
+        <v>46961</v>
+      </c>
+      <c r="I91" s="154" t="inlineStr">
+        <is>
+          <t>PU - 27-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J91" s="170" t="n">
+        <v>8.414999999999999</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C92" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07IG9</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>2674</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H92" s="17" t="n">
+        <v>46234</v>
+      </c>
+      <c r="J92" s="170" t="n">
+        <v>8.359999999999999</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>2648.29</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H93" s="17" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J93" s="170" t="n">
+        <v>8.287699999999999</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C94" s="154" t="inlineStr">
+        <is>
+          <t>INE0KUG08035</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>2616.54</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H94" s="17" t="n">
+        <v>49129</v>
+      </c>
+      <c r="J94" s="170" t="n">
+        <v>7.785</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08207</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>2613.6</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H95" s="17" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J95" s="170" t="n">
+        <v>8.27</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07JS2</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>2560.52</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H96" s="17" t="n">
+        <v>47079</v>
+      </c>
+      <c r="J96" s="170" t="n">
+        <v>8.6349</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE020B08AX5</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>250</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>2558.11</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H97" s="17" t="n">
+        <v>46833</v>
+      </c>
+      <c r="J97" s="170" t="n">
+        <v>7.785</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C98" s="154" t="inlineStr">
+        <is>
+          <t>INE296A07SV1</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>2550.91</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H98" s="17" t="n">
+        <v>48975</v>
+      </c>
+      <c r="I98" s="154" t="inlineStr">
+        <is>
+          <t>PU - 08-Feb-2027</t>
+        </is>
+      </c>
+      <c r="J98" s="170" t="n">
+        <v>8.209899999999999</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C99" s="154" t="inlineStr">
+        <is>
+          <t>INE261F08EP4</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>2543.64</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H99" s="17" t="n">
+        <v>47038</v>
+      </c>
+      <c r="J99" s="170" t="n">
+        <v>7.825</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>INE134E08NP7</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>2524.78</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H100" s="17" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J100" s="170" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C101" s="154" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>2505.37</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H101" s="17" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J101" s="170" t="n">
+        <v>8.640000000000001</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>National Housing Bank**</t>
+        </is>
+      </c>
+      <c r="C102" s="154" t="inlineStr">
+        <is>
+          <t>INE557F08FY4</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>2497.44</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H102" s="17" t="n">
+        <v>46582</v>
+      </c>
+      <c r="J102" s="170" t="n">
+        <v>7.755</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE0KUG08084</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>2406.2</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H103" s="17" t="n">
+        <v>49406</v>
+      </c>
+      <c r="J103" s="170" t="n">
+        <v>7.805</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C104" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>750</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>750.71</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H104" s="17" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J104" s="170" t="n">
+        <v>8.385</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="14" t="n"/>
+      <c r="B105" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C105" s="14" t="n"/>
+      <c r="D105" s="14" t="n"/>
+      <c r="E105" s="14" t="n"/>
+      <c r="F105" s="171" t="n">
+        <v>61823.27</v>
+      </c>
+      <c r="G105" s="16" t="n">
+        <v>0.1685</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="B107" s="10" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>98</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>10500000</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>10790.08</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>0.0294</v>
+      </c>
+      <c r="H108" s="17" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J108" s="170" t="n">
+        <v>6.687</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>99</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>7.06% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C109" s="154" t="inlineStr">
+        <is>
+          <t>IN0020230010</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>6139.2</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="H109" s="17" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J109" s="170" t="n">
+        <v>6.2899</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>100</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>7.17% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>IN0020230036</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>5123.82</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H110" s="17" t="n">
+        <v>47590</v>
+      </c>
+      <c r="J110" s="170" t="n">
+        <v>6.6915</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>101</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>7.24% GOI 2055</t>
+        </is>
+      </c>
+      <c r="C111" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250075</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>4872.09</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H111" s="17" t="n">
+        <v>56844</v>
+      </c>
+      <c r="J111" s="170" t="n">
+        <v>7.6367</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>102</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>6.48% GOI 2035</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>IN0020250091</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>4871.24</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H112" s="17" t="n">
+        <v>49588</v>
+      </c>
+      <c r="J112" s="170" t="n">
+        <v>7.0045</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="14" t="n"/>
+      <c r="B113" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C113" s="14" t="n"/>
+      <c r="D113" s="14" t="n"/>
+      <c r="E113" s="14" t="n"/>
+      <c r="F113" s="171" t="n">
+        <v>31796.43</v>
+      </c>
+      <c r="G113" s="16" t="n">
+        <v>0.0868</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" s="10" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>103</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C116" s="154" t="inlineStr">
+        <is>
+          <t>INE16J715035</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E116" s="169" t="n">
+        <v>32</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>2827.44</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H116" s="17" t="n">
+        <v>47746</v>
+      </c>
+      <c r="J116" s="170" t="n">
+        <v>8.7599</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="14" t="n"/>
+      <c r="B117" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C117" s="14" t="n"/>
+      <c r="D117" s="14" t="n"/>
+      <c r="E117" s="14" t="n"/>
+      <c r="F117" s="171" t="n">
+        <v>2827.44</v>
+      </c>
+      <c r="G117" s="16" t="n">
+        <v>0.0077</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="10" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>104</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>2398.96</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H121" s="17" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J121" s="170" t="n">
+        <v>7.8432</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>105</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C122" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>2357.1</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H122" s="17" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J122" s="170" t="n">
+        <v>7.875</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="14" t="n"/>
+      <c r="B123" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C123" s="14" t="n"/>
+      <c r="D123" s="14" t="n"/>
+      <c r="E123" s="14" t="n"/>
+      <c r="F123" s="171" t="n">
+        <v>4756.06</v>
+      </c>
+      <c r="G123" s="16" t="n">
+        <v>0.0129</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" s="10" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>106</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C127" s="154" t="inlineStr">
+        <is>
+          <t>INE700G14TP5</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>4915.77</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H127" s="17" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J127" s="170" t="n">
+        <v>8.1225</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="14" t="n"/>
+      <c r="B128" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C128" s="14" t="n"/>
+      <c r="D128" s="14" t="n"/>
+      <c r="E128" s="14" t="n"/>
+      <c r="F128" s="171" t="n">
+        <v>4915.77</v>
+      </c>
+      <c r="G128" s="16" t="n">
+        <v>0.0134</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>107</v>
+      </c>
+      <c r="B130" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>12348.76</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0337</v>
+      </c>
+      <c r="H130" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="14" t="n"/>
+      <c r="B131" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C131" s="14" t="n"/>
+      <c r="D131" s="14" t="n"/>
+      <c r="E131" s="14" t="n"/>
+      <c r="F131" s="171" t="n">
+        <v>12348.76</v>
+      </c>
+      <c r="G131" s="16" t="n">
+        <v>0.0337</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="B133" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E134" s="169" t="n"/>
+      <c r="F134" s="170" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n"/>
+      <c r="F135" s="170" t="n">
+        <v>-2387.17</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>-0.006</v>
+      </c>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="14" t="n"/>
+      <c r="B136" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C136" s="14" t="n"/>
+      <c r="D136" s="14" t="n"/>
+      <c r="E136" s="14" t="n"/>
+      <c r="F136" s="171" t="n">
+        <v>62.83</v>
+      </c>
+      <c r="G136" s="16" t="n">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="153" t="n"/>
+      <c r="B138" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C138" s="153" t="n"/>
+      <c r="D138" s="153" t="n"/>
+      <c r="E138" s="153" t="n"/>
+      <c r="F138" s="172" t="n">
+        <v>366490.16</v>
+      </c>
+      <c r="G138" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B141" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="B143" s="10" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" s="10" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Hybrid 50+50 - Moderate Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B170" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C170" s="45" t="n"/>
+      <c r="D170" s="45" t="n"/>
+      <c r="E170" s="46" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="47" t="n">
+        <v>3</v>
+      </c>
+      <c r="B171" s="165" t="n"/>
+      <c r="C171" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E171" s="49" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="47" t="n"/>
+      <c r="B172" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C172" s="161" t="n"/>
+      <c r="E172" s="49" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="47" t="n"/>
+      <c r="B173" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C173" s="162" t="n">
+        <v>0.0747941728053246</v>
+      </c>
+      <c r="E173" s="49" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="47" t="n"/>
+      <c r="B174" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C174" s="50" t="n">
+        <v>2.59040083335687</v>
+      </c>
+      <c r="E174" s="49" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="47" t="n"/>
+      <c r="B175" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C175" s="50" t="n">
+        <v>3.82865635388011</v>
+      </c>
+      <c r="E175" s="49" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="47" t="n"/>
+      <c r="B176" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C176" s="50" t="n">
+        <v>2.45747173078195</v>
+      </c>
+      <c r="E176" s="49" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="47" t="n"/>
+      <c r="B177" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C177" s="20" t="n"/>
+      <c r="E177" s="49" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="47" t="n">
+        <v>4</v>
+      </c>
+      <c r="B178" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C178" s="20" t="n"/>
+      <c r="E178" s="49" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="47" t="n"/>
+      <c r="B179" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C179" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D179" s="174" t="n"/>
+      <c r="E179" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="27.5" customHeight="1">
+      <c r="A180" s="47" t="n"/>
+      <c r="B180" s="175" t="n"/>
+      <c r="C180" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D180" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E180" s="175" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="53" t="n"/>
+      <c r="B181" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C181" s="77" t="inlineStr">
+        <is>
+          <t>32.417</t>
+        </is>
+      </c>
+      <c r="D181" s="77" t="inlineStr">
+        <is>
+          <t>32.373*</t>
+        </is>
+      </c>
+      <c r="E181" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="53" t="n"/>
+      <c r="B182" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C182" s="85" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="66"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="D182" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E182" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="53" t="n"/>
+      <c r="B183" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C183" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D183" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E183" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="53" t="n"/>
+      <c r="B184" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C184" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D184" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E184" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="53" t="n"/>
+      <c r="B185" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C185" s="61" t="inlineStr">
+        <is>
+          <t>16.619</t>
+        </is>
+      </c>
+      <c r="D185" s="61" t="inlineStr">
+        <is>
+          <t>16.511*</t>
+        </is>
+      </c>
+      <c r="E185" s="176" t="n">
+        <v>0.08500000000000001</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="53" t="n"/>
+      <c r="B186" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C186" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D186" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E186" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="53" t="n"/>
+      <c r="B187" s="58" t="n"/>
+      <c r="C187" s="59" t="n"/>
+      <c r="D187" s="59" t="n"/>
+      <c r="E187" s="177" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="47" t="n"/>
+      <c r="B188" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C188" s="77" t="inlineStr">
+        <is>
+          <t>28.021</t>
+        </is>
+      </c>
+      <c r="D188" s="77" t="inlineStr">
+        <is>
+          <t>27.954*</t>
+        </is>
+      </c>
+      <c r="E188" s="176" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="47" t="n"/>
+      <c r="B189" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C189" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="D189" s="85" t="n">
+        <v>0</v>
+      </c>
+      <c r="E189" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="47" t="n"/>
+      <c r="B190" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C190" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D190" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E190" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="47" t="n"/>
+      <c r="B191" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C191" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D191" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E191" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="47" t="n"/>
+      <c r="B192" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C192" s="61" t="inlineStr">
+        <is>
+          <t>13.927</t>
+        </is>
+      </c>
+      <c r="D192" s="61" t="inlineStr">
+        <is>
+          <t>13.818*</t>
+        </is>
+      </c>
+      <c r="E192" s="176" t="n">
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="47" t="n"/>
+      <c r="B193" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C193" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D193" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E193" s="176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="47" t="n"/>
+      <c r="B194" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C194" s="64" t="n"/>
+      <c r="D194" s="64" t="n"/>
+      <c r="E194" s="49" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="65" t="n"/>
+      <c r="B195" s="66" t="n"/>
+      <c r="C195" s="66" t="n"/>
+      <c r="D195" s="66" t="n"/>
+      <c r="E195" s="67" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="47" t="n">
+        <v>5</v>
+      </c>
+      <c r="B196" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C196" s="60" t="n"/>
+      <c r="D196" s="66" t="n"/>
+      <c r="E196" s="69" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="47" t="n"/>
+      <c r="B197" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C197" s="77" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D197" s="66" t="n"/>
+      <c r="E197" s="67" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="47" t="n"/>
+      <c r="B198" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C198" s="77" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="D198" s="66" t="n"/>
+      <c r="E198" s="67" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="47" t="n">
+        <v>6</v>
+      </c>
+      <c r="B199" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C199" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D199" s="66" t="n"/>
+      <c r="E199" s="69" t="n"/>
+    </row>
+    <row r="200" ht="24" customHeight="1">
+      <c r="A200" s="47" t="n">
+        <v>7</v>
+      </c>
+      <c r="B200" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C200" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D200" s="73" t="n"/>
+      <c r="E200" s="69" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="47" t="n">
+        <v>8</v>
+      </c>
+      <c r="B201" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C201" s="75" t="n"/>
+      <c r="E201" s="69" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="47" t="n"/>
+      <c r="B202" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C202" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E202" s="69" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="47" t="n"/>
+      <c r="B203" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C203" s="178" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E203" s="69" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="47" t="n"/>
+      <c r="B204" s="78" t="n"/>
+      <c r="C204" s="179" t="n"/>
+      <c r="E204" s="69" t="n"/>
+    </row>
+    <row r="205" ht="24" customHeight="1">
+      <c r="A205" s="47" t="n">
+        <v>9</v>
+      </c>
+      <c r="B205" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C205" s="75" t="n"/>
+      <c r="D205" s="66" t="n"/>
+      <c r="E205" s="69" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="47" t="n"/>
+      <c r="B206" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C206" s="77" t="n">
+        <v>-82432.116095</v>
+      </c>
+      <c r="D206" s="66" t="n"/>
+      <c r="E206" s="69" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="47" t="n"/>
+      <c r="B207" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C207" s="87" t="n">
+        <v>-0.2249231377866378</v>
+      </c>
+      <c r="D207" s="66" t="n"/>
+      <c r="E207" s="69" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="81" t="n"/>
+      <c r="B208" s="82" t="n"/>
+      <c r="C208" s="82" t="n"/>
+      <c r="D208" s="82" t="n"/>
+      <c r="E208" s="83" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B210" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B211" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B212" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B213" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B214" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" ht="48" customHeight="1">
+      <c r="B215" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" customFormat="1" s="114">
+      <c r="B217" s="114" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 31st May 2026 :</t>
+        </is>
+      </c>
+      <c r="H217" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="36" customFormat="1" customHeight="1" s="114">
+      <c r="B218" s="116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C218" s="116" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D218" s="116" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E218" s="116" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F218" s="116" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G218" s="116" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H218" s="116" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" customFormat="1" s="114">
+      <c r="B219" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C219" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D219" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E219" s="118" t="n">
+        <v>1847.350516</v>
+      </c>
+      <c r="F219" s="118" t="n">
+        <v>1845</v>
+      </c>
+      <c r="G219" s="133" t="n">
+        <v>1238.3351576</v>
+      </c>
+      <c r="H219" s="119" t="n">
+        <v>0.5416545809232939</v>
+      </c>
+    </row>
+    <row r="220" customFormat="1" s="114">
+      <c r="B220" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C220" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D220" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E220" s="118" t="n">
+        <v>106.1197</v>
+      </c>
+      <c r="F220" s="118" t="n">
+        <v>107</v>
+      </c>
+      <c r="G220" s="133" t="n">
+        <v>467.0056</v>
+      </c>
+      <c r="H220" s="119" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="A8" s="2">
+    <row r="221" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B221" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C221" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D221" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E221" s="118" t="n">
+        <v>413.489512</v>
+      </c>
+      <c r="F221" s="118" t="n">
+        <v>422.25</v>
+      </c>
+      <c r="G221" s="133" t="n">
+        <v>1376.6606449</v>
+      </c>
+      <c r="H221" s="119" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...2991 lines deleted...]
-      <c r="G136" s="13">
+    </row>
+    <row r="222" customFormat="1" s="114">
+      <c r="B222" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C222" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="D222" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E222" s="118" t="n">
+        <v>205.460207</v>
+      </c>
+      <c r="F222" s="118" t="n">
+        <v>206.48</v>
+      </c>
+      <c r="G222" s="133" t="n">
+        <v>650.0083040000001</v>
+      </c>
+      <c r="H222" s="119" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A138" s="2">
+    <row r="223" customFormat="1" s="114">
+      <c r="B223" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C223" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D223" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E223" s="118" t="n">
+        <v>4115.140756</v>
+      </c>
+      <c r="F223" s="118" t="n">
+        <v>4109.6</v>
+      </c>
+      <c r="G223" s="133" t="n">
+        <v>911.2070345000001</v>
+      </c>
+      <c r="H223" s="119" t="n">
         <v>1</v>
       </c>
-      <c r="B138" s="2" t="s">
-[...26 lines deleted...]
-        <v>237</v>
+    </row>
+    <row r="224" customFormat="1" s="114">
+      <c r="B224" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C224" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D224" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E224" s="118" t="n">
+        <v>775.5964</v>
+      </c>
+      <c r="F224" s="118" t="n">
+        <v>741</v>
+      </c>
+      <c r="G224" s="133" t="n">
+        <v>1535.92505</v>
+      </c>
+      <c r="H224" s="119" t="n">
+        <v>0.3195042550235853</v>
+      </c>
+    </row>
+    <row r="225" customFormat="1" s="114">
+      <c r="B225" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C225" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="D225" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E225" s="118" t="n">
+        <v>3957.710182</v>
+      </c>
+      <c r="F225" s="118" t="n">
+        <v>4111.8</v>
+      </c>
+      <c r="G225" s="133" t="n">
+        <v>659.122878</v>
+      </c>
+      <c r="H225" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" customFormat="1" s="114">
+      <c r="B226" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C226" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D226" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E226" s="118" t="n">
+        <v>196.330054</v>
+      </c>
+      <c r="F226" s="118" t="n">
+        <v>210.91</v>
+      </c>
+      <c r="G226" s="133" t="n">
+        <v>3204.9062892</v>
+      </c>
+      <c r="H226" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" customFormat="1" s="114">
+      <c r="B227" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C227" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D227" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E227" s="118" t="n">
+        <v>1277.684213</v>
+      </c>
+      <c r="F227" s="118" t="n">
+        <v>1270</v>
+      </c>
+      <c r="G227" s="133" t="n">
+        <v>1634.09785</v>
+      </c>
+      <c r="H227" s="119" t="n">
+        <v>0.2988289093173751</v>
+      </c>
+    </row>
+    <row r="228" customFormat="1" s="114">
+      <c r="B228" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C228" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D228" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E228" s="118" t="n">
+        <v>266.9806</v>
+      </c>
+      <c r="F228" s="118" t="n">
+        <v>271</v>
+      </c>
+      <c r="G228" s="133" t="n">
+        <v>963.2954001000001</v>
+      </c>
+      <c r="H228" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B229" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C229" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D229" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E229" s="118" t="n">
+        <v>386.296564</v>
+      </c>
+      <c r="F229" s="118" t="n">
+        <v>388.25</v>
+      </c>
+      <c r="G229" s="133" t="n">
+        <v>461.76715</v>
+      </c>
+      <c r="H229" s="119" t="n">
+        <v>0.276731846022471</v>
+      </c>
+    </row>
+    <row r="230" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B230" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C230" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D230" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E230" s="118" t="n">
+        <v>1090.285173</v>
+      </c>
+      <c r="F230" s="118" t="n">
+        <v>1140.1</v>
+      </c>
+      <c r="G230" s="133" t="n">
+        <v>1053.074113</v>
+      </c>
+      <c r="H230" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" customFormat="1" s="114">
+      <c r="B231" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C231" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D231" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E231" s="118" t="n">
+        <v>958.9107760000001</v>
+      </c>
+      <c r="F231" s="118" t="n">
+        <v>973.3</v>
+      </c>
+      <c r="G231" s="118" t="n">
+        <v>892.2177122000001</v>
+      </c>
+      <c r="H231" s="119" t="n">
+        <v>0.415774674888967</v>
+      </c>
+    </row>
+    <row r="232" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B232" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C232" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D232" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E232" s="118" t="n">
+        <v>4431.901755</v>
+      </c>
+      <c r="F232" s="118" t="n">
+        <v>4349</v>
+      </c>
+      <c r="G232" s="118" t="n">
+        <v>1002.920535</v>
+      </c>
+      <c r="H232" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" customFormat="1" s="114">
+      <c r="B233" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C233" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D233" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E233" s="118" t="n">
+        <v>1279.8282</v>
+      </c>
+      <c r="F233" s="118" t="n">
+        <v>1300.2</v>
+      </c>
+      <c r="G233" s="118" t="n">
+        <v>710.5453936</v>
+      </c>
+      <c r="H233" s="119" t="n">
+        <v>0.2334638100091244</v>
+      </c>
+    </row>
+    <row r="234" customFormat="1" s="114">
+      <c r="B234" s="120" t="n"/>
+      <c r="C234" s="120" t="n"/>
+      <c r="D234" s="120" t="n"/>
+      <c r="E234" s="121" t="n"/>
+      <c r="F234" s="121" t="n"/>
+      <c r="G234" s="121" t="n"/>
+      <c r="H234" s="122" t="n"/>
+    </row>
+    <row r="235" customFormat="1" s="114">
+      <c r="G235" s="134" t="n"/>
+    </row>
+    <row r="236" customFormat="1" s="114">
+      <c r="B236" s="114" t="inlineStr">
+        <is>
+          <t>For the period 01st May, 2026 to 31st May 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="I236" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" ht="48" customFormat="1" customHeight="1" s="114">
+      <c r="B237" s="116" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C237" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D237" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E237" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F237" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G237" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H237" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I237" s="116" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" customFormat="1" s="114">
+      <c r="B238" s="117" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C238" s="123" t="n">
+        <v>0</v>
+      </c>
+      <c r="D238" s="123" t="n">
+        <v>11953</v>
+      </c>
+      <c r="E238" s="123" t="n">
+        <v>11037</v>
+      </c>
+      <c r="F238" s="123" t="n">
+        <v>916</v>
+      </c>
+      <c r="G238" s="124" t="n">
+        <v>7905340345.41</v>
+      </c>
+      <c r="H238" s="124" t="n">
+        <v>8076266454.47</v>
+      </c>
+      <c r="I238" s="123" t="n">
+        <v>170926109.06</v>
+      </c>
+      <c r="J238" s="125" t="n"/>
+      <c r="K238" s="126" t="n"/>
+    </row>
+    <row r="239" customFormat="1" s="114">
+      <c r="B239" s="120" t="n"/>
+      <c r="C239" s="127" t="n"/>
+      <c r="D239" s="127" t="n"/>
+      <c r="E239" s="127" t="n"/>
+      <c r="F239" s="127" t="n"/>
+      <c r="G239" s="128" t="n"/>
+      <c r="H239" s="128" t="n"/>
+      <c r="I239" s="127" t="n"/>
+      <c r="J239" s="125" t="n"/>
+      <c r="K239" s="126" t="n"/>
+    </row>
+    <row r="240" customFormat="1" s="114">
+      <c r="B240" s="168" t="n"/>
+      <c r="C240" s="168" t="n"/>
+      <c r="D240" s="112" t="n"/>
+      <c r="E240" s="112" t="n"/>
+      <c r="F240" s="113" t="n"/>
+      <c r="G240" s="112" t="n"/>
+    </row>
+    <row r="241" customFormat="1" s="114">
+      <c r="B241" s="114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="C179:D179"/>
+    <mergeCell ref="E179:E180"/>
     <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B179:B180"/>
   </mergeCells>
+  <conditionalFormatting sqref="E181:E186">
+    <cfRule type="cellIs" priority="5" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="6" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="7" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E188:E193">
+    <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="2">
+      <formula>E$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="3" dxfId="1">
+      <formula>E$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="0">
+      <formula>E$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E129C5E9-0CE6-47C5-839E-31486BA0E3A8}">
-  <dimension ref="A1:K81"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...1128 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T05:31:37Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>5c792eb4-deab-44cd-a40a-09c05cdf6caf</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>