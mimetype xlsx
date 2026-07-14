--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="DAAF" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,534 +383,587 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="180">
+  <cellXfs count="185">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...47 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...8 lines deleted...]
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
-[...1 lines deleted...]
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...122 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -956,116 +1006,116 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>144</row>
+      <row>142</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>154</row>
-      <rowOff>3528</rowOff>
+      <row>152</row>
+      <rowOff>84045</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="23914100"/>
+          <a:off x="457200" y="23399750"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>158</row>
+      <row>156</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>168</row>
-      <rowOff>3528</rowOff>
+      <row>166</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="26327100"/>
+          <a:off x="457200" y="25812750"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1307,5188 +1357,5157 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O241"/>
+  <dimension ref="A1:N251"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="9.7265625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.54296875" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="59.81640625" customWidth="1" style="117" min="2" max="2"/>
+    <col width="17.54296875" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="27.26953125" customWidth="1" style="117" min="4" max="4"/>
+    <col width="12.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.81640625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14" bestFit="1" customWidth="1" style="117" min="7" max="7"/>
+    <col width="15.7265625" bestFit="1" customWidth="1" style="117" min="8" max="8"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.54296875" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Dynamic Asset Allocation Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="A8" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B8" s="117" t="inlineStr">
         <is>
           <t>ICICI Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C8" s="117" t="inlineStr">
         <is>
           <t>INE090A01021</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D8" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K8" s="10" t="inlineStr">
+      <c r="E8" s="52" t="n">
+        <v>1733386</v>
+      </c>
+      <c r="F8" s="46" t="n">
+        <v>23837.52</v>
+      </c>
+      <c r="G8" s="137" t="n">
+        <v>0.0636</v>
+      </c>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
         <is>
           <t>Sector/Rating</t>
         </is>
       </c>
-      <c r="L8" s="10" t="inlineStr">
+      <c r="L8" s="42" t="inlineStr">
         <is>
           <t>Percent</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="154" t="n">
+      <c r="A9" s="117" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C9" s="154" t="inlineStr">
+      <c r="C9" s="117" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D9" s="154" t="inlineStr">
+      <c r="D9" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E9" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K9" s="154" t="inlineStr">
+      <c r="E9" s="52" t="n">
+        <v>2626633</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>20959.22</v>
+      </c>
+      <c r="G9" s="137" t="n">
+        <v>0.0559</v>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="L9" s="13" t="n">
-[...4 lines deleted...]
-      <c r="O9" s="13" t="n"/>
+      <c r="L9" s="137" t="n">
+        <v>0.2063</v>
+      </c>
+      <c r="M9" s="137" t="n"/>
+      <c r="N9" s="137" t="n"/>
     </row>
     <row r="10">
-      <c r="A10" s="154" t="n">
+      <c r="A10" s="117" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
+      <c r="B10" s="117" t="inlineStr">
         <is>
           <t>Axis Bank Limited</t>
         </is>
       </c>
-      <c r="C10" s="154" t="inlineStr">
+      <c r="C10" s="117" t="inlineStr">
         <is>
           <t>INE238A01034</t>
         </is>
       </c>
-      <c r="D10" s="154" t="inlineStr">
+      <c r="D10" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E10" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K10" s="154" t="inlineStr">
+      <c r="E10" s="52" t="n">
+        <v>1110405</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>14942.72</v>
+      </c>
+      <c r="G10" s="137" t="n">
+        <v>0.0399</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
         <is>
           <t>CRISIL AAA</t>
         </is>
       </c>
-      <c r="L10" s="13" t="n">
-[...4 lines deleted...]
-      <c r="O10" s="13" t="n"/>
+      <c r="L10" s="137" t="n">
+        <v>0.1082</v>
+      </c>
+      <c r="M10" s="137" t="n"/>
+      <c r="N10" s="137" t="n"/>
     </row>
     <row r="11">
-      <c r="A11" s="154" t="n">
+      <c r="A11" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>973191</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>9993.700000000001</v>
+      </c>
+      <c r="G11" s="137" t="n">
+        <v>0.0266</v>
+      </c>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.0733</v>
+      </c>
+      <c r="M11" s="137" t="n"/>
+      <c r="N11" s="137" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
         <v>5</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>1940978</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>7613.49</v>
+      </c>
+      <c r="G12" s="137" t="n">
+        <v>0.0203</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.0423</v>
+      </c>
+      <c r="M12" s="137" t="n"/>
+      <c r="N12" s="137" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>322358</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>5970.07</v>
+      </c>
+      <c r="G13" s="137" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0238</v>
+      </c>
+      <c r="M13" s="137" t="n"/>
+      <c r="N13" s="137" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>373488</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>5473.09</v>
+      </c>
+      <c r="G14" s="137" t="n">
+        <v>0.0146</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.0159</v>
+      </c>
+      <c r="M14" s="137" t="n"/>
+      <c r="N14" s="137" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Mankind Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE634S01028</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>197445</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>5026.16</v>
+      </c>
+      <c r="G15" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="M15" s="137" t="n"/>
+      <c r="N15" s="137" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>163056</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>5003.86</v>
+      </c>
+      <c r="G16" s="137" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.0281</v>
+      </c>
+      <c r="M16" s="137" t="n"/>
+      <c r="N16" s="137" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>280728</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>4956.81</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.028</v>
+      </c>
+      <c r="M17" s="137" t="n"/>
+      <c r="N17" s="137" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>LG Electronics India Limited</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>INE324D01010</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>317084</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>4921.14</v>
+      </c>
+      <c r="G18" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="K18" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="L18" s="137" t="n">
+        <v>0.0273</v>
+      </c>
+      <c r="M18" s="137" t="n"/>
+      <c r="N18" s="137" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>796843</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>4588.62</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>0.0122</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="K19" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L19" s="137" t="n">
+        <v>0.0261</v>
+      </c>
+      <c r="M19" s="137" t="n"/>
+      <c r="N19" s="137" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>210202</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>4452.5</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="J20" s="46" t="n"/>
+      <c r="K20" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="L20" s="137" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="M20" s="137" t="n"/>
+      <c r="N20" s="137" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>1339833</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>4067.06</v>
+      </c>
+      <c r="G21" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="K21" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="L21" s="137" t="n">
+        <v>0.0198</v>
+      </c>
+      <c r="M21" s="137" t="n"/>
+      <c r="N21" s="137" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>221040</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>3934.95</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="K22" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L22" s="137" t="n">
+        <v>0.0175</v>
+      </c>
+      <c r="M22" s="137" t="n"/>
+      <c r="N22" s="137" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>1063751</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>3793.87</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="J23" s="46" t="n"/>
+      <c r="K23" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="L23" s="137" t="n">
+        <v>0.0169</v>
+      </c>
+      <c r="M23" s="137" t="n"/>
+      <c r="N23" s="137" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>1333755</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>3529.12</v>
+      </c>
+      <c r="G24" s="137" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="K24" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="L24" s="137" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="M24" s="137" t="n"/>
+      <c r="N24" s="137" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>334220</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>3470.54</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="K25" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="L25" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="M25" s="137" t="n"/>
+      <c r="N25" s="137" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Century Plyboards (India) Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE348B01021</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>416802</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>3121.64</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="J26" s="46" t="n"/>
+      <c r="K26" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="L26" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="M26" s="137" t="n"/>
+      <c r="N26" s="137" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>1036306</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>2973.68</v>
+      </c>
+      <c r="G27" s="137" t="n">
+        <v>0.007900000000000001</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="K27" s="117" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="L27" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="M27" s="137" t="n"/>
+      <c r="N27" s="137" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>177588</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>2812.99</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="K28" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L28" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="M28" s="137" t="n"/>
+      <c r="N28" s="137" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>682278</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>2809.62</v>
+      </c>
+      <c r="G29" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="J29" s="46" t="n"/>
+      <c r="K29" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="L29" s="137" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="M29" s="137" t="n"/>
+      <c r="N29" s="137" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>281452</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>2752.6</v>
+      </c>
+      <c r="G30" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="K30" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="L30" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="M30" s="137" t="n"/>
+      <c r="N30" s="137" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Tata Capital Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE976I01016</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>740358</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>2708.97</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="J31" s="46" t="n"/>
+      <c r="K31" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="L31" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="M31" s="137" t="n"/>
+      <c r="N31" s="137" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Emami Limited</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>INE548C01032</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>632942</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>2558.98</v>
+      </c>
+      <c r="G32" s="137" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="K32" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="L32" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="M32" s="137" t="n"/>
+      <c r="N32" s="137" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>INE0J1Y01017</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>580704</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>2506.61</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="K33" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="L33" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="M33" s="137" t="n"/>
+      <c r="N33" s="137" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Syngene International Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE398R01022</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>547991</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>2408.42</v>
+      </c>
+      <c r="G34" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J34" s="46" t="n"/>
+      <c r="K34" s="117" t="inlineStr">
+        <is>
+          <t>Arbitrage (Cash Long)</t>
+        </is>
+      </c>
+      <c r="L34" s="137" t="n">
+        <v>0.2144</v>
+      </c>
+      <c r="M34" s="137" t="n"/>
+      <c r="N34" s="137" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>162587</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>2383.04</v>
+      </c>
+      <c r="G35" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="K35" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L35" s="137" t="n">
+        <v>0.049</v>
+      </c>
+      <c r="M35" s="137" t="n"/>
+      <c r="N35" s="137" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Samvardhana Motherson International Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE775A01035</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>1312672</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>1944.2</v>
+      </c>
+      <c r="G36" s="137" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="J36" s="46" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>41891</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>1835.33</v>
+      </c>
+      <c r="G37" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>Mrs. Bectors Food Specialities Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE495P01020</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>1015953</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>1822.31</v>
+      </c>
+      <c r="G38" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="J38" s="46" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Limited</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>INE1TAE01010</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>411263</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>1739.44</v>
+      </c>
+      <c r="G39" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>Infosys Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE009A01021</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>165130</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>1651.96</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="J40" s="46" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INE0V6F01027</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>70583</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>1344.96</v>
+      </c>
+      <c r="G41" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>La Opala RG Limited</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INE059D01020</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>503843</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>909.4400000000001</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Canara HSBC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE01TY01017</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>564634</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>789.7</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="J43" s="46" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Niva Bupa Health Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INE995S01015</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>250032</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>211.45</v>
+      </c>
+      <c r="G44" s="137" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>9288</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>96.79000000000001</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="49" t="n"/>
+      <c r="B46" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C46" s="49" t="n"/>
+      <c r="D46" s="49" t="n"/>
+      <c r="E46" s="49" t="n"/>
+      <c r="F46" s="50" t="n">
+        <v>175916.57</v>
+      </c>
+      <c r="G46" s="51" t="n">
+        <v>0.4689999999999999</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="42" t="inlineStr">
+        <is>
+          <t>ARBITRAGE</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>1628000</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>3061.62</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.008200000000000001</v>
+      </c>
+      <c r="H49" s="48" t="n"/>
+      <c r="J49" s="46" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>-1628000</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>-3080.01</v>
+      </c>
+      <c r="G50" s="137" t="n">
+        <v>-0.008200000000000001</v>
+      </c>
+      <c r="H50" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>890000</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>3491.02</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="H51" s="48" t="n"/>
+      <c r="J51" s="46" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>-890000</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>-3513.72</v>
+      </c>
+      <c r="G52" s="137" t="n">
+        <v>-0.0094</v>
+      </c>
+      <c r="H52" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J52" s="46" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16UV6</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>3616000</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>3857.91</v>
+      </c>
+      <c r="G53" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H53" s="48" t="n"/>
+      <c r="J53" s="46" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jul26</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>-3616000</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>-3882.14</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>-0.0104</v>
+      </c>
+      <c r="H54" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>310625</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>4180.08</v>
+      </c>
+      <c r="G55" s="137" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H55" s="48" t="n"/>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>-310625</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>-4210.83</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>-0.0112</v>
+      </c>
+      <c r="H56" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>471800</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>4513.24</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="H57" s="48" t="n"/>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>-471800</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>-4526.92</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>-0.0121</v>
+      </c>
+      <c r="H58" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>111900</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>4902.56</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H59" s="48" t="n"/>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>-111900</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>-4935.57</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>-0.0132</v>
+      </c>
+      <c r="H60" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16MK5</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>1833975</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>4995.75</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H61" s="48" t="n"/>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jul26</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>-1833975</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>-5032.43</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>-0.0134</v>
+      </c>
+      <c r="H62" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
         <is>
           <t>State Bank of India</t>
         </is>
       </c>
-      <c r="C11" s="154" t="inlineStr">
+      <c r="C63" s="117" t="inlineStr">
         <is>
           <t>INE062A01020</t>
         </is>
       </c>
-      <c r="D11" s="154" t="inlineStr">
+      <c r="D63" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E11" s="169" t="n">
-[...9 lines deleted...]
-      <c r="K11" s="154" t="inlineStr">
+      <c r="E63" s="52" t="n">
+        <v>520500</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>5345.01</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="H63" s="48" t="n"/>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>-520500</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>-5380.67</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>-0.0144</v>
+      </c>
+      <c r="H64" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>473900</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>6517.07</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>0.0174</v>
+      </c>
+      <c r="H65" s="48" t="n"/>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>-473900</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>-6559.72</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>-0.0175</v>
+      </c>
+      <c r="H66" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>149450</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>6581.78</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="H67" s="48" t="n"/>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>-149450</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>-6608.08</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>-0.0176</v>
+      </c>
+      <c r="H68" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>1842950</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>7104.57</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>0.0189</v>
+      </c>
+      <c r="H69" s="48" t="n"/>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>-1842950</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>-7154.33</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>-0.0191</v>
+      </c>
+      <c r="H70" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="117" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E71" s="52" t="n">
+        <v>3895200</v>
+      </c>
+      <c r="F71" s="46" t="n">
+        <v>7953.22</v>
+      </c>
+      <c r="G71" s="137" t="n">
+        <v>0.0212</v>
+      </c>
+      <c r="H71" s="48" t="n"/>
+      <c r="J71" s="46" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E72" s="52" t="n">
+        <v>-3895200</v>
+      </c>
+      <c r="F72" s="46" t="n">
+        <v>-7992.95</v>
+      </c>
+      <c r="G72" s="137" t="n">
+        <v>-0.0213</v>
+      </c>
+      <c r="H72" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J72" s="46" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B73" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D73" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E73" s="52" t="n">
+        <v>463125</v>
+      </c>
+      <c r="F73" s="46" t="n">
+        <v>8577.08</v>
+      </c>
+      <c r="G73" s="137" t="n">
+        <v>0.0229</v>
+      </c>
+      <c r="H73" s="48" t="n"/>
+      <c r="J73" s="46" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B74" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D74" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E74" s="52" t="n">
+        <v>-463125</v>
+      </c>
+      <c r="F74" s="46" t="n">
+        <v>-8586.34</v>
+      </c>
+      <c r="G74" s="137" t="n">
+        <v>-0.0229</v>
+      </c>
+      <c r="H74" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J74" s="46" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C75" s="117" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E75" s="52" t="n">
+        <v>1164800</v>
+      </c>
+      <c r="F75" s="46" t="n">
+        <v>9294.52</v>
+      </c>
+      <c r="G75" s="137" t="n">
+        <v>0.0248</v>
+      </c>
+      <c r="H75" s="48" t="n"/>
+      <c r="J75" s="46" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>-1164800</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>-9352.18</v>
+      </c>
+      <c r="G76" s="137" t="n">
+        <v>-0.0249</v>
+      </c>
+      <c r="H76" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="49" t="n"/>
+      <c r="B77" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C77" s="49" t="n"/>
+      <c r="D77" s="49" t="n"/>
+      <c r="E77" s="49" t="n"/>
+      <c r="F77" s="50" t="n">
+        <v>80375.43000000001</v>
+      </c>
+      <c r="G77" s="51" t="n">
+        <v>0.2144</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="42" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" s="42" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="B81" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B82" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C82" s="117" t="inlineStr">
+        <is>
+          <t>INE261F08EO7</t>
+        </is>
+      </c>
+      <c r="D82" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E82" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F82" s="46" t="n">
+        <v>5320.31</v>
+      </c>
+      <c r="G82" s="137" t="n">
+        <v>0.0142</v>
+      </c>
+      <c r="H82" s="48" t="n">
+        <v>47011</v>
+      </c>
+      <c r="J82" s="46" t="n">
+        <v>7.2134</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B83" s="117" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C83" s="117" t="inlineStr">
+        <is>
+          <t>INE020B08EH0</t>
+        </is>
+      </c>
+      <c r="D83" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E83" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F83" s="46" t="n">
+        <v>5150.35</v>
+      </c>
+      <c r="G83" s="137" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="H83" s="48" t="n">
+        <v>46843</v>
+      </c>
+      <c r="J83" s="46" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C84" s="117" t="inlineStr">
+        <is>
+          <t>INE296A07SI8</t>
+        </is>
+      </c>
+      <c r="D84" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E84" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F84" s="46" t="n">
+        <v>5107.19</v>
+      </c>
+      <c r="G84" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H84" s="48" t="n">
+        <v>46856</v>
+      </c>
+      <c r="J84" s="46" t="n">
+        <v>7.6005</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B85" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C85" s="117" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D85" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E85" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F85" s="46" t="n">
+        <v>4995.51</v>
+      </c>
+      <c r="G85" s="137" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="H85" s="48" t="n">
+        <v>47602</v>
+      </c>
+      <c r="J85" s="46" t="n">
+        <v>7.4649</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B86" s="117" t="inlineStr">
+        <is>
+          <t>Torrent Pharmaceuticals Limited**</t>
+        </is>
+      </c>
+      <c r="C86" s="117" t="inlineStr">
+        <is>
+          <t>INE685A07157</t>
+        </is>
+      </c>
+      <c r="D86" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E86" s="52" t="n">
+        <v>3795</v>
+      </c>
+      <c r="F86" s="46" t="n">
+        <v>3916.07</v>
+      </c>
+      <c r="G86" s="137" t="n">
+        <v>0.0104</v>
+      </c>
+      <c r="H86" s="48" t="n">
+        <v>47137</v>
+      </c>
+      <c r="J86" s="46" t="n">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B87" s="117" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C87" s="117" t="inlineStr">
+        <is>
+          <t>INE556F08KS8</t>
+        </is>
+      </c>
+      <c r="D87" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E87" s="52" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F87" s="46" t="n">
+        <v>3704.61</v>
+      </c>
+      <c r="G87" s="137" t="n">
+        <v>0.009900000000000001</v>
+      </c>
+      <c r="H87" s="48" t="n">
+        <v>47175</v>
+      </c>
+      <c r="J87" s="46" t="n">
+        <v>7.233</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C88" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07IH7</t>
+        </is>
+      </c>
+      <c r="D88" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E88" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F88" s="46" t="n">
+        <v>2704.26</v>
+      </c>
+      <c r="G88" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H88" s="48" t="n">
+        <v>46961</v>
+      </c>
+      <c r="I88" s="117" t="inlineStr">
+        <is>
+          <t>PU - 27-Oct-2026</t>
+        </is>
+      </c>
+      <c r="J88" s="46" t="n">
+        <v>8.1873</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C89" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07IG9</t>
+        </is>
+      </c>
+      <c r="D89" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E89" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F89" s="46" t="n">
+        <v>2695.23</v>
+      </c>
+      <c r="G89" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H89" s="48" t="n">
+        <v>46234</v>
+      </c>
+      <c r="J89" s="46" t="n">
+        <v>7.0051</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="117" t="n">
+        <v>68</v>
+      </c>
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C90" s="117" t="inlineStr">
+        <is>
+          <t>INE0KUG08035</t>
+        </is>
+      </c>
+      <c r="D90" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E90" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F90" s="46" t="n">
+        <v>2683.44</v>
+      </c>
+      <c r="G90" s="137" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H90" s="48" t="n">
+        <v>49129</v>
+      </c>
+      <c r="J90" s="46" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="117" t="n">
+        <v>69</v>
+      </c>
+      <c r="B91" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C91" s="117" t="inlineStr">
+        <is>
+          <t>INE121A07SH0</t>
+        </is>
+      </c>
+      <c r="D91" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E91" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F91" s="46" t="n">
+        <v>2674.9</v>
+      </c>
+      <c r="G91" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H91" s="48" t="n">
+        <v>46648</v>
+      </c>
+      <c r="J91" s="46" t="n">
+        <v>7.9601</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="117" t="n">
+        <v>70</v>
+      </c>
+      <c r="B92" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C92" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08207</t>
+        </is>
+      </c>
+      <c r="D92" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E92" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F92" s="46" t="n">
+        <v>2638.53</v>
+      </c>
+      <c r="G92" s="137" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="H92" s="48" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J92" s="46" t="n">
+        <v>7.5572</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="117" t="n">
+        <v>71</v>
+      </c>
+      <c r="B93" s="117" t="inlineStr">
+        <is>
+          <t>REC Limited**</t>
+        </is>
+      </c>
+      <c r="C93" s="117" t="inlineStr">
+        <is>
+          <t>INE020B08AX5</t>
+        </is>
+      </c>
+      <c r="D93" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E93" s="52" t="n">
+        <v>250</v>
+      </c>
+      <c r="F93" s="46" t="n">
+        <v>2601.24</v>
+      </c>
+      <c r="G93" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H93" s="48" t="n">
+        <v>46833</v>
+      </c>
+      <c r="J93" s="46" t="n">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="n">
+        <v>72</v>
+      </c>
+      <c r="B94" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C94" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07JS2</t>
+        </is>
+      </c>
+      <c r="D94" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E94" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F94" s="46" t="n">
+        <v>2598.81</v>
+      </c>
+      <c r="G94" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H94" s="48" t="n">
+        <v>47079</v>
+      </c>
+      <c r="J94" s="46" t="n">
+        <v>8.234999999999999</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="117" t="n">
+        <v>73</v>
+      </c>
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C95" s="117" t="inlineStr">
+        <is>
+          <t>INE261F08EP4</t>
+        </is>
+      </c>
+      <c r="D95" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E95" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F95" s="46" t="n">
+        <v>2592.1</v>
+      </c>
+      <c r="G95" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H95" s="48" t="n">
+        <v>47038</v>
+      </c>
+      <c r="J95" s="46" t="n">
+        <v>7.175</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="117" t="n">
+        <v>74</v>
+      </c>
+      <c r="B96" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C96" s="117" t="inlineStr">
+        <is>
+          <t>INE296A07SV1</t>
+        </is>
+      </c>
+      <c r="D96" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E96" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F96" s="46" t="n">
+        <v>2579.44</v>
+      </c>
+      <c r="G96" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H96" s="48" t="n">
+        <v>48975</v>
+      </c>
+      <c r="I96" s="117" t="inlineStr">
+        <is>
+          <t>PU - 08-Feb-2027</t>
+        </is>
+      </c>
+      <c r="J96" s="46" t="n">
+        <v>7.7877</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="117" t="n">
+        <v>75</v>
+      </c>
+      <c r="B97" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited**</t>
+        </is>
+      </c>
+      <c r="C97" s="117" t="inlineStr">
+        <is>
+          <t>INE134E08NP7</t>
+        </is>
+      </c>
+      <c r="D97" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E97" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F97" s="46" t="n">
+        <v>2568.46</v>
+      </c>
+      <c r="G97" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H97" s="48" t="n">
+        <v>46949</v>
+      </c>
+      <c r="J97" s="46" t="n">
+        <v>7.135</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="117" t="n">
+        <v>76</v>
+      </c>
+      <c r="B98" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C98" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07JU8</t>
+        </is>
+      </c>
+      <c r="D98" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AA+</t>
+        </is>
+      </c>
+      <c r="E98" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F98" s="46" t="n">
+        <v>2542.08</v>
+      </c>
+      <c r="G98" s="137" t="n">
+        <v>0.0068</v>
+      </c>
+      <c r="H98" s="48" t="n">
+        <v>47171</v>
+      </c>
+      <c r="J98" s="46" t="n">
+        <v>8.2949</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="117" t="n">
+        <v>77</v>
+      </c>
+      <c r="B99" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Financing Infrastructure and Development**</t>
+        </is>
+      </c>
+      <c r="C99" s="117" t="inlineStr">
+        <is>
+          <t>INE0KUG08084</t>
+        </is>
+      </c>
+      <c r="D99" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E99" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F99" s="46" t="n">
+        <v>2477.42</v>
+      </c>
+      <c r="G99" s="137" t="n">
+        <v>0.0066</v>
+      </c>
+      <c r="H99" s="48" t="n">
+        <v>49406</v>
+      </c>
+      <c r="J99" s="46" t="n">
+        <v>7.435</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="117" t="n">
+        <v>78</v>
+      </c>
+      <c r="B100" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C100" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08298</t>
+        </is>
+      </c>
+      <c r="D100" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E100" s="52" t="n">
+        <v>750</v>
+      </c>
+      <c r="F100" s="46" t="n">
+        <v>761.46</v>
+      </c>
+      <c r="G100" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H100" s="48" t="n">
+        <v>47150</v>
+      </c>
+      <c r="J100" s="46" t="n">
+        <v>8.039999999999999</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="49" t="n"/>
+      <c r="B101" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C101" s="49" t="n"/>
+      <c r="D101" s="49" t="n"/>
+      <c r="E101" s="49" t="n"/>
+      <c r="F101" s="50" t="n">
+        <v>60311.41</v>
+      </c>
+      <c r="G101" s="51" t="n">
+        <v>0.1607</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="B103" s="42" t="inlineStr">
+        <is>
+          <t>Government Securities (Central/State)</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="117" t="n">
+        <v>79</v>
+      </c>
+      <c r="B104" s="117" t="inlineStr">
+        <is>
+          <t>7.32% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C104" s="117" t="inlineStr">
+        <is>
+          <t>IN0020230135</t>
+        </is>
+      </c>
+      <c r="D104" s="117" t="inlineStr">
         <is>
           <t>Sovereign</t>
         </is>
       </c>
-      <c r="L11" s="13" t="n">
-[...199 lines deleted...]
-      <c r="K16" s="154" t="inlineStr">
+      <c r="E104" s="52" t="n">
+        <v>10500000</v>
+      </c>
+      <c r="F104" s="46" t="n">
+        <v>10959.46</v>
+      </c>
+      <c r="G104" s="137" t="n">
+        <v>0.0292</v>
+      </c>
+      <c r="H104" s="48" t="n">
+        <v>47800</v>
+      </c>
+      <c r="J104" s="46" t="n">
+        <v>6.412</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="117" t="n">
+        <v>80</v>
+      </c>
+      <c r="B105" s="117" t="inlineStr">
+        <is>
+          <t>7.06% GOI 2028</t>
+        </is>
+      </c>
+      <c r="C105" s="117" t="inlineStr">
+        <is>
+          <t>IN0020230010</t>
+        </is>
+      </c>
+      <c r="D105" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E105" s="52" t="n">
+        <v>6000000</v>
+      </c>
+      <c r="F105" s="46" t="n">
+        <v>6201.51</v>
+      </c>
+      <c r="G105" s="137" t="n">
+        <v>0.0165</v>
+      </c>
+      <c r="H105" s="48" t="n">
+        <v>46853</v>
+      </c>
+      <c r="J105" s="46" t="n">
+        <v>5.9863</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="B106" s="117" t="inlineStr">
+        <is>
+          <t>7.17% GOI 2030</t>
+        </is>
+      </c>
+      <c r="C106" s="117" t="inlineStr">
+        <is>
+          <t>IN0020230036</t>
+        </is>
+      </c>
+      <c r="D106" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E106" s="52" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F106" s="46" t="n">
+        <v>5211.69</v>
+      </c>
+      <c r="G106" s="137" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="H106" s="48" t="n">
+        <v>47590</v>
+      </c>
+      <c r="J106" s="46" t="n">
+        <v>6.3362</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="117" t="n">
+        <v>82</v>
+      </c>
+      <c r="B107" s="117" t="inlineStr">
+        <is>
+          <t>6.94% GOI 2036</t>
+        </is>
+      </c>
+      <c r="C107" s="117" t="inlineStr">
+        <is>
+          <t>IN0020260025</t>
+        </is>
+      </c>
+      <c r="D107" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E107" s="52" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="F107" s="46" t="n">
+        <v>5120.74</v>
+      </c>
+      <c r="G107" s="137" t="n">
+        <v>0.0137</v>
+      </c>
+      <c r="H107" s="48" t="n">
+        <v>49806</v>
+      </c>
+      <c r="J107" s="46" t="n">
+        <v>6.7346</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="49" t="n"/>
+      <c r="B108" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C108" s="49" t="n"/>
+      <c r="D108" s="49" t="n"/>
+      <c r="E108" s="49" t="n"/>
+      <c r="F108" s="50" t="n">
+        <v>27493.4</v>
+      </c>
+      <c r="G108" s="51" t="n">
+        <v>0.0733</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="B110" s="42" t="inlineStr">
+        <is>
+          <t>Securitised Debt</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="117" t="n">
+        <v>83</v>
+      </c>
+      <c r="B111" s="117" t="inlineStr">
+        <is>
+          <t>India Universal Trust**</t>
+        </is>
+      </c>
+      <c r="C111" s="117" t="inlineStr">
+        <is>
+          <t>INE16J715035</t>
+        </is>
+      </c>
+      <c r="D111" s="117" t="inlineStr">
+        <is>
+          <t>IND AAA(SO)</t>
+        </is>
+      </c>
+      <c r="E111" s="52" t="n">
+        <v>32</v>
+      </c>
+      <c r="F111" s="46" t="n">
+        <v>2813</v>
+      </c>
+      <c r="G111" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H111" s="48" t="n">
+        <v>46192</v>
+      </c>
+      <c r="J111" s="46" t="n">
+        <v>8.2782</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="49" t="n"/>
+      <c r="B112" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C112" s="49" t="n"/>
+      <c r="D112" s="49" t="n"/>
+      <c r="E112" s="49" t="n"/>
+      <c r="F112" s="50" t="n">
+        <v>2813</v>
+      </c>
+      <c r="G112" s="51" t="n">
+        <v>0.0075</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="B114" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" s="42" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="117" t="n">
+        <v>84</v>
+      </c>
+      <c r="B116" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C116" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D116" s="117" t="inlineStr">
         <is>
           <t>CRISIL A1+</t>
         </is>
       </c>
-      <c r="L16" s="13" t="n">
-[...31 lines deleted...]
-      <c r="G17" s="13" t="n">
+      <c r="E116" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F116" s="46" t="n">
+        <v>2425.54</v>
+      </c>
+      <c r="G116" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="H116" s="48" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J116" s="46" t="n">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="117" t="n">
+        <v>85</v>
+      </c>
+      <c r="B117" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C117" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IT9</t>
+        </is>
+      </c>
+      <c r="D117" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E117" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F117" s="46" t="n">
+        <v>2387.54</v>
+      </c>
+      <c r="G117" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H117" s="48" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J117" s="46" t="n">
+        <v>6.85</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="49" t="n"/>
+      <c r="B118" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C118" s="49" t="n"/>
+      <c r="D118" s="49" t="n"/>
+      <c r="E118" s="49" t="n"/>
+      <c r="F118" s="50" t="n">
+        <v>4813.08</v>
+      </c>
+      <c r="G118" s="51" t="n">
+        <v>0.0129</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="42" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="B121" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="117" t="n">
+        <v>86</v>
+      </c>
+      <c r="B122" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Securities Limited**</t>
+        </is>
+      </c>
+      <c r="C122" s="117" t="inlineStr">
+        <is>
+          <t>INE700G14TP5</t>
+        </is>
+      </c>
+      <c r="D122" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E122" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F122" s="46" t="n">
+        <v>4956.58</v>
+      </c>
+      <c r="G122" s="137" t="n">
         <v>0.0132</v>
       </c>
-      <c r="J17" s="170" t="n"/>
-[...5 lines deleted...]
-      <c r="L17" s="13" t="n">
+      <c r="H122" s="48" t="n">
+        <v>46251</v>
+      </c>
+      <c r="J122" s="46" t="n">
+        <v>6.8022</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="49" t="n"/>
+      <c r="B123" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C123" s="49" t="n"/>
+      <c r="D123" s="49" t="n"/>
+      <c r="E123" s="49" t="n"/>
+      <c r="F123" s="50" t="n">
+        <v>4956.58</v>
+      </c>
+      <c r="G123" s="51" t="n">
+        <v>0.0132</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="117" t="n">
+        <v>87</v>
+      </c>
+      <c r="B125" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F125" s="46" t="n">
+        <v>6746.72</v>
+      </c>
+      <c r="G125" s="137" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="H125" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="49" t="n"/>
+      <c r="B126" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C126" s="49" t="n"/>
+      <c r="D126" s="49" t="n"/>
+      <c r="E126" s="49" t="n"/>
+      <c r="F126" s="50" t="n">
+        <v>6746.72</v>
+      </c>
+      <c r="G126" s="51" t="n">
+        <v>0.018</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="B129" s="117" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E129" s="52" t="n"/>
+      <c r="F129" s="46" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G129" s="137" t="n">
+        <v>0.0065</v>
+      </c>
+      <c r="J129" s="46" t="n"/>
+    </row>
+    <row r="130">
+      <c r="B130" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E130" s="52" t="n"/>
+      <c r="F130" s="46" t="n">
+        <v>9036.459999999999</v>
+      </c>
+      <c r="G130" s="137" t="n">
         <v>0.0245</v>
       </c>
-      <c r="M17" s="13" t="n"/>
-[...1056 lines deleted...]
-      <c r="B46" s="14" t="inlineStr">
+      <c r="J130" s="46" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="49" t="n"/>
+      <c r="B131" s="49" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
-      <c r="C46" s="14" t="n"/>
-[...2145 lines deleted...]
-        <v>0.0337</v>
+      <c r="C131" s="49" t="n"/>
+      <c r="D131" s="49" t="n"/>
+      <c r="E131" s="49" t="n"/>
+      <c r="F131" s="50" t="n">
+        <v>11486.46</v>
+      </c>
+      <c r="G131" s="51" t="n">
+        <v>0.031</v>
       </c>
     </row>
     <row r="133">
-      <c r="B133" s="10" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A133" s="116" t="n"/>
+      <c r="B133" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C133" s="116" t="n"/>
+      <c r="D133" s="116" t="n"/>
+      <c r="E133" s="116" t="n"/>
+      <c r="F133" s="53" t="n">
+        <v>374912.66</v>
+      </c>
+      <c r="G133" s="54" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="134">
-      <c r="B134" s="154" t="inlineStr">
-[...11 lines deleted...]
-      <c r="J134" s="170" t="n"/>
+      <c r="A134" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
     </row>
     <row r="135">
-      <c r="B135" s="154" t="inlineStr">
-[...11 lines deleted...]
-      <c r="J135" s="170" t="n"/>
+      <c r="A135" s="117" t="n">
+        <v>1</v>
+      </c>
+      <c r="B135" s="117" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
     </row>
     <row r="136">
-      <c r="A136" s="14" t="n"/>
-[...28 lines deleted...]
-      <c r="G138" s="19" t="n">
+      <c r="A136" s="55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B136" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="55" t="n">
+        <v>3</v>
+      </c>
+      <c r="B137" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="B141" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="B155" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: CRISIL Hybrid 50+50 - Moderate Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C168" s="3" t="n"/>
+      <c r="D168" s="3" t="n"/>
+      <c r="E168" s="4" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="n">
         <v>1</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A141" s="21" t="n">
+      <c r="B169" s="124" t="n"/>
+      <c r="C169" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E169" s="9" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="5" t="n"/>
+      <c r="B170" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C170" s="126" t="n"/>
+      <c r="E170" s="9" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="n"/>
+      <c r="B171" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C171" s="127" t="n">
+        <v>0.0691577201026411</v>
+      </c>
+      <c r="E171" s="9" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="5" t="n"/>
+      <c r="B172" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C172" s="12" t="n">
+        <v>2.06750102067125</v>
+      </c>
+      <c r="E172" s="9" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="n"/>
+      <c r="B173" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C173" s="12" t="n">
+        <v>2.6159797446697</v>
+      </c>
+      <c r="E173" s="9" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="5" t="n"/>
+      <c r="B174" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C174" s="12" t="n">
+        <v>1.96163370346707</v>
+      </c>
+      <c r="E174" s="9" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="n"/>
+      <c r="B175" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C175" s="13" t="n"/>
+      <c r="E175" s="9" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="B141" s="21" t="inlineStr">
-[...102 lines deleted...]
-      <c r="E176" s="49" t="n"/>
+      <c r="B176" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C176" s="13" t="n"/>
+      <c r="E176" s="9" t="n"/>
     </row>
     <row r="177">
-      <c r="A177" s="47" t="n"/>
-[...6 lines deleted...]
-      <c r="E177" s="49" t="n"/>
+      <c r="A177" s="5" t="n"/>
+      <c r="B177" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C177" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D177" s="173" t="n"/>
+      <c r="E177" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
     </row>
     <row r="178">
-      <c r="A178" s="47" t="n">
-[...8 lines deleted...]
-      <c r="E178" s="49" t="n"/>
+      <c r="A178" s="5" t="n"/>
+      <c r="B178" s="175" t="n"/>
+      <c r="C178" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D178" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E178" s="175" t="n"/>
     </row>
     <row r="179">
-      <c r="A179" s="47" t="n"/>
-[...30 lines deleted...]
-      <c r="E180" s="175" t="n"/>
+      <c r="A179" s="16" t="n"/>
+      <c r="B179" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C179" s="20" t="inlineStr">
+        <is>
+          <t>32.373</t>
+        </is>
+      </c>
+      <c r="D179" s="20" t="inlineStr">
+        <is>
+          <t>33.148</t>
+        </is>
+      </c>
+      <c r="E179" s="98" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="16" t="n"/>
+      <c r="B180" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C180" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D180" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E180" s="98" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="181">
-      <c r="A181" s="53" t="n"/>
-[...15 lines deleted...]
-      <c r="E181" s="176" t="inlineStr">
+      <c r="A181" s="16" t="n"/>
+      <c r="B181" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C181" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D181" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E181" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="16" t="n"/>
+      <c r="B182" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C182" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D182" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E182" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="16" t="n"/>
+      <c r="B183" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C183" s="20" t="inlineStr">
+        <is>
+          <t>16.511</t>
+        </is>
+      </c>
+      <c r="D183" s="20" t="inlineStr">
+        <is>
+          <t>16.821</t>
+        </is>
+      </c>
+      <c r="E183" s="176" t="n">
+        <v>0.08500000000000001</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="16" t="n"/>
+      <c r="B184" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C184" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D184" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E184" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="16" t="n"/>
+      <c r="B185" s="18" t="n"/>
+      <c r="C185" s="99" t="n"/>
+      <c r="D185" s="99" t="n"/>
+      <c r="E185" s="126" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="5" t="n"/>
+      <c r="B186" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C186" s="20" t="inlineStr">
+        <is>
+          <t>27.954</t>
+        </is>
+      </c>
+      <c r="D186" s="20" t="inlineStr">
+        <is>
+          <t>28.594</t>
+        </is>
+      </c>
+      <c r="E186" s="176" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
-    <row r="182">
-[...6 lines deleted...]
-      <c r="C182" s="85" t="n">
+    <row r="187">
+      <c r="A187" s="5" t="n"/>
+      <c r="B187" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C187" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="D182" s="85" t="n">
+      <c r="D187" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="E182" s="176" t="n">
+      <c r="E187" s="176" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="183">
-[...6 lines deleted...]
-      <c r="C183" s="56" t="n">
+    <row r="188">
+      <c r="A188" s="5" t="n"/>
+      <c r="B188" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C188" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="D183" s="56" t="n">
+      <c r="D188" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="E183" s="176" t="n">
+      <c r="E188" s="176" t="n">
         <v>0</v>
       </c>
     </row>
-    <row r="184">
-[...6 lines deleted...]
-      <c r="C184" s="56" t="n">
+    <row r="189">
+      <c r="A189" s="5" t="n"/>
+      <c r="B189" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C189" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="D184" s="56" t="n">
-[...84 lines deleted...]
-      <c r="D189" s="85" t="n">
+      <c r="D189" s="20" t="n">
         <v>0</v>
       </c>
       <c r="E189" s="176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
-      <c r="A190" s="47" t="n"/>
-[...5 lines deleted...]
-      <c r="C190" s="61" t="n">
+      <c r="A190" s="5" t="n"/>
+      <c r="B190" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C190" s="20" t="inlineStr">
+        <is>
+          <t>13.818</t>
+        </is>
+      </c>
+      <c r="D190" s="20" t="inlineStr">
+        <is>
+          <t>14.060</t>
+        </is>
+      </c>
+      <c r="E190" s="176" t="n">
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="n"/>
+      <c r="B191" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C191" s="20" t="n">
         <v>0</v>
       </c>
-      <c r="D190" s="61" t="n">
-[...16 lines deleted...]
-      <c r="D191" s="61" t="n">
+      <c r="D191" s="20" t="n">
         <v>0</v>
       </c>
       <c r="E191" s="176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="47" t="n"/>
-[...17 lines deleted...]
-      </c>
+      <c r="A192" s="5" t="n"/>
+      <c r="B192" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C192" s="22" t="n"/>
+      <c r="D192" s="22" t="n"/>
+      <c r="E192" s="9" t="n"/>
     </row>
     <row r="193">
-      <c r="A193" s="47" t="n"/>
-[...5 lines deleted...]
-      <c r="C193" s="61" t="n">
+      <c r="A193" s="23" t="n"/>
+      <c r="B193" s="24" t="n"/>
+      <c r="C193" s="24" t="n"/>
+      <c r="D193" s="24" t="n"/>
+      <c r="E193" s="25" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B194" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C194" s="19" t="n"/>
+      <c r="D194" s="24" t="n"/>
+      <c r="E194" s="27" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="n"/>
+      <c r="B195" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C195" s="20" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="D195" s="24" t="n"/>
+      <c r="E195" s="25" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="5" t="n"/>
+      <c r="B196" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C196" s="20" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="D196" s="24" t="n"/>
+      <c r="E196" s="25" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B197" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C197" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D197" s="24" t="n"/>
+      <c r="E197" s="27" t="n"/>
+    </row>
+    <row r="198" ht="24" customHeight="1">
+      <c r="A198" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B198" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C198" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D198" s="31" t="n"/>
+      <c r="E198" s="27" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B199" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C199" s="33" t="n"/>
+      <c r="E199" s="27" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="5" t="n"/>
+      <c r="B200" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C200" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E200" s="27" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="n"/>
+      <c r="B201" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C201" s="177" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E201" s="27" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="5" t="n"/>
+      <c r="B202" s="36" t="n"/>
+      <c r="C202" s="178" t="n"/>
+      <c r="E202" s="27" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B203" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C203" s="33" t="n"/>
+      <c r="D203" s="24" t="n"/>
+      <c r="E203" s="27" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="5" t="n"/>
+      <c r="B204" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C204" s="35" t="n">
+        <v>-80815.89775</v>
+      </c>
+      <c r="D204" s="24" t="n"/>
+      <c r="E204" s="27" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="n"/>
+      <c r="B205" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C205" s="177" t="n">
+        <v>-0.215559267857085</v>
+      </c>
+      <c r="D205" s="24" t="n"/>
+      <c r="E205" s="27" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="39" t="n"/>
+      <c r="B206" s="40" t="n"/>
+      <c r="C206" s="40" t="n"/>
+      <c r="D206" s="40" t="n"/>
+      <c r="E206" s="41" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="42" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B208" s="117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B209" s="117" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B210" s="117" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="B211" s="117" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="B213" s="87" t="inlineStr">
+        <is>
+          <t>Details of Investments in Derivative Instruments:</t>
+        </is>
+      </c>
+      <c r="C213" s="87" t="n"/>
+      <c r="D213" s="87" t="n"/>
+      <c r="E213" s="87" t="n"/>
+      <c r="F213" s="87" t="n"/>
+      <c r="G213" s="87" t="n"/>
+      <c r="H213" s="87" t="n"/>
+    </row>
+    <row r="214">
+      <c r="B214" s="87" t="inlineStr">
+        <is>
+          <t>DSP Mutual Fund</t>
+        </is>
+      </c>
+      <c r="C214" s="87" t="n"/>
+      <c r="D214" s="87" t="n"/>
+      <c r="E214" s="87" t="n"/>
+      <c r="F214" s="87" t="n"/>
+      <c r="G214" s="87" t="n"/>
+      <c r="H214" s="87" t="n"/>
+    </row>
+    <row r="215">
+      <c r="B215" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C215" s="87" t="n"/>
+      <c r="D215" s="87" t="n"/>
+      <c r="E215" s="87" t="n"/>
+      <c r="F215" s="87" t="n"/>
+      <c r="G215" s="87" t="n"/>
+      <c r="H215" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" ht="36" customHeight="1">
+      <c r="B216" s="139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C216" s="139" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D216" s="139" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E216" s="139" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F216" s="139" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G216" s="139" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H216" s="139" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="B217" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C217" s="140" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D217" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E217" s="141" t="n">
+        <v>203.131</v>
+      </c>
+      <c r="F217" s="141" t="n">
+        <v>205.2</v>
+      </c>
+      <c r="G217" s="152" t="n">
+        <v>3131.429184</v>
+      </c>
+      <c r="H217" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="B218" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C218" s="140" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="D218" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E218" s="141" t="n">
+        <v>191.857696</v>
+      </c>
+      <c r="F218" s="141" t="n">
+        <v>189.19</v>
+      </c>
+      <c r="G218" s="152" t="n">
+        <v>576.1760768</v>
+      </c>
+      <c r="H218" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="B219" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C219" s="140" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D219" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E219" s="141" t="n">
+        <v>1844.607755</v>
+      </c>
+      <c r="F219" s="141" t="n">
+        <v>1854</v>
+      </c>
+      <c r="G219" s="152" t="n">
+        <v>1527.293625</v>
+      </c>
+      <c r="H219" s="142" t="n">
+        <v>0.5896053765644833</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="B220" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C220" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D220" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E220" s="141" t="n">
+        <v>803.199654</v>
+      </c>
+      <c r="F220" s="141" t="n">
+        <v>802.9</v>
+      </c>
+      <c r="G220" s="152" t="n">
+        <v>1649.9567616</v>
+      </c>
+      <c r="H220" s="142" t="n">
+        <v>0.3072189327887371</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="B221" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C221" s="140" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D221" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E221" s="141" t="n">
+        <v>1387.417689</v>
+      </c>
+      <c r="F221" s="141" t="n">
+        <v>1355.6</v>
+      </c>
+      <c r="G221" s="152" t="n">
+        <v>742.2260125</v>
+      </c>
+      <c r="H221" s="142" t="n">
+        <v>0.2185914442341119</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="B222" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C222" s="140" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D222" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E222" s="141" t="n">
+        <v>280.356543</v>
+      </c>
+      <c r="F222" s="141" t="n">
+        <v>274.4</v>
+      </c>
+      <c r="G222" s="152" t="n">
+        <v>977.7654315000001</v>
+      </c>
+      <c r="H222" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="B223" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C223" s="140" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D223" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E223" s="141" t="n">
+        <v>108.86205</v>
+      </c>
+      <c r="F223" s="141" t="n">
+        <v>107.36</v>
+      </c>
+      <c r="G223" s="152" t="n">
+        <v>762.889216</v>
+      </c>
+      <c r="H223" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" ht="24" customHeight="1">
+      <c r="B224" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C224" s="140" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D224" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E224" s="141" t="n">
+        <v>389.9106</v>
+      </c>
+      <c r="F224" s="141" t="n">
+        <v>388.2</v>
+      </c>
+      <c r="G224" s="152" t="n">
+        <v>1261.4439865</v>
+      </c>
+      <c r="H224" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="B225" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C225" s="140" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D225" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E225" s="141" t="n">
+        <v>1043.7321</v>
+      </c>
+      <c r="F225" s="141" t="n">
+        <v>1033.75</v>
+      </c>
+      <c r="G225" s="152" t="n">
+        <v>948.9300736</v>
+      </c>
+      <c r="H225" s="142" t="n">
+        <v>0.3484656465092178</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="B226" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C226" s="140" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D226" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E226" s="141" t="n">
+        <v>4297.379501</v>
+      </c>
+      <c r="F226" s="141" t="n">
+        <v>4421.6</v>
+      </c>
+      <c r="G226" s="152" t="n">
+        <v>1167.915882</v>
+      </c>
+      <c r="H226" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" ht="24" customHeight="1">
+      <c r="B227" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C227" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D227" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E227" s="141" t="n">
+        <v>4333.7532</v>
+      </c>
+      <c r="F227" s="141" t="n">
+        <v>4410.7</v>
+      </c>
+      <c r="G227" s="152" t="n">
+        <v>1004.6097028</v>
+      </c>
+      <c r="H227" s="142" t="n">
+        <v>0.7276108484891833</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="B228" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C228" s="140" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D228" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E228" s="141" t="n">
+        <v>1394.7663</v>
+      </c>
+      <c r="F228" s="141" t="n">
+        <v>1384.2</v>
+      </c>
+      <c r="G228" s="141" t="n">
+        <v>1157.012633</v>
+      </c>
+      <c r="H228" s="142" t="n">
+        <v>0.2146980500034884</v>
+      </c>
+    </row>
+    <row r="229" ht="24" customHeight="1">
+      <c r="B229" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C229" s="140" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D229" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E229" s="141" t="n">
+        <v>407.590359</v>
+      </c>
+      <c r="F229" s="141" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="G229" s="141" t="n">
+        <v>619.8672</v>
+      </c>
+      <c r="H229" s="142" t="n">
+        <v>0.3143789884626443</v>
+      </c>
+    </row>
+    <row r="230" ht="24" customHeight="1">
+      <c r="B230" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C230" s="140" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D230" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E230" s="141" t="n">
+        <v>970.339754</v>
+      </c>
+      <c r="F230" s="141" t="n">
+        <v>959.5</v>
+      </c>
+      <c r="G230" s="141" t="n">
+        <v>889.1660750000001</v>
+      </c>
+      <c r="H230" s="142" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="B233" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Interest Rate Futures as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C233" s="87" t="n"/>
+      <c r="D233" s="87" t="n"/>
+      <c r="E233" s="87" t="n"/>
+      <c r="F233" s="87" t="n"/>
+      <c r="G233" s="87" t="n"/>
+      <c r="H233" s="87" t="n"/>
+      <c r="I233" s="87" t="n"/>
+    </row>
+    <row r="234">
+      <c r="B234" s="87" t="n"/>
+      <c r="C234" s="87" t="n"/>
+      <c r="D234" s="87" t="n"/>
+      <c r="E234" s="87" t="n"/>
+      <c r="F234" s="87" t="n"/>
+      <c r="G234" s="87" t="n"/>
+      <c r="H234" s="87" t="n"/>
+      <c r="I234" s="87" t="n"/>
+    </row>
+    <row r="235">
+      <c r="B235" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="C235" s="87" t="n"/>
+      <c r="D235" s="87" t="n"/>
+      <c r="E235" s="87" t="n"/>
+      <c r="F235" s="87" t="n"/>
+      <c r="G235" s="87" t="n"/>
+      <c r="H235" s="87" t="n"/>
+      <c r="I235" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="48" customHeight="1">
+      <c r="B236" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C236" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D236" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E236" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F236" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G236" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H236" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I236" s="139" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="B237" s="140" t="inlineStr">
+        <is>
+          <t>DSP Dynamic Asset Allocation Fund</t>
+        </is>
+      </c>
+      <c r="C237" s="179" t="n">
         <v>0</v>
       </c>
-      <c r="D193" s="61" t="n">
-[...262 lines deleted...]
-      <c r="H217" s="115" t="inlineStr">
+      <c r="D237" s="179" t="n">
+        <v>12640</v>
+      </c>
+      <c r="E237" s="179" t="n">
+        <v>11987</v>
+      </c>
+      <c r="F237" s="179" t="n">
+        <v>653</v>
+      </c>
+      <c r="G237" s="180" t="n">
+        <v>9729873684.26</v>
+      </c>
+      <c r="H237" s="180" t="n">
+        <v>9551449401.812</v>
+      </c>
+      <c r="I237" s="179" t="n">
+        <v>-178424282.448</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="B238" s="87" t="n"/>
+      <c r="C238" s="87" t="n"/>
+      <c r="D238" s="87" t="n"/>
+      <c r="E238" s="87" t="n"/>
+      <c r="F238" s="181" t="n"/>
+      <c r="G238" s="181" t="n"/>
+      <c r="H238" s="181" t="n"/>
+      <c r="I238" s="87" t="n"/>
+    </row>
+    <row r="239">
+      <c r="B239" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Put Options as on 30th Jun 2026 :Nil</t>
+        </is>
+      </c>
+      <c r="C239" s="87" t="n"/>
+      <c r="D239" s="181" t="n"/>
+      <c r="E239" s="182" t="n"/>
+      <c r="F239" s="181" t="n"/>
+      <c r="G239" s="181" t="n"/>
+      <c r="H239" s="181" t="n"/>
+      <c r="I239" s="181" t="n"/>
+    </row>
+    <row r="240">
+      <c r="B240" s="87" t="n"/>
+      <c r="C240" s="87" t="n"/>
+      <c r="D240" s="181" t="n"/>
+      <c r="E240" s="182" t="n"/>
+      <c r="F240" s="181" t="n"/>
+      <c r="G240" s="181" t="n"/>
+      <c r="H240" s="181" t="n"/>
+      <c r="I240" s="181" t="n"/>
+    </row>
+    <row r="241">
+      <c r="B241" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through writing of covered Call Options as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C241" s="87" t="n"/>
+      <c r="D241" s="87" t="n"/>
+      <c r="E241" s="182" t="n"/>
+      <c r="F241" s="87" t="n"/>
+      <c r="G241" s="87" t="n"/>
+      <c r="H241" s="87" t="n"/>
+      <c r="I241" s="146" t="n"/>
+    </row>
+    <row r="242">
+      <c r="B242" s="87" t="n"/>
+      <c r="C242" s="87" t="n"/>
+      <c r="D242" s="87" t="n"/>
+      <c r="E242" s="182" t="n"/>
+      <c r="F242" s="87" t="n"/>
+      <c r="G242" s="87" t="n"/>
+      <c r="H242" s="87" t="n"/>
+      <c r="I242" s="146" t="n"/>
+    </row>
+    <row r="243">
+      <c r="B243" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through options which have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C243" s="87" t="n"/>
+      <c r="D243" s="87" t="n"/>
+      <c r="E243" s="87" t="n"/>
+      <c r="F243" s="87" t="n"/>
+      <c r="G243" s="138" t="n"/>
+      <c r="H243" s="87" t="n"/>
+      <c r="I243" s="146" t="n"/>
+    </row>
+    <row r="244">
+      <c r="B244" s="87" t="n"/>
+      <c r="C244" s="87" t="n"/>
+      <c r="D244" s="87" t="n"/>
+      <c r="E244" s="87" t="n"/>
+      <c r="F244" s="87" t="n"/>
+      <c r="G244" s="138" t="n"/>
+      <c r="H244" s="87" t="n"/>
+      <c r="I244" s="146" t="n"/>
+    </row>
+    <row r="245">
+      <c r="B245" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, non-hedging transactions through options have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C245" s="87" t="n"/>
+      <c r="D245" s="150" t="n"/>
+      <c r="E245" s="87" t="n"/>
+      <c r="F245" s="87" t="n"/>
+      <c r="G245" s="138" t="inlineStr">
         <is>
           <t>Amount in Rupees</t>
         </is>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="C218" s="116" t="inlineStr">
+      <c r="H245" s="87" t="n"/>
+      <c r="I245" s="87" t="n"/>
+    </row>
+    <row r="246" ht="60" customHeight="1">
+      <c r="B246" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C246" s="139" t="inlineStr">
         <is>
           <t>Underlying</t>
         </is>
       </c>
-      <c r="D218" s="116" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B219" s="117" t="inlineStr">
+      <c r="D246" s="139" t="inlineStr">
+        <is>
+          <t>Call/Put</t>
+        </is>
+      </c>
+      <c r="E246" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts entered into</t>
+        </is>
+      </c>
+      <c r="F246" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts entered into</t>
+        </is>
+      </c>
+      <c r="G246" s="139" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts (treat premium paid as loss)</t>
+        </is>
+      </c>
+      <c r="H246" s="87" t="n"/>
+      <c r="I246" s="87" t="n"/>
+    </row>
+    <row r="247">
+      <c r="B247" s="124" t="inlineStr">
         <is>
           <t>DSP Dynamic Asset Allocation Fund</t>
         </is>
       </c>
-      <c r="C219" s="117" t="inlineStr">
-[...545 lines deleted...]
-      <c r="B241" s="114" t="inlineStr">
+      <c r="C247" s="124" t="inlineStr">
+        <is>
+          <t>NIFTY</t>
+        </is>
+      </c>
+      <c r="D247" s="124" t="inlineStr">
+        <is>
+          <t>CALL</t>
+        </is>
+      </c>
+      <c r="E247" s="151" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F247" s="151" t="n">
+        <v>18744379.88</v>
+      </c>
+      <c r="G247" s="151" t="n">
+        <v>17253639</v>
+      </c>
+      <c r="H247" s="87" t="n"/>
+      <c r="I247" s="87" t="n"/>
+    </row>
+    <row r="248">
+      <c r="B248" s="153" t="n"/>
+      <c r="C248" s="183" t="n"/>
+      <c r="D248" s="184" t="n"/>
+      <c r="E248" s="181" t="n"/>
+      <c r="F248" s="183" t="n"/>
+      <c r="G248" s="183" t="n"/>
+      <c r="H248" s="87" t="n"/>
+      <c r="I248" s="87" t="n"/>
+    </row>
+    <row r="249">
+      <c r="B249" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C249" s="87" t="n"/>
+      <c r="D249" s="88" t="n"/>
+      <c r="E249" s="181" t="n"/>
+      <c r="F249" s="181" t="n"/>
+      <c r="G249" s="181" t="n"/>
+      <c r="H249" s="87" t="n"/>
+      <c r="I249" s="87" t="n"/>
+    </row>
+    <row r="250">
+      <c r="B250" s="87" t="n"/>
+      <c r="C250" s="87" t="n"/>
+      <c r="D250" s="88" t="n"/>
+      <c r="E250" s="181" t="n"/>
+      <c r="F250" s="181" t="n"/>
+      <c r="G250" s="181" t="n"/>
+      <c r="H250" s="87" t="n"/>
+      <c r="I250" s="87" t="n"/>
+    </row>
+    <row r="251">
+      <c r="B251" s="87" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
+      <c r="C251" s="87" t="n"/>
+      <c r="D251" s="87" t="n"/>
+      <c r="E251" s="87" t="n"/>
+      <c r="F251" s="87" t="n"/>
+      <c r="G251" s="87" t="n"/>
+      <c r="H251" s="87" t="n"/>
+      <c r="I251" s="87" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="C179:D179"/>
-    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="C177:D177"/>
+    <mergeCell ref="B177:B178"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B179:B180"/>
   </mergeCells>
-  <conditionalFormatting sqref="E181:E186">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>