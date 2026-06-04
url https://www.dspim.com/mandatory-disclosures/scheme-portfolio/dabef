--- v4 (2026-02-13)
+++ v5 (2026-06-04)
@@ -1,748 +1,2754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Accounts\REPORTS\Monthend portfolio\2026-2027\April 2026\30042026\Final\Final\Monthly\For Investors\Change\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE1A736A-8465-494B-BD4A-524AEBD63C86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="950" firstSheet="26" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ARBITRAGE" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="ARBITRAGE" sheetId="4" r:id="rId1"/>
+    <sheet name="Notes to Monthly Portfolio" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ARBITRAGE!$A$7:$L$322</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Notes to Monthly Portfolio'!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1649" uniqueCount="668">
+  <si>
+    <t>DSP Arbitrage Fund</t>
+  </si>
+  <si>
+    <t>Portfolio as on April 30, 2026</t>
+  </si>
+  <si>
+    <t>Sr. No.</t>
+  </si>
+  <si>
+    <t>Name of Instrument</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Rating/Industry</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Market value (Rs. In lakhs)</t>
+  </si>
+  <si>
+    <t>% to Net Assets</t>
+  </si>
+  <si>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t>Put/Call Option</t>
+  </si>
+  <si>
+    <t>YTM (%)</t>
+  </si>
+  <si>
+    <t>Listed / awaiting listing on the stock exchanges</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Sector/Rating</t>
+  </si>
+  <si>
+    <t>Percent</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited</t>
+  </si>
+  <si>
+    <t>INE002A01018</t>
+  </si>
+  <si>
+    <t>Petroleum Products</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Mutual Funds</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>ITC Limited</t>
+  </si>
+  <si>
+    <t>INE154A01025</t>
+  </si>
+  <si>
+    <t>Diversified FMCG</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>JSW Steel Limited</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Bharat Heavy Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE257A01026</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A01022</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>GMR Airports Limited</t>
+  </si>
+  <si>
+    <t>INE776C01039</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE115A01026</t>
+  </si>
+  <si>
+    <t>Sovereign</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited</t>
+  </si>
+  <si>
+    <t>INE114A01011</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Bank of Baroda</t>
+  </si>
+  <si>
+    <t>INE028A01039</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE758E01017</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited</t>
+  </si>
+  <si>
+    <t>INE545U01014</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Marico Limited</t>
+  </si>
+  <si>
+    <t>INE196A01026</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Titan Company Limited</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Eternal Limited</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Adani Energy Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE931S01010</t>
+  </si>
+  <si>
+    <t>ICRA AA+</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Limited</t>
+  </si>
+  <si>
+    <t>INE148I01020</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>IND A1+</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Minerals &amp; Mining</t>
+  </si>
+  <si>
+    <t>Container Corporation of India Limited</t>
+  </si>
+  <si>
+    <t>INE111A01025</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited</t>
+  </si>
+  <si>
+    <t>INE406A01037</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Divi's Laboratories Limited</t>
+  </si>
+  <si>
+    <t>INE361B01024</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited</t>
+  </si>
+  <si>
+    <t>INE742F01042</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Metals &amp; Minerals Trading</t>
+  </si>
+  <si>
+    <t>DLF Limited</t>
+  </si>
+  <si>
+    <t>INE271C01023</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited</t>
+  </si>
+  <si>
+    <t>INE528G01035</t>
+  </si>
+  <si>
+    <t>Financial Technology (Fintech)</t>
+  </si>
+  <si>
+    <t>NMDC Limited</t>
+  </si>
+  <si>
+    <t>INE584A01023</t>
+  </si>
+  <si>
+    <t>Fertilizers &amp; Agrochemicals</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited</t>
+  </si>
+  <si>
+    <t>INE484J01027</t>
+  </si>
+  <si>
+    <t>Personal Products</t>
+  </si>
+  <si>
+    <t>Grasim Industries Limited</t>
+  </si>
+  <si>
+    <t>INE047A01021</t>
+  </si>
+  <si>
+    <t>Food Products</t>
+  </si>
+  <si>
+    <t>Crompton Greaves Consumer Electricals Limited</t>
+  </si>
+  <si>
+    <t>INE299U01018</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited</t>
+  </si>
+  <si>
+    <t>INE092T01019</t>
+  </si>
+  <si>
+    <t>Leisure Services</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited</t>
+  </si>
+  <si>
+    <t>INE522D01027</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>Hindustan Unilever Limited</t>
+  </si>
+  <si>
+    <t>INE030A01027</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Limited</t>
+  </si>
+  <si>
+    <t>INE572E01012</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited</t>
+  </si>
+  <si>
+    <t>INE674K01013</t>
+  </si>
+  <si>
+    <t>Stock Futures</t>
+  </si>
+  <si>
+    <t>Coforge Limited</t>
+  </si>
+  <si>
+    <t>INE591G01025</t>
+  </si>
+  <si>
+    <t>Cash &amp; Equivalent</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited</t>
+  </si>
+  <si>
+    <t>INE702C01027</t>
+  </si>
+  <si>
+    <t>Asian Paints Limited</t>
+  </si>
+  <si>
+    <t>INE021A01026</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals Limited</t>
+  </si>
+  <si>
+    <t>INE935A01035</t>
+  </si>
+  <si>
+    <t>Adani Enterprises Limited</t>
+  </si>
+  <si>
+    <t>INE423A01024</t>
+  </si>
+  <si>
+    <t>Exide Industries Limited</t>
+  </si>
+  <si>
+    <t>INE302A01020</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited</t>
+  </si>
+  <si>
+    <t>INE158A01026</t>
+  </si>
+  <si>
+    <t>Varun Beverages Limited</t>
+  </si>
+  <si>
+    <t>INE200M01039</t>
+  </si>
+  <si>
+    <t>Biocon Limited</t>
+  </si>
+  <si>
+    <t>INE376G01013</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
+  </si>
+  <si>
+    <t>Hindustan Zinc Limited</t>
+  </si>
+  <si>
+    <t>INE267A01025</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited</t>
+  </si>
+  <si>
+    <t>INE079A01024</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Limited</t>
+  </si>
+  <si>
+    <t>INE303R01014</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Limited</t>
+  </si>
+  <si>
+    <t>INE949L01017</t>
+  </si>
+  <si>
+    <t>REC Limited</t>
+  </si>
+  <si>
+    <t>INE020B01018</t>
+  </si>
+  <si>
+    <t>UPL Limited</t>
+  </si>
+  <si>
+    <t>INE628A01036</t>
+  </si>
+  <si>
+    <t>Laurus Labs Limited</t>
+  </si>
+  <si>
+    <t>INE947Q01028</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>TATA CONSUMER PRODUCTS LIMITED</t>
+  </si>
+  <si>
+    <t>INE192A01025</t>
+  </si>
+  <si>
+    <t>Patanjali Foods Limited</t>
+  </si>
+  <si>
+    <t>INE619A01035</t>
+  </si>
+  <si>
+    <t>RBL Bank Limited</t>
+  </si>
+  <si>
+    <t>INE976G01028</t>
+  </si>
+  <si>
+    <t>Adani Green Energy Limited</t>
+  </si>
+  <si>
+    <t>INE364U01010</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE726G01019</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE795G01014</t>
+  </si>
+  <si>
+    <t>Delhivery Limited</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Canara Bank</t>
+  </si>
+  <si>
+    <t>INE476A01022</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Godrej Consumer Products Limited</t>
+  </si>
+  <si>
+    <t>INE102D01028</t>
+  </si>
+  <si>
+    <t>PB Fintech Limited</t>
+  </si>
+  <si>
+    <t>INE417T01026</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Limited</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited</t>
+  </si>
+  <si>
+    <t>INE038A01020</t>
+  </si>
+  <si>
+    <t>JSW Energy Limited</t>
+  </si>
+  <si>
+    <t>INE121E01018</t>
+  </si>
+  <si>
+    <t>Cipla Limited</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Nestle India Limited</t>
+  </si>
+  <si>
+    <t>INE239A01024</t>
+  </si>
+  <si>
+    <t>Bank of India</t>
+  </si>
+  <si>
+    <t>INE084A01016</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited</t>
+  </si>
+  <si>
+    <t>INE437A01024</t>
+  </si>
+  <si>
+    <t>The Indian Hotels Company Limited</t>
+  </si>
+  <si>
+    <t>INE053A01029</t>
+  </si>
+  <si>
+    <t>The Federal Bank Limited</t>
+  </si>
+  <si>
+    <t>INE171A01029</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited</t>
+  </si>
+  <si>
+    <t>INE180A01020</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited</t>
+  </si>
+  <si>
+    <t>INE067A01029</t>
+  </si>
+  <si>
+    <t>Inox Wind Limited</t>
+  </si>
+  <si>
+    <t>INE066P01011</t>
+  </si>
+  <si>
+    <t>NTPC Limited</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Britannia Industries Limited</t>
+  </si>
+  <si>
+    <t>INE216A01030</t>
+  </si>
+  <si>
+    <t>Waaree Energies Limited</t>
+  </si>
+  <si>
+    <t>INE377N01017</t>
+  </si>
+  <si>
+    <t>Max Healthcare Institute Limited</t>
+  </si>
+  <si>
+    <t>INE027H01010</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Lodha Developers Limited</t>
+  </si>
+  <si>
+    <t>INE670K01029</t>
+  </si>
+  <si>
+    <t>Fortis Healthcare Limited</t>
+  </si>
+  <si>
+    <t>INE061F01013</t>
+  </si>
+  <si>
+    <t>MphasiS Limited</t>
+  </si>
+  <si>
+    <t>INE356A01018</t>
+  </si>
+  <si>
+    <t>One 97 Communications Limited</t>
+  </si>
+  <si>
+    <t>INE982J01020</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE094A01015</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Limited</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>Indian Oil Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE242A01010</t>
+  </si>
+  <si>
+    <t>NBCC (India) Limited</t>
+  </si>
+  <si>
+    <t>INE095N01031</t>
+  </si>
+  <si>
+    <t>Dabur India Limited</t>
+  </si>
+  <si>
+    <t>INE016A01026</t>
+  </si>
+  <si>
+    <t>United Spirits Limited</t>
+  </si>
+  <si>
+    <t>INE854D01024</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Limited</t>
+  </si>
+  <si>
+    <t>INE040H01021</t>
+  </si>
+  <si>
+    <t>Bajaj Finserv Limited</t>
+  </si>
+  <si>
+    <t>INE918I01026</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited</t>
+  </si>
+  <si>
+    <t>INE029A01011</t>
+  </si>
+  <si>
+    <t>Mazagon Dock Shipbuilders Limited</t>
+  </si>
+  <si>
+    <t>INE249Z01020</t>
+  </si>
+  <si>
+    <t>Prestige Estates Projects Limited</t>
+  </si>
+  <si>
+    <t>INE811K01011</t>
+  </si>
+  <si>
+    <t>Supreme Industries Limited</t>
+  </si>
+  <si>
+    <t>INE195A01028</t>
+  </si>
+  <si>
+    <t>Adani Power Limited</t>
+  </si>
+  <si>
+    <t>INE814H01029</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Limited</t>
+  </si>
+  <si>
+    <t>INE155A01022</t>
+  </si>
+  <si>
+    <t>Indian Energy Exchange Limited</t>
+  </si>
+  <si>
+    <t>INE022Q01020</t>
+  </si>
+  <si>
+    <t>Union Bank of India</t>
+  </si>
+  <si>
+    <t>INE692A01016</t>
+  </si>
+  <si>
+    <t>Trent Limited</t>
+  </si>
+  <si>
+    <t>INE849A01020</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Limited</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Solar Industries India Limited</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Interglobe Aviation Limited</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Cummins India Limited</t>
+  </si>
+  <si>
+    <t>INE298A01020</t>
+  </si>
+  <si>
+    <t>UNO Minda Limited</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Bajaj Holdings &amp; Investment Limited</t>
+  </si>
+  <si>
+    <t>INE118A01012</t>
+  </si>
+  <si>
+    <t>Page Industries Limited</t>
+  </si>
+  <si>
+    <t>INE761H01022</t>
+  </si>
+  <si>
+    <t>Textiles &amp; Apparels</t>
+  </si>
+  <si>
+    <t>HDFC Asset Management Company Limited</t>
+  </si>
+  <si>
+    <t>INE127D01025</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited</t>
+  </si>
+  <si>
+    <t>INE318A01026</t>
+  </si>
+  <si>
+    <t>360 ONE WAM LIMITED</t>
+  </si>
+  <si>
+    <t>INE466L01038</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited</t>
+  </si>
+  <si>
+    <t>INE663F01032</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited Jun26</t>
+  </si>
+  <si>
+    <t>Inox Wind Limited Jun26</t>
+  </si>
+  <si>
+    <t>Info Edge (India) Limited May26</t>
+  </si>
+  <si>
+    <t>Delhivery Limited Jun26</t>
+  </si>
+  <si>
+    <t>360 ONE WAM LIMITED May26</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>Pidilite Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Nestle India Limited Jun26</t>
+  </si>
+  <si>
+    <t>HDFC Asset Management Company Limited May26</t>
+  </si>
+  <si>
+    <t>Page Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited Jun26</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited Jun26</t>
+  </si>
+  <si>
+    <t>REC Limited Jun26</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bajaj Holdings &amp; Investment Limited May26</t>
+  </si>
+  <si>
+    <t>UNO Minda Limited May26</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited Jun26</t>
+  </si>
+  <si>
+    <t>NTPC Limited Jun26</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited Jun26</t>
+  </si>
+  <si>
+    <t>Cummins India Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited Jul26</t>
+  </si>
+  <si>
+    <t>Indian Oil Corporation Limited Jun26</t>
+  </si>
+  <si>
+    <t>Grasim Industries Limited Jun26</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited Jun26</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited Jun26</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Limited May26</t>
+  </si>
+  <si>
+    <t>Solar Industries India Limited May26</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Limited Jun26</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Limited May26</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Limited Jun26</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>Punjab National Bank Jun26</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited Jun26</t>
+  </si>
+  <si>
+    <t>Trent Limited May26</t>
+  </si>
+  <si>
+    <t>Union Bank of India May26</t>
+  </si>
+  <si>
+    <t>Indian Energy Exchange Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Motors Passenger Vehicles Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Power Limited May26</t>
+  </si>
+  <si>
+    <t>Supreme Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited Jun26</t>
+  </si>
+  <si>
+    <t>Suzlon Energy Limited May26</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>Prestige Estates Projects Limited May26</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>Mazagon Dock Shipbuilders Limited May26</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited Jul26</t>
+  </si>
+  <si>
+    <t>Bharat Petroleum Corporation Limited Jun26</t>
+  </si>
+  <si>
+    <t>Titan Company Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bajaj Finserv Limited May26</t>
+  </si>
+  <si>
+    <t>United Spirits Limited May26</t>
+  </si>
+  <si>
+    <t>Indian Oil Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>Indus Towers Limited May26</t>
+  </si>
+  <si>
+    <t>Dabur India Limited May26</t>
+  </si>
+  <si>
+    <t>ETERNAL LIMITED Jun26</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited Jun26</t>
+  </si>
+  <si>
+    <t>NBCC (India) Limited May26</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Limited May26</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Limited Jun26</t>
+  </si>
+  <si>
+    <t>Hindustan Petroleum Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>One 97 Communications Limited May26</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Limited May26</t>
+  </si>
+  <si>
+    <t>MphasiS Limited May26</t>
+  </si>
+  <si>
+    <t>ITC Limited Jun26</t>
+  </si>
+  <si>
+    <t>Fortis Healthcare Limited May26</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited Jun26</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>Lodha Developers Limited May26</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited Jun26</t>
+  </si>
+  <si>
+    <t>GAIL (India) Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited Jul26</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited May26</t>
+  </si>
+  <si>
+    <t>NTPC Limited May26</t>
+  </si>
+  <si>
+    <t>Max Healthcare Institute Limited May26</t>
+  </si>
+  <si>
+    <t>Waaree Energies Limited May26</t>
+  </si>
+  <si>
+    <t>Britannia Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Inox Wind Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Life Insurance Company Limited Jun26</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited May26</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited May26</t>
+  </si>
+  <si>
+    <t>SBI Life Insurance Company Limited May26</t>
+  </si>
+  <si>
+    <t>Max Financial Services Limited May26</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited May26</t>
+  </si>
+  <si>
+    <t>The Indian Hotels Company Limited May26</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Limited May26</t>
+  </si>
+  <si>
+    <t>Bank of Baroda Jun26</t>
+  </si>
+  <si>
+    <t>Nestle India Limited May26</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Limited May26</t>
+  </si>
+  <si>
+    <t>Bank of India May26</t>
+  </si>
+  <si>
+    <t>Cipla Limited May26</t>
+  </si>
+  <si>
+    <t>JSW Energy Limited May26</t>
+  </si>
+  <si>
+    <t>Hindalco Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited Jun26</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Limited May26</t>
+  </si>
+  <si>
+    <t>UltraTech Cement Limited May26</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Limited May26</t>
+  </si>
+  <si>
+    <t>Eicher Motors Limited May26</t>
+  </si>
+  <si>
+    <t>Godrej Consumer Products Limited May26</t>
+  </si>
+  <si>
+    <t>PB Fintech Limited May26</t>
+  </si>
+  <si>
+    <t>Canara Bank May26</t>
+  </si>
+  <si>
+    <t>Delhivery Limited May26</t>
+  </si>
+  <si>
+    <t>ICICI Prudential Life Insurance Company Limited May26</t>
+  </si>
+  <si>
+    <t>State Bank of India May26</t>
+  </si>
+  <si>
+    <t>Adani Green Energy Limited May26</t>
+  </si>
+  <si>
+    <t>RBL Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Patanjali Foods Limited May26</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>TATA CONSUMER PRODUCTS LIMITED Jun26</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Limited May26</t>
+  </si>
+  <si>
+    <t>Laurus Labs Limited May26</t>
+  </si>
+  <si>
+    <t>Kalyan Jewellers India Limited May26</t>
+  </si>
+  <si>
+    <t>REC Limited May26</t>
+  </si>
+  <si>
+    <t>UPL Limited May26</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Ambuja Cements Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited Jun26</t>
+  </si>
+  <si>
+    <t>Hindustan Zinc Limited May26</t>
+  </si>
+  <si>
+    <t>Biocon Limited May26</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited May26</t>
+  </si>
+  <si>
+    <t>Varun Beverages Limited May26</t>
+  </si>
+  <si>
+    <t>Hero MotoCorp Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Ports and Special Economic Zone Limited May26</t>
+  </si>
+  <si>
+    <t>Exide Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Enterprises Limited May26</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals Limited May26</t>
+  </si>
+  <si>
+    <t>Asian Paints Limited May26</t>
+  </si>
+  <si>
+    <t>APL Apollo Tubes Limited May26</t>
+  </si>
+  <si>
+    <t>Coforge Limited May26</t>
+  </si>
+  <si>
+    <t>PNB Housing Finance Limited May26</t>
+  </si>
+  <si>
+    <t>Aditya Birla Capital Limited May26</t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Hindustan Unilever Limited May26</t>
+  </si>
+  <si>
+    <t>Manappuram Finance Limited May26</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited May26</t>
+  </si>
+  <si>
+    <t>Crompton Greaves Consumer Electricals Limited May26</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited Jun26</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Grasim Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Godrej Properties Limited May26</t>
+  </si>
+  <si>
+    <t>Yes Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Limited Jun26</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Limited May26</t>
+  </si>
+  <si>
+    <t>NMDC Limited May26</t>
+  </si>
+  <si>
+    <t>DLF Limited May26</t>
+  </si>
+  <si>
+    <t>Divi's Laboratories Limited May26</t>
+  </si>
+  <si>
+    <t>Shriram Finance Limited May26</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Limited May26</t>
+  </si>
+  <si>
+    <t>Container Corporation of India Limited May26</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited Jun26</t>
+  </si>
+  <si>
+    <t>Sammaan Capital Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Steel Limited May26</t>
+  </si>
+  <si>
+    <t>State Bank of India Jun26</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>ETERNAL LIMITED May26</t>
+  </si>
+  <si>
+    <t>Hindustan Aeronautics Limited May26</t>
+  </si>
+  <si>
+    <t>Titan Company Limited May26</t>
+  </si>
+  <si>
+    <t>Adani Energy Solutions Limited May26</t>
+  </si>
+  <si>
+    <t>Bank of Baroda May26</t>
+  </si>
+  <si>
+    <t>Marico Limited May26</t>
+  </si>
+  <si>
+    <t>Bandhan Bank Limited May26</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited Jun26</t>
+  </si>
+  <si>
+    <t>Steel Authority of India Limited May26</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited May26</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited May26</t>
+  </si>
+  <si>
+    <t>GMR AIRPORTS LIMITED May26</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange of India Limited May26</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Limited May26</t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited May26</t>
+  </si>
+  <si>
+    <t>Punjab National Bank May26</t>
+  </si>
+  <si>
+    <t>Bharat Heavy Electricals Limited May26</t>
+  </si>
+  <si>
+    <t>JSW Steel Limited May26</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Limited May26</t>
+  </si>
+  <si>
+    <t>ITC Limited May26</t>
+  </si>
+  <si>
+    <t>Reliance Industries Limited May26</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Limited May26</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Limited May26</t>
+  </si>
+  <si>
+    <t>ICICI Bank Limited May26</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited May26</t>
+  </si>
+  <si>
+    <t>DEBT INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>BOND &amp; NCD's</t>
+  </si>
+  <si>
+    <t>Bajaj Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE377Y07557</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment and Finance Company Limited**</t>
+  </si>
+  <si>
+    <t>INE121A07SN8</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development</t>
+  </si>
+  <si>
+    <t>INE261F08DX0</t>
+  </si>
+  <si>
+    <t>INE115A07PN6</t>
+  </si>
+  <si>
+    <t>National Bank for Agriculture and Rural Development**</t>
+  </si>
+  <si>
+    <t>INE261F08EF5</t>
+  </si>
+  <si>
+    <t>Bharti Telecom Limited**</t>
+  </si>
+  <si>
+    <t>INE403D08272</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Limited**</t>
+  </si>
+  <si>
+    <t>INE115A07RA9</t>
+  </si>
+  <si>
+    <t>MONEY MARKET INSTRUMENTS</t>
+  </si>
+  <si>
+    <t>Certificate of Deposit</t>
+  </si>
+  <si>
+    <t>Canara Bank**</t>
+  </si>
+  <si>
+    <t>INE476A16G02</t>
+  </si>
+  <si>
+    <t>INE040A16HF0</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India**</t>
+  </si>
+  <si>
+    <t>INE556F16BO9</t>
+  </si>
+  <si>
+    <t>INE040A16HW5</t>
+  </si>
+  <si>
+    <t>Bank of Baroda**</t>
+  </si>
+  <si>
+    <t>INE028A16KO1</t>
+  </si>
+  <si>
+    <t>HDFC Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
+    <t>Indian Bank**</t>
+  </si>
+  <si>
+    <t>INE562A16QE7</t>
+  </si>
+  <si>
+    <t>INE562A16QG2</t>
+  </si>
+  <si>
+    <t>INE237AD6125</t>
+  </si>
+  <si>
+    <t>INE556F16CC2</t>
+  </si>
+  <si>
+    <t>INE562A16QI8</t>
+  </si>
+  <si>
+    <t>Axis Bank Limited**</t>
+  </si>
+  <si>
+    <t>INE238AD6CA3</t>
+  </si>
+  <si>
+    <t>Union Bank of India**</t>
+  </si>
+  <si>
+    <t>INE692A16KU1</t>
+  </si>
+  <si>
+    <t>INE261F16AG4</t>
+  </si>
+  <si>
+    <t>INE261F16AH2</t>
+  </si>
+  <si>
+    <t>INE556F16BW2</t>
+  </si>
+  <si>
+    <t>INE476A16G44</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bank of India</t>
+  </si>
+  <si>
+    <t>INE556F16BY8</t>
+  </si>
+  <si>
+    <t>INE261F16AK6</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>INE261F16AP5</t>
+  </si>
+  <si>
+    <t>Commercial Papers</t>
+  </si>
+  <si>
+    <t>INE403D14585</t>
+  </si>
+  <si>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>364 DAYS T-BILL 2027</t>
+  </si>
+  <si>
+    <t>IN002025Z484</t>
+  </si>
+  <si>
+    <t>TREPS / Reverse Repo Investments</t>
+  </si>
+  <si>
+    <t>INF740K01NU2</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Net Receivables/Payables</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>** Non Traded in accordance with SEBI Regulations.</t>
+  </si>
+  <si>
+    <t>* Less than 0.01%</t>
+  </si>
+  <si>
+    <t>As on  April 30, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Arbitrage Fund is 55198.64 Lakhs</t>
+  </si>
+  <si>
+    <t>Market value includes accrued interest</t>
+  </si>
+  <si>
+    <t>Net Assets does not include unit activity for the last day of the month</t>
+  </si>
+  <si>
+    <t>Scheme Riskometer</t>
+  </si>
+  <si>
+    <t>Benchmark Riskometer: Nifty 50 Arbitrage Index</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>YDT5Regular</t>
+  </si>
+  <si>
+    <t>YDT5Direct</t>
+  </si>
+  <si>
+    <t>YDT5</t>
+  </si>
+  <si>
+    <t>Sr No.</t>
+  </si>
+  <si>
+    <t>Particular</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Direct</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio ^^</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Purchase</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - For Sale</t>
+  </si>
+  <si>
+    <t>Average Maturity (in years)@@</t>
+  </si>
+  <si>
+    <t>Modified Duration (in years)@@</t>
+  </si>
+  <si>
+    <t>Portfolio YTM (Annualised)@@</t>
+  </si>
+  <si>
+    <t>Total outstanding exposure to derivatives at the end of  April 30, 2026</t>
+  </si>
+  <si>
+    <t>- Value (In Rs. Lakh)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- in percentage term (%)</t>
+  </si>
+  <si>
+    <t>Total of securities below investment grade and default provided for the Half Year of April 30, 2026 (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+  </si>
+  <si>
+    <t>Total investment in illiquid shares/securities</t>
+  </si>
+  <si>
+    <t>- in percentage terms (%)</t>
+  </si>
+  <si>
+    <t>Net Asset Vaue (NAV) (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>- As on March 31, 2026</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Growth</t>
+  </si>
+  <si>
+    <t>15.585</t>
+  </si>
+  <si>
+    <t>16.395</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.784</t>
+  </si>
+  <si>
+    <t>12.376</t>
+  </si>
+  <si>
+    <t>QD</t>
+  </si>
+  <si>
+    <t>Quarterly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Daily Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Weekly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Monthly Payout/Reinvestment of Income Distribution cum Capital Withdrawal option (IDCW)</t>
+  </si>
+  <si>
+    <t>11.822</t>
+  </si>
+  <si>
+    <t>13.163</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>UD3</t>
+  </si>
+  <si>
+    <t>UR</t>
+  </si>
+  <si>
+    <t>UR3</t>
+  </si>
+  <si>
+    <t>- As on April 30, 2026</t>
+  </si>
+  <si>
+    <t>15.645</t>
+  </si>
+  <si>
+    <t>16.467</t>
+  </si>
+  <si>
+    <t>11.829</t>
+  </si>
+  <si>
+    <t>12.429</t>
+  </si>
+  <si>
+    <t>11.817</t>
+  </si>
+  <si>
+    <t>13.170</t>
+  </si>
+  <si>
+    <t>Aggregate distributions during the half year (Rs. per Unit)</t>
+  </si>
+  <si>
+    <t>Computed NAV</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>NAV as on Maturity date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Not Applicable.</t>
+  </si>
+  <si>
+    <t>^^</t>
+  </si>
+  <si>
+    <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+  </si>
+  <si>
+    <t>@@</t>
+  </si>
+  <si>
+    <t>Average Maturity, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+  </si>
+  <si>
+    <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+  </si>
+  <si>
+    <t>Hedging Positions through Futures as on 30th Apr 2026 :</t>
+  </si>
+  <si>
+    <t>Amount in Rupees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scheme </t>
+  </si>
+  <si>
+    <t>Underlying</t>
+  </si>
+  <si>
+    <t>Long / Short</t>
+  </si>
+  <si>
+    <t>Futures Price when purchased</t>
+  </si>
+  <si>
+    <t>Current price of the contract</t>
+  </si>
+  <si>
+    <t>Margin maintained in Rupees Lakhs</t>
+  </si>
+  <si>
+    <t>Total % of existing assets hedged through futures</t>
+  </si>
+  <si>
+    <t>Short</t>
+  </si>
+  <si>
+    <t>GMR AIRPORTS LIMITED</t>
+  </si>
+  <si>
+    <t>Tata Motors Passanger Vehicles Limited</t>
+  </si>
+  <si>
+    <t>The Federal Bank  Limited</t>
+  </si>
+  <si>
+    <t>ETERNAL LIMITED</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Limited</t>
+  </si>
+  <si>
+    <t>For the period 01st April, 2026 to 30th April 2026, hedging transactions through futures have been squared off/expired :</t>
+  </si>
+  <si>
+    <t>Scheme</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+  </si>
+  <si>
+    <t>Total Number of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were bought</t>
+  </si>
+  <si>
+    <t>Gross Notional Value of contracts where futures were sold</t>
+  </si>
+  <si>
+    <t>Net Profit/Loss value on all contracts combined</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+  </si>
+  <si>
+    <t>EQUITY &amp; EQUITY RELATED- ARBITRAGE</t>
+  </si>
+  <si>
+    <t>DSP Savings Fund - Direct Plan - Growth</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="170" formatCode="0.0000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="14"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
-      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="10"/>
     </font>
     <font>
-      <name val="Arial"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-    <font>
+      <sz val="9"/>
+      <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...21 lines deleted...]
-      <sz val="11"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDBDBDB"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...53 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...16 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0"/>
+  <cellStyleXfs count="11">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="83">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="15" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="39" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Comma 2" xfId="7" xr:uid="{3DE8EF9B-0B96-4B3D-89DA-82C54FF6C8CF}"/>
+    <cellStyle name="Comma 4 2" xfId="9" xr:uid="{EFB99F1E-2550-4652-8DD6-DCCDDEDE3273}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{37A83DCB-FACD-4BA5-8074-EECC915F4B8E}"/>
+    <cellStyle name="Normal 2 2" xfId="5" xr:uid="{3565886E-C266-46AE-A5F2-1F0DF5877D2E}"/>
+    <cellStyle name="Normal 3 2" xfId="8" xr:uid="{FB4F22DD-2172-4D65-A009-92F7E438C8DE}"/>
+    <cellStyle name="Normal 3 4 2 2 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+    <cellStyle name="Percent 2" xfId="6" xr:uid="{CCDC94F1-6418-4D45-B518-AE7A50F61009}"/>
+    <cellStyle name="Percent 2 3" xfId="10" xr:uid="{0FC22B5B-EBA6-4A9D-AB61-8197AB76FC87}"/>
   </cellStyles>
+  <dxfs count="4">
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...16 lines deleted...]
-        <cNvPicPr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7828CCF2-F894-4654-B6B5-3DF1AC87FCBD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="71920100"/>
+          <a:off x="457200" y="67633850"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...22 lines deleted...]
-        <cNvPicPr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>31749</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98E2B91-A8F4-49C4-9B26-0D89E98499FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
           <a:picLocks/>
-        </cNvPicPr>
-[...2 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </blipFill>
-      <spPr>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="457200" y="74333100"/>
-          <a:ext cx="2374900" cy="1574800"/>
+          <a:off x="457200" y="70046850"/>
+          <a:ext cx="2374900" cy="1574799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <avLst/>
+          <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...6 lines deleted...]
-</wsDr>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -760,65 +2766,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -839,11784 +2845,14227 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:L430"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81CE5A72-7625-47CD-A8A4-0DD0E5BC9098}">
+  <dimension ref="A1:L405"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col width="6.54296875" bestFit="1" customWidth="1" style="1" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="1" min="13" max="16384"/>
+    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="56" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="30" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="19" customHeight="1" s="45">
-[...81 lines deleted...]
-      <c r="A8" s="1" t="n">
+    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
+      <c r="A1" s="15"/>
+      <c r="B1" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="A9" s="1" t="n">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="G4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="H4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="I4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A19" s="1" t="n">
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B6" s="3" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A20" s="1" t="n">
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A22" s="1" t="n">
+      <c r="D8" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="E8" s="11">
+        <v>4431350</v>
+      </c>
+      <c r="F8" s="5">
+        <v>34196.730000000003</v>
+      </c>
+      <c r="G8" s="6">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A24" s="1" t="n">
+      <c r="L8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A25" s="1" t="n">
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E9" s="11">
+        <v>-85800</v>
+      </c>
+      <c r="F9" s="5">
+        <v>-662.63</v>
+      </c>
+      <c r="G9" s="6">
+        <v>-1E-3</v>
+      </c>
+      <c r="H9" s="7">
+        <v>46231</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0.18640000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E10" s="11">
+        <v>-893750</v>
+      </c>
+      <c r="F10" s="5">
+        <v>-6868.02</v>
+      </c>
+      <c r="G10" s="6">
+        <v>-1.0500000000000001E-2</v>
+      </c>
+      <c r="H10" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0.1222</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>4</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E11" s="11">
+        <v>-3451800</v>
+      </c>
+      <c r="F11" s="5">
+        <v>-26789.42</v>
+      </c>
+      <c r="G11" s="6">
+        <v>-4.1099999999999998E-2</v>
+      </c>
+      <c r="H11" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0.10979999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A26" s="1" t="n">
+      <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A27" s="1" t="n">
+      <c r="D12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="11">
+        <v>1663900</v>
+      </c>
+      <c r="F12" s="5">
+        <v>21021.71</v>
+      </c>
+      <c r="G12" s="6">
+        <v>3.2300000000000002E-2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="6">
+        <v>6.3899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="11">
+        <v>-413700</v>
+      </c>
+      <c r="F13" s="5">
+        <v>-5289.15</v>
+      </c>
+      <c r="G13" s="6">
+        <v>-8.0999999999999996E-3</v>
+      </c>
+      <c r="H13" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="6">
+        <v>4.24E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E14" s="11">
+        <v>-1250200</v>
+      </c>
+      <c r="F14" s="5">
+        <v>-15886.29</v>
+      </c>
+      <c r="G14" s="6">
+        <v>-2.4400000000000002E-2</v>
+      </c>
+      <c r="H14" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3.5499999999999997E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>8</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A28" s="1" t="n">
+      <c r="C15" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A29" s="1" t="n">
+      <c r="D15" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A30" s="1" t="n">
+      <c r="E15" s="11">
+        <v>1313000</v>
+      </c>
+      <c r="F15" s="5">
+        <v>18786.400000000001</v>
+      </c>
+      <c r="G15" s="6">
+        <v>2.8899999999999999E-2</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="6">
+        <v>3.4000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E16" s="11">
+        <v>-16500</v>
+      </c>
+      <c r="F16" s="5">
+        <v>-239.56</v>
+      </c>
+      <c r="G16" s="6">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H16" s="7">
+        <v>46231</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" s="6">
+        <v>3.1099999999999999E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>10</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E17" s="11">
+        <v>-337500</v>
+      </c>
+      <c r="F17" s="5">
+        <v>-4873.5</v>
+      </c>
+      <c r="G17" s="6">
+        <v>-7.4999999999999997E-3</v>
+      </c>
+      <c r="H17" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.0700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E18" s="11">
+        <v>-959000</v>
+      </c>
+      <c r="F18" s="5">
+        <v>-13763.57</v>
+      </c>
+      <c r="G18" s="6">
+        <v>-2.1100000000000001E-2</v>
+      </c>
+      <c r="H18" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" s="6">
+        <v>2.6200000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="11">
+        <v>4086000</v>
+      </c>
+      <c r="F19" s="5">
+        <v>15661.64</v>
+      </c>
+      <c r="G19" s="6">
+        <v>2.41E-2</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L19" s="6">
+        <v>2.5499999999999998E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E20" s="11">
+        <v>-158000</v>
+      </c>
+      <c r="F20" s="5">
+        <v>-612.64</v>
+      </c>
+      <c r="G20" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H20" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2.0299999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>14</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E21" s="11">
+        <v>-3928000</v>
+      </c>
+      <c r="F21" s="5">
+        <v>-15158.15</v>
+      </c>
+      <c r="G21" s="6">
+        <v>-2.3300000000000001E-2</v>
+      </c>
+      <c r="H21" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.0199999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="11">
+        <v>747650</v>
+      </c>
+      <c r="F22" s="5">
+        <v>14106.66</v>
+      </c>
+      <c r="G22" s="6">
+        <v>2.1700000000000001E-2</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="L22" s="6">
+        <v>1.89E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>16</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E23" s="11">
+        <v>-7600</v>
+      </c>
+      <c r="F23" s="5">
+        <v>-145.02000000000001</v>
+      </c>
+      <c r="G23" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H23" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1.83E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E24" s="11">
+        <v>-740050</v>
+      </c>
+      <c r="F24" s="5">
+        <v>-14034.31</v>
+      </c>
+      <c r="G24" s="6">
+        <v>-2.1600000000000001E-2</v>
+      </c>
+      <c r="H24" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>18</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="11">
+        <v>4342400</v>
+      </c>
+      <c r="F25" s="5">
+        <v>13674.22</v>
+      </c>
+      <c r="G25" s="6">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L25" s="6">
+        <v>1.6899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E26" s="11">
+        <v>-172800</v>
+      </c>
+      <c r="F26" s="5">
+        <v>-549.41999999999996</v>
+      </c>
+      <c r="G26" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H26" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1.54E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>20</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E27" s="11">
+        <v>-4169600</v>
+      </c>
+      <c r="F27" s="5">
+        <v>-13165.51</v>
+      </c>
+      <c r="G27" s="6">
+        <v>-2.0199999999999999E-2</v>
+      </c>
+      <c r="H27" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="L27" s="6">
+        <v>1.44E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="11">
+        <v>127154025</v>
+      </c>
+      <c r="F28" s="5">
+        <v>12995.14</v>
+      </c>
+      <c r="G28" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L28" s="6">
+        <v>1.21E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E29" s="11">
+        <v>-4145550</v>
+      </c>
+      <c r="F29" s="5">
+        <v>-428.24</v>
+      </c>
+      <c r="G29" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H29" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="L29" s="6">
+        <v>1.01E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
         <v>23</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A31" s="1" t="n">
+      <c r="B30" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E30" s="11">
+        <v>-123008475</v>
+      </c>
+      <c r="F30" s="5">
+        <v>-12620.67</v>
+      </c>
+      <c r="G30" s="6">
+        <v>-1.9400000000000001E-2</v>
+      </c>
+      <c r="H30" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="L30" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
         <v>24</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A32" s="1" t="n">
+      <c r="B31" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="11">
+        <v>805275</v>
+      </c>
+      <c r="F31" s="5">
+        <v>10182.700000000001</v>
+      </c>
+      <c r="G31" s="6">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="L31" s="6">
+        <v>9.5999999999999992E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
         <v>25</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A33" s="1" t="n">
+      <c r="B32" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E32" s="11">
+        <v>-805275</v>
+      </c>
+      <c r="F32" s="5">
+        <v>-10229.41</v>
+      </c>
+      <c r="G32" s="6">
+        <v>-1.5699999999999999E-2</v>
+      </c>
+      <c r="H32" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="L32" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
         <v>26</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A34" s="1" t="n">
+      <c r="B33" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="11">
+        <v>691250</v>
+      </c>
+      <c r="F33" s="5">
+        <v>8767.1200000000008</v>
+      </c>
+      <c r="G33" s="6">
+        <v>1.35E-2</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="L33" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
         <v>27</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A35" s="1" t="n">
+      <c r="B34" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E34" s="11">
+        <v>-127500</v>
+      </c>
+      <c r="F34" s="5">
+        <v>-1636.72</v>
+      </c>
+      <c r="G34" s="6">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="H34" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L34" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
         <v>28</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A36" s="1" t="n">
+      <c r="B35" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E35" s="11">
+        <v>-563750</v>
+      </c>
+      <c r="F35" s="5">
+        <v>-7192.89</v>
+      </c>
+      <c r="G35" s="6">
+        <v>-1.0999999999999999E-2</v>
+      </c>
+      <c r="H35" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="L35" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
         <v>29</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A37" s="1" t="n">
+      <c r="B36" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="11">
+        <v>2386125</v>
+      </c>
+      <c r="F36" s="5">
+        <v>8408.94</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1.29E-2</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="L36" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
         <v>30</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A38" s="1" t="n">
+      <c r="B37" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E37" s="11">
+        <v>-2386125</v>
+      </c>
+      <c r="F37" s="5">
+        <v>-8459.2900000000009</v>
+      </c>
+      <c r="G37" s="6">
+        <v>-1.2999999999999999E-2</v>
+      </c>
+      <c r="H37" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="L37" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
         <v>31</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A39" s="1" t="n">
+      <c r="B38" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="11">
+        <v>7632000</v>
+      </c>
+      <c r="F38" s="5">
+        <v>8346.36</v>
+      </c>
+      <c r="G38" s="6">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="L38" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
         <v>32</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A40" s="1" t="n">
+      <c r="B39" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39" s="11">
+        <v>-112000</v>
+      </c>
+      <c r="F39" s="5">
+        <v>-123.77</v>
+      </c>
+      <c r="G39" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H39" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="L39" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
         <v>33</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A41" s="1" t="n">
+      <c r="B40" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="11">
+        <v>-7520000</v>
+      </c>
+      <c r="F40" s="5">
+        <v>-8251.7000000000007</v>
+      </c>
+      <c r="G40" s="6">
+        <v>-1.2699999999999999E-2</v>
+      </c>
+      <c r="H40" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="L40" s="6">
+        <v>4.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
         <v>34</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A42" s="1" t="n">
+      <c r="B41" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" s="11">
+        <v>1783500</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7928.55</v>
+      </c>
+      <c r="G41" s="6">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="L41" s="6">
+        <v>4.3E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>36</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" s="11">
+        <v>-1782050</v>
+      </c>
+      <c r="F42" s="5">
+        <v>-7966.65</v>
+      </c>
+      <c r="G42" s="6">
+        <v>-1.2200000000000001E-2</v>
+      </c>
+      <c r="H42" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="L42" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
         <v>35</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="A43" s="1" t="n">
+      <c r="B43" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" s="11">
+        <v>-1450</v>
+      </c>
+      <c r="F43" s="5">
+        <v>-6.5</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H43" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="L43" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" s="11">
+        <v>-4275</v>
+      </c>
+      <c r="F44" s="5">
+        <v>-18.66</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="L44" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>38</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" s="11">
+        <v>1801200</v>
+      </c>
+      <c r="F45" s="5">
+        <v>7768.58</v>
+      </c>
+      <c r="G45" s="6">
+        <v>1.1900000000000001E-2</v>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="L45" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" s="11">
+        <v>-1796925</v>
+      </c>
+      <c r="F46" s="5">
+        <v>-7797.76</v>
+      </c>
+      <c r="G46" s="6">
+        <v>-1.2E-2</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J46" s="5"/>
+      <c r="K46" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L46" s="6">
+        <v>2.8E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>40</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E47" s="11">
+        <v>258125</v>
+      </c>
+      <c r="F47" s="5">
+        <v>7670.18</v>
+      </c>
+      <c r="G47" s="6">
+        <v>1.18E-2</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="L47" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" s="11">
+        <v>-258125</v>
+      </c>
+      <c r="F48" s="5">
+        <v>-7694.71</v>
+      </c>
+      <c r="G48" s="6">
+        <v>-1.18E-2</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="L48" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>42</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" s="11">
+        <v>7763175</v>
+      </c>
+      <c r="F49" s="5">
+        <v>7486.03</v>
+      </c>
+      <c r="G49" s="6">
+        <v>1.15E-2</v>
+      </c>
+      <c r="J49" s="5"/>
+      <c r="K49" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="L49" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" s="11">
+        <v>-7763175</v>
+      </c>
+      <c r="F50" s="5">
+        <v>-7527.17</v>
+      </c>
+      <c r="G50" s="6">
+        <v>-1.1599999999999999E-2</v>
+      </c>
+      <c r="H50" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J50" s="5"/>
+      <c r="K50" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="L50" s="6">
+        <v>2E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>44</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="11">
+        <v>1311000</v>
+      </c>
+      <c r="F51" s="5">
+        <v>7272.12</v>
+      </c>
+      <c r="G51" s="6">
+        <v>1.12E-2</v>
+      </c>
+      <c r="J51" s="5"/>
+      <c r="K51" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="L51" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" s="11">
+        <v>-10000</v>
+      </c>
+      <c r="F52" s="5">
+        <v>-56.11</v>
+      </c>
+      <c r="G52" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H52" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="L52" s="6">
+        <v>1E-3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>46</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" s="11">
+        <v>-1301000</v>
+      </c>
+      <c r="F53" s="5">
+        <v>-7259.58</v>
+      </c>
+      <c r="G53" s="6">
+        <v>-1.11E-2</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J53" s="5"/>
+      <c r="K53" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="L53" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="11">
+        <v>3741200</v>
+      </c>
+      <c r="F54" s="5">
+        <v>6907</v>
+      </c>
+      <c r="G54" s="6">
+        <v>1.06E-2</v>
+      </c>
+      <c r="J54" s="5"/>
+      <c r="K54" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="L54" s="6">
+        <v>1E-4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>48</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="11">
+        <v>-3741200</v>
+      </c>
+      <c r="F55" s="5">
+        <v>-6952.27</v>
+      </c>
+      <c r="G55" s="6">
+        <v>-1.0699999999999999E-2</v>
+      </c>
+      <c r="H55" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J55" s="5"/>
+      <c r="K55" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="L55" s="6">
+        <v>-0.67559999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="11">
+        <v>638250</v>
+      </c>
+      <c r="F56" s="5">
+        <v>6819.38</v>
+      </c>
+      <c r="G56" s="6">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="J56" s="5"/>
+      <c r="K56" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="L56" s="6">
+        <v>1.4800000000000001E-2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>50</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E57" s="11">
+        <v>-145500</v>
+      </c>
+      <c r="F57" s="5">
+        <v>-1548.27</v>
+      </c>
+      <c r="G57" s="6">
+        <v>-2.3999999999999998E-3</v>
+      </c>
+      <c r="H57" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E58" s="11">
+        <v>-492750</v>
+      </c>
+      <c r="F58" s="5">
+        <v>-5249.27</v>
+      </c>
+      <c r="G58" s="6">
+        <v>-8.0999999999999996E-3</v>
+      </c>
+      <c r="H58" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>52</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" s="11">
+        <v>218200</v>
+      </c>
+      <c r="F59" s="5">
+        <v>6758.74</v>
+      </c>
+      <c r="G59" s="6">
+        <v>1.04E-2</v>
+      </c>
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E60" s="11">
+        <v>-101600</v>
+      </c>
+      <c r="F60" s="5">
+        <v>-3164.84</v>
+      </c>
+      <c r="G60" s="6">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="H60" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>54</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E61" s="11">
+        <v>-116600</v>
+      </c>
+      <c r="F61" s="5">
+        <v>-3655.88</v>
+      </c>
+      <c r="G61" s="6">
+        <v>-5.5999999999999999E-3</v>
+      </c>
+      <c r="H61" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="11">
+        <v>2550600</v>
+      </c>
+      <c r="F62" s="5">
+        <v>6719.81</v>
+      </c>
+      <c r="G62" s="6">
+        <v>1.03E-2</v>
+      </c>
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>56</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E63" s="11">
+        <v>-368550</v>
+      </c>
+      <c r="F63" s="5">
+        <v>-982.85</v>
+      </c>
+      <c r="G63" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H63" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E64" s="11">
+        <v>-2182050</v>
+      </c>
+      <c r="F64" s="5">
+        <v>-5784.61</v>
+      </c>
+      <c r="G64" s="6">
+        <v>-8.8999999999999999E-3</v>
+      </c>
+      <c r="H64" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>58</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E65" s="11">
+        <v>-7050</v>
+      </c>
+      <c r="F65" s="5">
+        <v>-17.54</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H65" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E66" s="11">
+        <v>2556800</v>
+      </c>
+      <c r="F66" s="5">
+        <v>6299.19</v>
+      </c>
+      <c r="G66" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>60</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E67" s="11">
+        <v>-2549750</v>
+      </c>
+      <c r="F67" s="5">
+        <v>-6300.94</v>
+      </c>
+      <c r="G67" s="6">
+        <v>-9.7000000000000003E-3</v>
+      </c>
+      <c r="H67" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="11">
+        <v>3092400</v>
+      </c>
+      <c r="F68" s="5">
+        <v>6176.14</v>
+      </c>
+      <c r="G68" s="6">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>62</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E69" s="11">
+        <v>-61200</v>
+      </c>
+      <c r="F69" s="5">
+        <v>-123.67</v>
+      </c>
+      <c r="G69" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H69" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>63</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E70" s="11">
+        <v>-3031200</v>
+      </c>
+      <c r="F70" s="5">
+        <v>-6089.38</v>
+      </c>
+      <c r="G70" s="6">
+        <v>-9.4000000000000004E-3</v>
+      </c>
+      <c r="H70" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>64</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E71" s="11">
+        <v>777600</v>
+      </c>
+      <c r="F71" s="5">
+        <v>6026.4</v>
+      </c>
+      <c r="G71" s="6">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>65</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" s="11">
+        <v>-777600</v>
+      </c>
+      <c r="F72" s="5">
+        <v>-6047.78</v>
+      </c>
+      <c r="G72" s="6">
+        <v>-9.2999999999999992E-3</v>
+      </c>
+      <c r="H72" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>66</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E73" s="11">
+        <v>132300</v>
+      </c>
+      <c r="F73" s="5">
+        <v>5801.62</v>
+      </c>
+      <c r="G73" s="6">
+        <v>8.8999999999999999E-3</v>
+      </c>
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>67</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E74" s="11">
+        <v>-5775</v>
+      </c>
+      <c r="F74" s="5">
+        <v>-256.02</v>
+      </c>
+      <c r="G74" s="6">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H74" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>68</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E75" s="11">
+        <v>-126525</v>
+      </c>
+      <c r="F75" s="5">
+        <v>-5569.88</v>
+      </c>
+      <c r="G75" s="6">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="H75" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>69</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E76" s="11">
+        <v>2301325</v>
+      </c>
+      <c r="F76" s="5">
+        <v>5684.96</v>
+      </c>
+      <c r="G76" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>70</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E77" s="11">
+        <v>-169750</v>
+      </c>
+      <c r="F77" s="5">
+        <v>-423.93</v>
+      </c>
+      <c r="G77" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H77" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>71</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E78" s="11">
+        <v>-2131575</v>
+      </c>
+      <c r="F78" s="5">
+        <v>-5296.11</v>
+      </c>
+      <c r="G78" s="6">
+        <v>-8.0999999999999996E-3</v>
+      </c>
+      <c r="H78" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>72</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E79" s="11">
+        <v>415800</v>
+      </c>
+      <c r="F79" s="5">
+        <v>5581.08</v>
+      </c>
+      <c r="G79" s="6">
+        <v>8.6E-3</v>
+      </c>
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>73</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E80" s="11">
+        <v>-415800</v>
+      </c>
+      <c r="F80" s="5">
+        <v>-5616.21</v>
+      </c>
+      <c r="G80" s="6">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="H80" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J80" s="5"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>74</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E81" s="11">
+        <v>3844200</v>
+      </c>
+      <c r="F81" s="5">
+        <v>5559.1</v>
+      </c>
+      <c r="G81" s="6">
+        <v>8.5000000000000006E-3</v>
+      </c>
+      <c r="J81" s="5"/>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E82" s="11">
+        <v>-331100</v>
+      </c>
+      <c r="F82" s="5">
+        <v>-484.73</v>
+      </c>
+      <c r="G82" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H82" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>76</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E83" s="11">
+        <v>-3513100</v>
+      </c>
+      <c r="F83" s="5">
+        <v>-5113.32</v>
+      </c>
+      <c r="G83" s="6">
+        <v>-7.9000000000000008E-3</v>
+      </c>
+      <c r="H83" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J83" s="5"/>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>77</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E84" s="11">
+        <v>-450</v>
+      </c>
+      <c r="F84" s="5">
+        <v>-19.77</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>78</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E85" s="11">
+        <v>124950</v>
+      </c>
+      <c r="F85" s="5">
+        <v>5421.33</v>
+      </c>
+      <c r="G85" s="6">
+        <v>8.3000000000000001E-3</v>
+      </c>
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>79</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E86" s="11">
+        <v>-124500</v>
+      </c>
+      <c r="F86" s="5">
+        <v>-5433.43</v>
+      </c>
+      <c r="G86" s="6">
+        <v>-8.3000000000000001E-3</v>
+      </c>
+      <c r="H86" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>80</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E87" s="11">
+        <v>2414500</v>
+      </c>
+      <c r="F87" s="5">
+        <v>5103.29</v>
+      </c>
+      <c r="G87" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="J87" s="5"/>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>81</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E88" s="11">
+        <v>-2414500</v>
+      </c>
+      <c r="F88" s="5">
+        <v>-5120.1899999999996</v>
+      </c>
+      <c r="G88" s="6">
+        <v>-7.9000000000000008E-3</v>
+      </c>
+      <c r="H88" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J88" s="5"/>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>82</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E89" s="11">
+        <v>119700</v>
+      </c>
+      <c r="F89" s="5">
+        <v>4804.76</v>
+      </c>
+      <c r="G89" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>83</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E90" s="11">
+        <v>-28350</v>
+      </c>
+      <c r="F90" s="5">
+        <v>-1143.5</v>
+      </c>
+      <c r="G90" s="6">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H90" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>84</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E91" s="11">
+        <v>-91350</v>
+      </c>
+      <c r="F91" s="5">
+        <v>-3688.44</v>
+      </c>
+      <c r="G91" s="6">
+        <v>-5.7000000000000002E-3</v>
+      </c>
+      <c r="H91" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J91" s="5"/>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>85</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E92" s="11">
+        <v>936250</v>
+      </c>
+      <c r="F92" s="5">
+        <v>4764.1099999999997</v>
+      </c>
+      <c r="G92" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>86</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E93" s="11">
+        <v>-936250</v>
+      </c>
+      <c r="F93" s="5">
+        <v>-4787.05</v>
+      </c>
+      <c r="G93" s="6">
+        <v>-7.4000000000000003E-3</v>
+      </c>
+      <c r="H93" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A94" s="2">
+        <v>87</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E94" s="11">
+        <v>496650</v>
+      </c>
+      <c r="F94" s="5">
+        <v>4655.3500000000004</v>
+      </c>
+      <c r="G94" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J94" s="5"/>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>88</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E95" s="11">
+        <v>-496650</v>
+      </c>
+      <c r="F95" s="5">
+        <v>-4668.26</v>
+      </c>
+      <c r="G95" s="6">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+      <c r="H95" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J95" s="5"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>89</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E96" s="11">
+        <v>334400</v>
+      </c>
+      <c r="F96" s="5">
+        <v>4646.49</v>
+      </c>
+      <c r="G96" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="J96" s="5"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>90</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E97" s="11">
+        <v>-334400</v>
+      </c>
+      <c r="F97" s="5">
+        <v>-4669.5600000000004</v>
+      </c>
+      <c r="G97" s="6">
+        <v>-7.1999999999999998E-3</v>
+      </c>
+      <c r="H97" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J97" s="5"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>91</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E98" s="11">
+        <v>66800</v>
+      </c>
+      <c r="F98" s="5">
+        <v>4343.67</v>
+      </c>
+      <c r="G98" s="6">
+        <v>6.7000000000000002E-3</v>
+      </c>
+      <c r="J98" s="5"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>92</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E99" s="11">
+        <v>-66800</v>
+      </c>
+      <c r="F99" s="5">
+        <v>-4369.3900000000003</v>
+      </c>
+      <c r="G99" s="6">
+        <v>-6.7000000000000002E-3</v>
+      </c>
+      <c r="H99" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J99" s="5"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>93</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E100" s="11">
+        <v>256975</v>
+      </c>
+      <c r="F100" s="5">
+        <v>4258.8500000000004</v>
+      </c>
+      <c r="G100" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="J100" s="5"/>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>94</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E101" s="11">
+        <v>-2850</v>
+      </c>
+      <c r="F101" s="5">
+        <v>-47.81</v>
+      </c>
+      <c r="G101" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H101" s="7">
+        <v>46231</v>
+      </c>
+      <c r="J101" s="5"/>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>95</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E102" s="11">
+        <v>-115425</v>
+      </c>
+      <c r="F102" s="5">
+        <v>-1928.17</v>
+      </c>
+      <c r="G102" s="6">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="H102" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J102" s="5"/>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>96</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E103" s="11">
+        <v>-138700</v>
+      </c>
+      <c r="F103" s="5">
+        <v>-2306.44</v>
+      </c>
+      <c r="G103" s="6">
+        <v>-3.5000000000000001E-3</v>
+      </c>
+      <c r="H103" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J103" s="5"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>97</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" s="11">
+        <v>438750</v>
+      </c>
+      <c r="F104" s="5">
+        <v>4111.09</v>
+      </c>
+      <c r="G104" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="J104" s="5"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>98</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E105" s="11">
+        <v>-84000</v>
+      </c>
+      <c r="F105" s="5">
+        <v>-791.57</v>
+      </c>
+      <c r="G105" s="6">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H105" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J105" s="5"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E106" s="11">
+        <v>-354750</v>
+      </c>
+      <c r="F106" s="5">
+        <v>-3342.45</v>
+      </c>
+      <c r="G106" s="6">
+        <v>-5.1000000000000004E-3</v>
+      </c>
+      <c r="H106" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J106" s="5"/>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>100</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E107" s="11">
+        <v>684750</v>
+      </c>
+      <c r="F107" s="5">
+        <v>4019.48</v>
+      </c>
+      <c r="G107" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="J107" s="5"/>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>101</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E108" s="11">
+        <v>-684750</v>
+      </c>
+      <c r="F108" s="5">
+        <v>-4042.42</v>
+      </c>
+      <c r="G108" s="6">
+        <v>-6.1999999999999998E-3</v>
+      </c>
+      <c r="H108" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J108" s="5"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>102</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E109" s="11">
+        <v>222250</v>
+      </c>
+      <c r="F109" s="5">
+        <v>4018.95</v>
+      </c>
+      <c r="G109" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="J109" s="5"/>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>103</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E110" s="11">
+        <v>-32900</v>
+      </c>
+      <c r="F110" s="5">
+        <v>-600.82000000000005</v>
+      </c>
+      <c r="G110" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H110" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J110" s="5"/>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>104</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E111" s="11">
+        <v>-189350</v>
+      </c>
+      <c r="F111" s="5">
+        <v>-3436.7</v>
+      </c>
+      <c r="G111" s="6">
+        <v>-5.3E-3</v>
+      </c>
+      <c r="H111" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J111" s="5"/>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>105</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="11">
+        <v>18939900</v>
+      </c>
+      <c r="F112" s="5">
+        <v>3774.72</v>
+      </c>
+      <c r="G112" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="J112" s="5"/>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>106</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E113" s="11">
+        <v>-1088500</v>
+      </c>
+      <c r="F113" s="5">
+        <v>-219.77</v>
+      </c>
+      <c r="G113" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H113" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J113" s="5"/>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>107</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E114" s="11">
+        <v>-17851400</v>
+      </c>
+      <c r="F114" s="5">
+        <v>-3579.21</v>
+      </c>
+      <c r="G114" s="6">
+        <v>-5.4999999999999997E-3</v>
+      </c>
+      <c r="H114" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J114" s="5"/>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>108</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E115" s="11">
+        <v>4137750</v>
+      </c>
+      <c r="F115" s="5">
+        <v>3739.28</v>
+      </c>
+      <c r="G115" s="6">
+        <v>5.7000000000000002E-3</v>
+      </c>
+      <c r="J115" s="5"/>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>109</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E116" s="11">
+        <v>-4137750</v>
+      </c>
+      <c r="F116" s="5">
+        <v>-3760.8</v>
+      </c>
+      <c r="G116" s="6">
+        <v>-5.7999999999999996E-3</v>
+      </c>
+      <c r="H116" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J116" s="5"/>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>110</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E117" s="11">
+        <v>191400</v>
+      </c>
+      <c r="F117" s="5">
+        <v>3512.57</v>
+      </c>
+      <c r="G117" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J117" s="5"/>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>111</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E118" s="11">
+        <v>-191400</v>
+      </c>
+      <c r="F118" s="5">
+        <v>-3523.67</v>
+      </c>
+      <c r="G118" s="6">
+        <v>-5.4000000000000003E-3</v>
+      </c>
+      <c r="H118" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J118" s="5"/>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>112</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E119" s="11">
+        <v>125000</v>
+      </c>
+      <c r="F119" s="5">
+        <v>3493.12</v>
+      </c>
+      <c r="G119" s="6">
+        <v>5.4000000000000003E-3</v>
+      </c>
+      <c r="J119" s="5"/>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>113</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E120" s="11">
+        <v>-1750</v>
+      </c>
+      <c r="F120" s="5">
+        <v>-49.38</v>
+      </c>
+      <c r="G120" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H120" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J120" s="5"/>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>114</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E121" s="11">
+        <v>-123250</v>
+      </c>
+      <c r="F121" s="5">
+        <v>-3454.45</v>
+      </c>
+      <c r="G121" s="6">
+        <v>-5.3E-3</v>
+      </c>
+      <c r="H121" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J121" s="5"/>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>115</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E122" s="11">
+        <v>1177200</v>
+      </c>
+      <c r="F122" s="5">
+        <v>3206.22</v>
+      </c>
+      <c r="G122" s="6">
+        <v>4.8999999999999998E-3</v>
+      </c>
+      <c r="J122" s="5"/>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>116</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E123" s="11">
+        <v>-1177200</v>
+      </c>
+      <c r="F123" s="5">
+        <v>-3215.76</v>
+      </c>
+      <c r="G123" s="6">
+        <v>-4.8999999999999998E-3</v>
+      </c>
+      <c r="H123" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J123" s="5"/>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>117</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="11">
+        <v>4479825</v>
+      </c>
+      <c r="F124" s="5">
+        <v>3119.75</v>
+      </c>
+      <c r="G124" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="J124" s="5"/>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>118</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E125" s="11">
+        <v>-287525</v>
+      </c>
+      <c r="F125" s="5">
+        <v>-202.68</v>
+      </c>
+      <c r="G125" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H125" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>119</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E126" s="11">
+        <v>-4192300</v>
+      </c>
+      <c r="F126" s="5">
+        <v>-2937.13</v>
+      </c>
+      <c r="G126" s="6">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="H126" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J126" s="5"/>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>120</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E127" s="11">
+        <v>1011000</v>
+      </c>
+      <c r="F127" s="5">
+        <v>2975.88</v>
+      </c>
+      <c r="G127" s="6">
+        <v>4.5999999999999999E-3</v>
+      </c>
+      <c r="J127" s="5"/>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>121</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E128" s="11">
+        <v>-1011000</v>
+      </c>
+      <c r="F128" s="5">
+        <v>-2990.54</v>
+      </c>
+      <c r="G128" s="6">
+        <v>-4.5999999999999999E-3</v>
+      </c>
+      <c r="H128" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J128" s="5"/>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>122</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E129" s="11">
+        <v>131100</v>
+      </c>
+      <c r="F129" s="5">
+        <v>2950.93</v>
+      </c>
+      <c r="G129" s="6">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="J129" s="5"/>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>123</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E130" s="11">
+        <v>-131100</v>
+      </c>
+      <c r="F130" s="5">
+        <v>-2962.47</v>
+      </c>
+      <c r="G130" s="6">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="H130" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J130" s="5"/>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>124</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131" s="11">
+        <v>275600</v>
+      </c>
+      <c r="F131" s="5">
+        <v>2881.81</v>
+      </c>
+      <c r="G131" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J131" s="5"/>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>125</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E132" s="11">
+        <v>-275600</v>
+      </c>
+      <c r="F132" s="5">
+        <v>-2896.69</v>
+      </c>
+      <c r="G132" s="6">
+        <v>-4.4000000000000003E-3</v>
+      </c>
+      <c r="H132" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>126</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E133" s="11">
+        <v>833900</v>
+      </c>
+      <c r="F133" s="5">
+        <v>2881.12</v>
+      </c>
+      <c r="G133" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>127</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E134" s="11">
+        <v>-833900</v>
+      </c>
+      <c r="F134" s="5">
+        <v>-2898.22</v>
+      </c>
+      <c r="G134" s="6">
+        <v>-4.4999999999999997E-3</v>
+      </c>
+      <c r="H134" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J134" s="5"/>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>128</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E135" s="11">
+        <v>223875</v>
+      </c>
+      <c r="F135" s="5">
+        <v>2677.32</v>
+      </c>
+      <c r="G135" s="6">
+        <v>4.1000000000000003E-3</v>
+      </c>
+      <c r="J135" s="5"/>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>129</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E136" s="11">
+        <v>-223875</v>
+      </c>
+      <c r="F136" s="5">
+        <v>-2673.96</v>
+      </c>
+      <c r="G136" s="6">
+        <v>-4.1000000000000003E-3</v>
+      </c>
+      <c r="H136" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J136" s="5"/>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A137" s="2">
+        <v>130</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E137" s="11">
+        <v>134750</v>
+      </c>
+      <c r="F137" s="5">
+        <v>2566.9899999999998</v>
+      </c>
+      <c r="G137" s="6">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
+        <v>131</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E138" s="11">
+        <v>-134750</v>
+      </c>
+      <c r="F138" s="5">
+        <v>-2582.21</v>
+      </c>
+      <c r="G138" s="6">
+        <v>-4.0000000000000001E-3</v>
+      </c>
+      <c r="H138" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J138" s="5"/>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>132</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E139" s="11">
+        <v>99250</v>
+      </c>
+      <c r="F139" s="5">
+        <v>2426.17</v>
+      </c>
+      <c r="G139" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="J139" s="5"/>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>133</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E140" s="11">
+        <v>-99250</v>
+      </c>
+      <c r="F140" s="5">
+        <v>-2438.77</v>
+      </c>
+      <c r="G140" s="6">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="H140" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J140" s="5"/>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A141" s="2">
+        <v>134</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E141" s="11">
+        <v>99750</v>
+      </c>
+      <c r="F141" s="5">
+        <v>2400.2800000000002</v>
+      </c>
+      <c r="G141" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A142" s="2">
+        <v>135</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E142" s="11">
+        <v>-99750</v>
+      </c>
+      <c r="F142" s="5">
+        <v>-2414.75</v>
+      </c>
+      <c r="G142" s="6">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="H142" s="7">
+        <v>46168</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A143" s="2">
+        <v>136</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E143" s="11">
+        <v>99498</v>
+      </c>
+      <c r="F143" s="5">
+        <v>2396.31</v>
+      </c>
+      <c r="G143" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A144" s="2">
+        <v>137</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E144" s="11">
+        <v>-99498</v>
+      </c>
+      <c r="F144" s="5">
+        <v>-2409.64</v>
+      </c>
+      <c r="G144" s="6">
+        <v>-3.7000000000000002E-3</v>
+      </c>
+      <c r="H144" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A145" s="2">
+        <v>138</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E145" s="11">
+        <v>648000</v>
+      </c>
+      <c r="F145" s="5">
+        <v>2336.36</v>
+      </c>
+      <c r="G145" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="J145" s="5"/>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A146" s="2">
+        <v>139</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E146" s="11">
+        <v>-648000</v>
+      </c>
+      <c r="F146" s="5">
+        <v>-2345.11</v>
+      </c>
+      <c r="G146" s="6">
+        <v>-3.5999999999999999E-3</v>
+      </c>
+      <c r="H146" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J146" s="5"/>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A147" s="2">
+        <v>140</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E147" s="11">
+        <v>43050</v>
+      </c>
+      <c r="F147" s="5">
+        <v>2195.12</v>
+      </c>
+      <c r="G147" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A148" s="2">
+        <v>141</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E148" s="11">
+        <v>-43050</v>
+      </c>
+      <c r="F148" s="5">
+        <v>-2205.88</v>
+      </c>
+      <c r="G148" s="6">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="H148" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A149" s="2">
+        <v>142</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E149" s="11">
+        <v>426375</v>
+      </c>
+      <c r="F149" s="5">
+        <v>2190.29</v>
+      </c>
+      <c r="G149" s="6">
+        <v>3.3999999999999998E-3</v>
+      </c>
+      <c r="J149" s="5"/>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A150" s="2">
+        <v>143</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E150" s="11">
+        <v>-426375</v>
+      </c>
+      <c r="F150" s="5">
+        <v>-2203.5100000000002</v>
+      </c>
+      <c r="G150" s="6">
+        <v>-3.3999999999999998E-3</v>
+      </c>
+      <c r="H150" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J150" s="5"/>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A151" s="2">
+        <v>144</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E151" s="11">
+        <v>555000</v>
+      </c>
+      <c r="F151" s="5">
+        <v>1996.06</v>
+      </c>
+      <c r="G151" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J151" s="5"/>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A152" s="2">
+        <v>145</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E152" s="11">
+        <v>-555000</v>
+      </c>
+      <c r="F152" s="5">
+        <v>-2004.1</v>
+      </c>
+      <c r="G152" s="6">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="H152" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J152" s="5"/>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A153" s="2">
+        <v>146</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E153" s="11">
+        <v>127500</v>
+      </c>
+      <c r="F153" s="5">
+        <v>1992.7</v>
+      </c>
+      <c r="G153" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="J153" s="5"/>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A154" s="2">
+        <v>147</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E154" s="11">
+        <v>-127500</v>
+      </c>
+      <c r="F154" s="5">
+        <v>-2005.58</v>
+      </c>
+      <c r="G154" s="6">
+        <v>-3.0999999999999999E-3</v>
+      </c>
+      <c r="H154" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J154" s="5"/>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A155" s="2">
+        <v>148</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E155" s="11">
+        <v>328300</v>
+      </c>
+      <c r="F155" s="5">
+        <v>1956.5</v>
+      </c>
+      <c r="G155" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J155" s="5"/>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A156" s="2">
+        <v>149</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E156" s="11">
+        <v>-328300</v>
+      </c>
+      <c r="F156" s="5">
+        <v>-1962.25</v>
+      </c>
+      <c r="G156" s="6">
+        <v>-3.0000000000000001E-3</v>
+      </c>
+      <c r="H156" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J156" s="5"/>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A157" s="2">
+        <v>150</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E157" s="11">
+        <v>408450</v>
+      </c>
+      <c r="F157" s="5">
+        <v>1814.33</v>
+      </c>
+      <c r="G157" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J157" s="5"/>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A158" s="2">
+        <v>151</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E158" s="11">
+        <v>-408450</v>
+      </c>
+      <c r="F158" s="5">
+        <v>-1824.95</v>
+      </c>
+      <c r="G158" s="6">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="H158" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J158" s="5"/>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A159" s="2">
+        <v>152</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E159" s="11">
+        <v>439450</v>
+      </c>
+      <c r="F159" s="5">
+        <v>1813.83</v>
+      </c>
+      <c r="G159" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="J159" s="5"/>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A160" s="2">
+        <v>153</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E160" s="11">
+        <v>-18800</v>
+      </c>
+      <c r="F160" s="5">
+        <v>-78.47</v>
+      </c>
+      <c r="G160" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H160" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J160" s="5"/>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A161" s="2">
+        <v>154</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E161" s="11">
+        <v>-420650</v>
+      </c>
+      <c r="F161" s="5">
+        <v>-1746.33</v>
+      </c>
+      <c r="G161" s="6">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="H161" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J161" s="5"/>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A162" s="2">
+        <v>155</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" s="11">
+        <v>176000</v>
+      </c>
+      <c r="F162" s="5">
+        <v>1788.07</v>
+      </c>
+      <c r="G162" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J162" s="5"/>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A163" s="2">
+        <v>156</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E163" s="11">
+        <v>-176000</v>
+      </c>
+      <c r="F163" s="5">
+        <v>-1797.22</v>
+      </c>
+      <c r="G163" s="6">
+        <v>-2.8E-3</v>
+      </c>
+      <c r="H163" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J163" s="5"/>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A164" s="2">
+        <v>157</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E164" s="11">
+        <v>-5600</v>
+      </c>
+      <c r="F164" s="5">
+        <v>-20.03</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H164" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J164" s="5"/>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A165" s="2">
+        <v>158</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E165" s="11">
+        <v>504000</v>
+      </c>
+      <c r="F165" s="5">
+        <v>1785.67</v>
+      </c>
+      <c r="G165" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J165" s="5"/>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A166" s="2">
+        <v>159</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E166" s="11">
+        <v>-498400</v>
+      </c>
+      <c r="F166" s="5">
+        <v>-1771.06</v>
+      </c>
+      <c r="G166" s="6">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="H166" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J166" s="5"/>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A167" s="2">
+        <v>160</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E167" s="11">
+        <v>276420</v>
+      </c>
+      <c r="F167" s="5">
+        <v>1774.2</v>
+      </c>
+      <c r="G167" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="J167" s="5"/>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A168" s="2">
+        <v>161</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E168" s="11">
+        <v>-276420</v>
+      </c>
+      <c r="F168" s="5">
+        <v>-1785.67</v>
+      </c>
+      <c r="G168" s="6">
+        <v>-2.7000000000000001E-3</v>
+      </c>
+      <c r="H168" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J168" s="5"/>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A169" s="2">
+        <v>162</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E169" s="11">
+        <v>155550</v>
+      </c>
+      <c r="F169" s="5">
+        <v>1712.53</v>
+      </c>
+      <c r="G169" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J169" s="5"/>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A170" s="2">
+        <v>163</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E170" s="11">
+        <v>-155550</v>
+      </c>
+      <c r="F170" s="5">
+        <v>-1722.64</v>
+      </c>
+      <c r="G170" s="6">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="H170" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J170" s="5"/>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A171" s="2">
+        <v>164</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E171" s="11">
+        <v>96250</v>
+      </c>
+      <c r="F171" s="5">
+        <v>1698.81</v>
+      </c>
+      <c r="G171" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J171" s="5"/>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A172" s="2">
+        <v>165</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E172" s="11">
+        <v>-96250</v>
+      </c>
+      <c r="F172" s="5">
+        <v>-1704.59</v>
+      </c>
+      <c r="G172" s="6">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="H172" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J172" s="5"/>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A173" s="2">
+        <v>166</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E173" s="11">
+        <v>145750</v>
+      </c>
+      <c r="F173" s="5">
+        <v>1668.25</v>
+      </c>
+      <c r="G173" s="6">
+        <v>2.5999999999999999E-3</v>
+      </c>
+      <c r="J173" s="5"/>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A174" s="2">
+        <v>167</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E174" s="11">
+        <v>-145750</v>
+      </c>
+      <c r="F174" s="5">
+        <v>-1677.29</v>
+      </c>
+      <c r="G174" s="6">
+        <v>-2.5999999999999999E-3</v>
+      </c>
+      <c r="H174" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J174" s="5"/>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A175" s="2">
+        <v>168</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E175" s="11">
+        <v>352800</v>
+      </c>
+      <c r="F175" s="5">
+        <v>1620.94</v>
+      </c>
+      <c r="G175" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="J175" s="5"/>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A176" s="2">
+        <v>169</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E176" s="11">
+        <v>-352800</v>
+      </c>
+      <c r="F176" s="5">
+        <v>-1623.94</v>
+      </c>
+      <c r="G176" s="6">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="H176" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J176" s="5"/>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A177" s="2">
+        <v>170</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="11">
+        <v>473075</v>
+      </c>
+      <c r="F177" s="5">
+        <v>1592.13</v>
+      </c>
+      <c r="G177" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J177" s="5"/>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A178" s="2">
+        <v>171</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E178" s="11">
+        <v>-473075</v>
+      </c>
+      <c r="F178" s="5">
+        <v>-1602.07</v>
+      </c>
+      <c r="G178" s="6">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="H178" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J178" s="5"/>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A179" s="2">
+        <v>172</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E179" s="11">
+        <v>129600</v>
+      </c>
+      <c r="F179" s="5">
+        <v>1590.39</v>
+      </c>
+      <c r="G179" s="6">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="J179" s="5"/>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A180" s="2">
+        <v>173</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E180" s="11">
+        <v>-129600</v>
+      </c>
+      <c r="F180" s="5">
+        <v>-1600.82</v>
+      </c>
+      <c r="G180" s="6">
+        <v>-2.5000000000000001E-3</v>
+      </c>
+      <c r="H180" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J180" s="5"/>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A181" s="2">
+        <v>174</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E181" s="11">
+        <v>291375</v>
+      </c>
+      <c r="F181" s="5">
+        <v>1497.23</v>
+      </c>
+      <c r="G181" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J181" s="5"/>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A182" s="2">
+        <v>175</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E182" s="11">
+        <v>-291375</v>
+      </c>
+      <c r="F182" s="5">
+        <v>-1503.5</v>
+      </c>
+      <c r="G182" s="6">
+        <v>-2.3E-3</v>
+      </c>
+      <c r="H182" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J182" s="5"/>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A183" s="2">
+        <v>176</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E183" s="11">
+        <v>251900</v>
+      </c>
+      <c r="F183" s="5">
+        <v>1478.4</v>
+      </c>
+      <c r="G183" s="6">
+        <v>2.3E-3</v>
+      </c>
+      <c r="J183" s="5"/>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A184" s="2">
+        <v>177</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E184" s="11">
+        <v>-122100</v>
+      </c>
+      <c r="F184" s="5">
+        <v>-720.39</v>
+      </c>
+      <c r="G184" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H184" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J184" s="5"/>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A185" s="2">
+        <v>178</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E185" s="11">
+        <v>-129800</v>
+      </c>
+      <c r="F185" s="5">
+        <v>-766.92</v>
+      </c>
+      <c r="G185" s="6">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H185" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J185" s="5"/>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A186" s="2">
+        <v>179</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E186" s="11">
+        <v>-2075</v>
+      </c>
+      <c r="F186" s="5">
+        <v>-9.8000000000000007</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H186" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J186" s="5"/>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A187" s="2">
+        <v>180</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E187" s="11">
+        <v>309175</v>
+      </c>
+      <c r="F187" s="5">
+        <v>1444</v>
+      </c>
+      <c r="G187" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J187" s="5"/>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A188" s="2">
+        <v>181</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E188" s="11">
+        <v>-307100</v>
+      </c>
+      <c r="F188" s="5">
+        <v>-1441.37</v>
+      </c>
+      <c r="G188" s="6">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="H188" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J188" s="5"/>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A189" s="2">
+        <v>182</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E189" s="11">
+        <v>1046250</v>
+      </c>
+      <c r="F189" s="5">
+        <v>1408.78</v>
+      </c>
+      <c r="G189" s="6">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="J189" s="5"/>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A190" s="2">
+        <v>183</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E190" s="11">
+        <v>-1046250</v>
+      </c>
+      <c r="F190" s="5">
+        <v>-1417.15</v>
+      </c>
+      <c r="G190" s="6">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="H190" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J190" s="5"/>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A191" s="2">
+        <v>184</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E191" s="11">
+        <v>790650</v>
+      </c>
+      <c r="F191" s="5">
+        <v>1290.58</v>
+      </c>
+      <c r="G191" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J191" s="5"/>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A192" s="2">
+        <v>185</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E192" s="11">
+        <v>-393750</v>
+      </c>
+      <c r="F192" s="5">
+        <v>-649.37</v>
+      </c>
+      <c r="G192" s="6">
+        <v>-1E-3</v>
+      </c>
+      <c r="H192" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J192" s="5"/>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A193" s="2">
+        <v>186</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E193" s="11">
+        <v>-396900</v>
+      </c>
+      <c r="F193" s="5">
+        <v>-650.28</v>
+      </c>
+      <c r="G193" s="6">
+        <v>-1E-3</v>
+      </c>
+      <c r="H193" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J193" s="5"/>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A194" s="2">
+        <v>187</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E194" s="11">
+        <v>119500</v>
+      </c>
+      <c r="F194" s="5">
+        <v>1275.18</v>
+      </c>
+      <c r="G194" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J194" s="5"/>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A195" s="2">
+        <v>188</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E195" s="11">
+        <v>-119500</v>
+      </c>
+      <c r="F195" s="5">
+        <v>-1272.44</v>
+      </c>
+      <c r="G195" s="6">
+        <v>-2E-3</v>
+      </c>
+      <c r="H195" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J195" s="5"/>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A196" s="2">
+        <v>189</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E196" s="11">
+        <v>76300</v>
+      </c>
+      <c r="F196" s="5">
+        <v>1271.31</v>
+      </c>
+      <c r="G196" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="J196" s="5"/>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A197" s="2">
+        <v>190</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E197" s="11">
+        <v>-76300</v>
+      </c>
+      <c r="F197" s="5">
+        <v>-1274.97</v>
+      </c>
+      <c r="G197" s="6">
+        <v>-2E-3</v>
+      </c>
+      <c r="H197" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J197" s="5"/>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A198" s="2">
+        <v>191</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E198" s="11">
+        <v>10900</v>
+      </c>
+      <c r="F198" s="5">
+        <v>1262.8699999999999</v>
+      </c>
+      <c r="G198" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J198" s="5"/>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A199" s="2">
+        <v>192</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E199" s="11">
+        <v>-750</v>
+      </c>
+      <c r="F199" s="5">
+        <v>-87.99</v>
+      </c>
+      <c r="G199" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H199" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J199" s="5"/>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A200" s="2">
+        <v>193</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E200" s="11">
+        <v>-10150</v>
+      </c>
+      <c r="F200" s="5">
+        <v>-1182.98</v>
+      </c>
+      <c r="G200" s="6">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H200" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J200" s="5"/>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A201" s="2">
+        <v>194</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E201" s="11">
+        <v>17100</v>
+      </c>
+      <c r="F201" s="5">
+        <v>1215.6400000000001</v>
+      </c>
+      <c r="G201" s="6">
+        <v>1.9E-3</v>
+      </c>
+      <c r="J201" s="5"/>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A202" s="2">
+        <v>195</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E202" s="11">
+        <v>-17100</v>
+      </c>
+      <c r="F202" s="5">
+        <v>-1222.48</v>
+      </c>
+      <c r="G202" s="6">
+        <v>-1.9E-3</v>
+      </c>
+      <c r="H202" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J202" s="5"/>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A203" s="2">
+        <v>196</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E203" s="11">
+        <v>196000</v>
+      </c>
+      <c r="F203" s="5">
+        <v>1190.21</v>
+      </c>
+      <c r="G203" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J203" s="5"/>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A204" s="2">
+        <v>197</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E204" s="11">
+        <v>-196000</v>
+      </c>
+      <c r="F204" s="5">
+        <v>-1194.1300000000001</v>
+      </c>
+      <c r="G204" s="6">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H204" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J204" s="5"/>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A205" s="2">
+        <v>198</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E205" s="11">
+        <v>33600</v>
+      </c>
+      <c r="F205" s="5">
+        <v>1173.6099999999999</v>
+      </c>
+      <c r="G205" s="6">
+        <v>1.8E-3</v>
+      </c>
+      <c r="J205" s="5"/>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A206" s="2">
+        <v>199</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E206" s="11">
+        <v>-33600</v>
+      </c>
+      <c r="F206" s="5">
+        <v>-1180.8399999999999</v>
+      </c>
+      <c r="G206" s="6">
+        <v>-1.8E-3</v>
+      </c>
+      <c r="H206" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J206" s="5"/>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A207" s="2">
+        <v>200</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E207" s="11">
+        <v>-2800</v>
+      </c>
+      <c r="F207" s="5">
+        <v>-29.34</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H207" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J207" s="5"/>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A208" s="2">
+        <v>201</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E208" s="11">
+        <v>108500</v>
+      </c>
+      <c r="F208" s="5">
+        <v>1126.23</v>
+      </c>
+      <c r="G208" s="6">
+        <v>1.6999999999999999E-3</v>
+      </c>
+      <c r="J208" s="5"/>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A209" s="2">
+        <v>202</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E209" s="11">
+        <v>-105700</v>
+      </c>
+      <c r="F209" s="5">
+        <v>-1101.71</v>
+      </c>
+      <c r="G209" s="6">
+        <v>-1.6999999999999999E-3</v>
+      </c>
+      <c r="H209" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J209" s="5"/>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A210" s="2">
+        <v>203</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E210" s="11">
+        <v>190000</v>
+      </c>
+      <c r="F210" s="5">
+        <v>1066.18</v>
+      </c>
+      <c r="G210" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J210" s="5"/>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A211" s="2">
+        <v>204</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E211" s="11">
+        <v>-190000</v>
+      </c>
+      <c r="F211" s="5">
+        <v>-1071.4100000000001</v>
+      </c>
+      <c r="G211" s="6">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="H211" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J211" s="5"/>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A212" s="2">
+        <v>205</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E212" s="11">
+        <v>79875</v>
+      </c>
+      <c r="F212" s="5">
+        <v>1046.04</v>
+      </c>
+      <c r="G212" s="6">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="J212" s="5"/>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A213" s="2">
+        <v>206</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E213" s="11">
+        <v>-79875</v>
+      </c>
+      <c r="F213" s="5">
+        <v>-1050.52</v>
+      </c>
+      <c r="G213" s="6">
+        <v>-1.6000000000000001E-3</v>
+      </c>
+      <c r="H213" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J213" s="5"/>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A214" s="2">
+        <v>207</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E214" s="11">
+        <v>-1000</v>
+      </c>
+      <c r="F214" s="5">
+        <v>-14.71</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H214" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J214" s="5"/>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A215" s="2">
+        <v>208</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E215" s="11">
+        <v>68500</v>
+      </c>
+      <c r="F215" s="5">
+        <v>999.14</v>
+      </c>
+      <c r="G215" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J215" s="5"/>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A216" s="2">
+        <v>209</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E216" s="11">
+        <v>-67500</v>
+      </c>
+      <c r="F216" s="5">
+        <v>-986.92</v>
+      </c>
+      <c r="G216" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H216" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J216" s="5"/>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A217" s="2">
+        <v>210</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" s="11">
+        <v>712400</v>
+      </c>
+      <c r="F217" s="5">
+        <v>996.43</v>
+      </c>
+      <c r="G217" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J217" s="5"/>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A218" s="2">
+        <v>211</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E218" s="11">
+        <v>-712400</v>
+      </c>
+      <c r="F218" s="5">
+        <v>-1000.99</v>
+      </c>
+      <c r="G218" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H218" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J218" s="5"/>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A219" s="2">
+        <v>212</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E219" s="11">
+        <v>219700</v>
+      </c>
+      <c r="F219" s="5">
+        <v>985.13</v>
+      </c>
+      <c r="G219" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="J219" s="5"/>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A220" s="2">
+        <v>213</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E220" s="11">
+        <v>-219700</v>
+      </c>
+      <c r="F220" s="5">
+        <v>-991.4</v>
+      </c>
+      <c r="G220" s="6">
+        <v>-1.5E-3</v>
+      </c>
+      <c r="H220" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J220" s="5"/>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A221" s="2">
+        <v>214</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E221" s="11">
+        <v>12125</v>
+      </c>
+      <c r="F221" s="5">
+        <v>925.93</v>
+      </c>
+      <c r="G221" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J221" s="5"/>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A222" s="2">
+        <v>215</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E222" s="11">
+        <v>-12125</v>
+      </c>
+      <c r="F222" s="5">
+        <v>-931.14</v>
+      </c>
+      <c r="G222" s="6">
+        <v>-1.4E-3</v>
+      </c>
+      <c r="H222" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J222" s="5"/>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A223" s="2">
+        <v>216</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E223" s="11">
+        <v>136000</v>
+      </c>
+      <c r="F223" s="5">
+        <v>864.76</v>
+      </c>
+      <c r="G223" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J223" s="5"/>
+    </row>
+    <row r="224" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A224" s="2">
+        <v>217</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E224" s="11">
+        <v>-136000</v>
+      </c>
+      <c r="F224" s="5">
+        <v>-870.4</v>
+      </c>
+      <c r="G224" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="H224" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J224" s="5"/>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A225" s="2">
+        <v>218</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E225" s="11">
+        <v>295000</v>
+      </c>
+      <c r="F225" s="5">
+        <v>846.5</v>
+      </c>
+      <c r="G225" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J225" s="5"/>
+    </row>
+    <row r="226" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A226" s="2">
+        <v>219</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E226" s="11">
+        <v>-295000</v>
+      </c>
+      <c r="F226" s="5">
+        <v>-849.01</v>
+      </c>
+      <c r="G226" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="H226" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J226" s="5"/>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A227" s="2">
+        <v>220</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E227" s="11">
+        <v>52800</v>
+      </c>
+      <c r="F227" s="5">
+        <v>837.25</v>
+      </c>
+      <c r="G227" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J227" s="5"/>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A228" s="2">
+        <v>221</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E228" s="11">
+        <v>-52800</v>
+      </c>
+      <c r="F228" s="5">
+        <v>-842.21</v>
+      </c>
+      <c r="G228" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="H228" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J228" s="5"/>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A229" s="2">
+        <v>222</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E229" s="11">
+        <v>-1125</v>
+      </c>
+      <c r="F229" s="5">
+        <v>-20.67</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H229" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J229" s="5"/>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A230" s="2">
+        <v>223</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E230" s="11">
+        <v>45750</v>
+      </c>
+      <c r="F230" s="5">
+        <v>832.19</v>
+      </c>
+      <c r="G230" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J230" s="5"/>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A231" s="2">
+        <v>224</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E231" s="11">
+        <v>-44625</v>
+      </c>
+      <c r="F231" s="5">
+        <v>-813.96</v>
+      </c>
+      <c r="G231" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="H231" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J231" s="5"/>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A232" s="2">
+        <v>225</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E232" s="11">
+        <v>101150</v>
+      </c>
+      <c r="F232" s="5">
+        <v>822.7</v>
+      </c>
+      <c r="G232" s="6">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J232" s="5"/>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A233" s="2">
+        <v>226</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E233" s="11">
+        <v>-4250</v>
+      </c>
+      <c r="F233" s="5">
+        <v>-34.99</v>
+      </c>
+      <c r="G233" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H233" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J233" s="5"/>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A234" s="2">
+        <v>227</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E234" s="11">
+        <v>-96900</v>
+      </c>
+      <c r="F234" s="5">
+        <v>-793.08</v>
+      </c>
+      <c r="G234" s="6">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H234" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J234" s="5"/>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A235" s="2">
+        <v>228</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E235" s="11">
+        <v>-7150</v>
+      </c>
+      <c r="F235" s="5">
+        <v>-7.31</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H235" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J235" s="5"/>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A236" s="2">
+        <v>229</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E236" s="11">
+        <v>743600</v>
+      </c>
+      <c r="F236" s="5">
+        <v>750.66</v>
+      </c>
+      <c r="G236" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="J236" s="5"/>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A237" s="2">
+        <v>230</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E237" s="11">
+        <v>-736450</v>
+      </c>
+      <c r="F237" s="5">
+        <v>-747.57</v>
+      </c>
+      <c r="G237" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H237" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J237" s="5"/>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A238" s="2">
+        <v>231</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E238" s="11">
+        <v>-7500</v>
+      </c>
+      <c r="F238" s="5">
+        <v>-30.25</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H238" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J238" s="5"/>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A239" s="2">
+        <v>232</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E239" s="11">
+        <v>187500</v>
+      </c>
+      <c r="F239" s="5">
+        <v>748.41</v>
+      </c>
+      <c r="G239" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J239" s="5"/>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A240" s="2">
+        <v>233</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E240" s="11">
+        <v>-180000</v>
+      </c>
+      <c r="F240" s="5">
+        <v>-720.9</v>
+      </c>
+      <c r="G240" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H240" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J240" s="5"/>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A241" s="2">
+        <v>234</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E241" s="11">
+        <v>13000</v>
+      </c>
+      <c r="F241" s="5">
+        <v>744.38</v>
+      </c>
+      <c r="G241" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J241" s="5"/>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A242" s="2">
+        <v>235</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E242" s="11">
+        <v>-13000</v>
+      </c>
+      <c r="F242" s="5">
+        <v>-747.04</v>
+      </c>
+      <c r="G242" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H242" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J242" s="5"/>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A243" s="2">
+        <v>236</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E243" s="11">
+        <v>23625</v>
+      </c>
+      <c r="F243" s="5">
+        <v>736.82</v>
+      </c>
+      <c r="G243" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J243" s="5"/>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A244" s="2">
+        <v>237</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E244" s="11">
+        <v>-23625</v>
+      </c>
+      <c r="F244" s="5">
+        <v>-740.27</v>
+      </c>
+      <c r="G244" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H244" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J244" s="5"/>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A245" s="2">
+        <v>238</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E245" s="11">
+        <v>73500</v>
+      </c>
+      <c r="F245" s="5">
+        <v>729.89</v>
+      </c>
+      <c r="G245" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J245" s="5"/>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A246" s="2">
+        <v>239</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E246" s="11">
+        <v>-73500</v>
+      </c>
+      <c r="F246" s="5">
+        <v>-734.23</v>
+      </c>
+      <c r="G246" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H246" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J246" s="5"/>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A247" s="2">
+        <v>240</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E247" s="11">
+        <v>5200</v>
+      </c>
+      <c r="F247" s="5">
+        <v>692.33</v>
+      </c>
+      <c r="G247" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="J247" s="5"/>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A248" s="2">
+        <v>241</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E248" s="11">
+        <v>-1450</v>
+      </c>
+      <c r="F248" s="5">
+        <v>-195.23</v>
+      </c>
+      <c r="G248" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H248" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J248" s="5"/>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A249" s="2">
+        <v>242</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E249" s="11">
+        <v>-3750</v>
+      </c>
+      <c r="F249" s="5">
+        <v>-501.98</v>
+      </c>
+      <c r="G249" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H249" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J249" s="5"/>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A250" s="2">
+        <v>243</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E250" s="11">
+        <v>227250</v>
+      </c>
+      <c r="F250" s="5">
+        <v>680.73</v>
+      </c>
+      <c r="G250" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="J250" s="5"/>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A251" s="2">
+        <v>244</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E251" s="11">
+        <v>-227250</v>
+      </c>
+      <c r="F251" s="5">
+        <v>-684.14</v>
+      </c>
+      <c r="G251" s="6">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H251" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J251" s="5"/>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A252" s="2">
+        <v>245</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E252" s="11">
+        <v>67950</v>
+      </c>
+      <c r="F252" s="5">
+        <v>610.12</v>
+      </c>
+      <c r="G252" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="J252" s="5"/>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A253" s="2">
+        <v>246</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E253" s="11">
+        <v>-67950</v>
+      </c>
+      <c r="F253" s="5">
+        <v>-613.17999999999995</v>
+      </c>
+      <c r="G253" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H253" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J253" s="5"/>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A254" s="2">
+        <v>247</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E254" s="11">
+        <v>62775</v>
+      </c>
+      <c r="F254" s="5">
+        <v>579.38</v>
+      </c>
+      <c r="G254" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="J254" s="5"/>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A255" s="2">
+        <v>248</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E255" s="11">
+        <v>-62775</v>
+      </c>
+      <c r="F255" s="5">
+        <v>-582.49</v>
+      </c>
+      <c r="G255" s="6">
+        <v>-8.9999999999999998E-4</v>
+      </c>
+      <c r="H255" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J255" s="5"/>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A256" s="2">
+        <v>249</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E256" s="11">
+        <v>23925</v>
+      </c>
+      <c r="F256" s="5">
+        <v>544.70000000000005</v>
+      </c>
+      <c r="G256" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J256" s="5"/>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A257" s="2">
+        <v>250</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E257" s="11">
+        <v>-23925</v>
+      </c>
+      <c r="F257" s="5">
+        <v>-547.6</v>
+      </c>
+      <c r="G257" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H257" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J257" s="5"/>
+    </row>
+    <row r="258" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A258" s="2">
+        <v>251</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E258" s="11">
+        <v>44950</v>
+      </c>
+      <c r="F258" s="5">
+        <v>492.56</v>
+      </c>
+      <c r="G258" s="6">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="J258" s="5"/>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A259" s="2">
+        <v>252</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E259" s="11">
+        <v>-44950</v>
+      </c>
+      <c r="F259" s="5">
+        <v>-495.12</v>
+      </c>
+      <c r="G259" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H259" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J259" s="5"/>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A260" s="2">
+        <v>253</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E260" s="11">
+        <v>129600</v>
+      </c>
+      <c r="F260" s="5">
+        <v>485.42</v>
+      </c>
+      <c r="G260" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J260" s="5"/>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A261" s="2">
+        <v>254</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E261" s="11">
+        <v>-129600</v>
+      </c>
+      <c r="F261" s="5">
+        <v>-488.4</v>
+      </c>
+      <c r="G261" s="6">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H261" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J261" s="5"/>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A262" s="2">
+        <v>255</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E262" s="11">
+        <v>113900</v>
+      </c>
+      <c r="F262" s="5">
+        <v>466.93</v>
+      </c>
+      <c r="G262" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J262" s="5"/>
+    </row>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A263" s="2">
+        <v>256</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E263" s="11">
+        <v>-13600</v>
+      </c>
+      <c r="F263" s="5">
+        <v>-56.32</v>
+      </c>
+      <c r="G263" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H263" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J263" s="5"/>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A264" s="2">
+        <v>257</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E264" s="11">
+        <v>-100300</v>
+      </c>
+      <c r="F264" s="5">
+        <v>-413.44</v>
+      </c>
+      <c r="G264" s="6">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H264" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J264" s="5"/>
+    </row>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A265" s="2">
+        <v>258</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E265" s="11">
+        <v>171875</v>
+      </c>
+      <c r="F265" s="5">
+        <v>455.06</v>
+      </c>
+      <c r="G265" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J265" s="5"/>
+    </row>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A266" s="2">
+        <v>259</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E266" s="11">
+        <v>-171875</v>
+      </c>
+      <c r="F266" s="5">
+        <v>-457.77</v>
+      </c>
+      <c r="G266" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H266" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J266" s="5"/>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A267" s="2">
+        <v>260</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" s="11">
+        <v>307125</v>
+      </c>
+      <c r="F267" s="5">
+        <v>436.89</v>
+      </c>
+      <c r="G267" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J267" s="5"/>
+    </row>
+    <row r="268" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A268" s="2">
+        <v>261</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E268" s="11">
+        <v>-34125</v>
+      </c>
+      <c r="F268" s="5">
+        <v>-49.15</v>
+      </c>
+      <c r="G268" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H268" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J268" s="5"/>
+    </row>
+    <row r="269" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A269" s="2">
+        <v>262</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E269" s="11">
+        <v>-273000</v>
+      </c>
+      <c r="F269" s="5">
+        <v>-390.72</v>
+      </c>
+      <c r="G269" s="6">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H269" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J269" s="5"/>
+    </row>
+    <row r="270" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A270" s="2">
+        <v>263</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E270" s="11">
+        <v>474500</v>
+      </c>
+      <c r="F270" s="5">
+        <v>434.88</v>
+      </c>
+      <c r="G270" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="J270" s="5"/>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A271" s="2">
+        <v>264</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E271" s="11">
+        <v>-474500</v>
+      </c>
+      <c r="F271" s="5">
+        <v>-437.58</v>
+      </c>
+      <c r="G271" s="6">
+        <v>-6.9999999999999999E-4</v>
+      </c>
+      <c r="H271" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J271" s="5"/>
+    </row>
+    <row r="272" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A272" s="2">
+        <v>265</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E272" s="11">
+        <v>93750</v>
+      </c>
+      <c r="F272" s="5">
+        <v>413.91</v>
+      </c>
+      <c r="G272" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="J272" s="5"/>
+    </row>
+    <row r="273" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A273" s="2">
+        <v>266</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E273" s="11">
+        <v>-93750</v>
+      </c>
+      <c r="F273" s="5">
+        <v>-416.34</v>
+      </c>
+      <c r="G273" s="6">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H273" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J273" s="5"/>
+    </row>
+    <row r="274" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A274" s="2">
+        <v>267</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E274" s="11">
+        <v>26000</v>
+      </c>
+      <c r="F274" s="5">
+        <v>344.66</v>
+      </c>
+      <c r="G274" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="J274" s="5"/>
+    </row>
+    <row r="275" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A275" s="2">
+        <v>268</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E275" s="11">
+        <v>-26000</v>
+      </c>
+      <c r="F275" s="5">
+        <v>-346.74</v>
+      </c>
+      <c r="G275" s="6">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H275" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J275" s="5"/>
+    </row>
+    <row r="276" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A276" s="2">
+        <v>269</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E276" s="11">
+        <v>505400</v>
+      </c>
+      <c r="F276" s="5">
+        <v>280.89999999999998</v>
+      </c>
+      <c r="G276" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="J276" s="5"/>
+    </row>
+    <row r="277" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A277" s="2">
+        <v>270</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E277" s="11">
+        <v>-144400</v>
+      </c>
+      <c r="F277" s="5">
+        <v>-80.95</v>
+      </c>
+      <c r="G277" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H277" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J277" s="5"/>
+    </row>
+    <row r="278" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A278" s="2">
+        <v>271</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E278" s="11">
+        <v>-361000</v>
+      </c>
+      <c r="F278" s="5">
+        <v>-201.4</v>
+      </c>
+      <c r="G278" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H278" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J278" s="5"/>
+    </row>
+    <row r="279" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A279" s="2">
+        <v>272</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E279" s="11">
+        <v>15250</v>
+      </c>
+      <c r="F279" s="5">
+        <v>266.45</v>
+      </c>
+      <c r="G279" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="J279" s="5"/>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A280" s="2">
+        <v>273</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E280" s="11">
+        <v>-15250</v>
+      </c>
+      <c r="F280" s="5">
+        <v>-267.24</v>
+      </c>
+      <c r="G280" s="6">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H280" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J280" s="5"/>
+    </row>
+    <row r="281" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A281" s="2">
+        <v>274</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E281" s="11">
+        <v>-3950</v>
+      </c>
+      <c r="F281" s="5">
+        <v>-11.94</v>
+      </c>
+      <c r="G281" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H281" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J281" s="5"/>
+    </row>
+    <row r="282" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A282" s="2">
+        <v>275</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E282" s="11">
+        <v>84925</v>
+      </c>
+      <c r="F282" s="5">
+        <v>255.16</v>
+      </c>
+      <c r="G282" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="J282" s="5"/>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A283" s="2">
+        <v>276</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E283" s="11">
+        <v>-80975</v>
+      </c>
+      <c r="F283" s="5">
+        <v>-246.33</v>
+      </c>
+      <c r="G283" s="6">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H283" s="7">
+        <v>46203</v>
+      </c>
+      <c r="J283" s="5"/>
+    </row>
+    <row r="284" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A284" s="2">
+        <v>277</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E284" s="11">
+        <v>8200</v>
+      </c>
+      <c r="F284" s="5">
+        <v>224.12</v>
+      </c>
+      <c r="G284" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J284" s="5"/>
+    </row>
+    <row r="285" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A285" s="2">
+        <v>278</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E285" s="11">
+        <v>-8200</v>
+      </c>
+      <c r="F285" s="5">
+        <v>-224.86</v>
+      </c>
+      <c r="G285" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H285" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J285" s="5"/>
+    </row>
+    <row r="286" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A286" s="2">
+        <v>279</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E286" s="11">
+        <v>15300</v>
+      </c>
+      <c r="F286" s="5">
+        <v>216.4</v>
+      </c>
+      <c r="G286" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J286" s="5"/>
+    </row>
+    <row r="287" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A287" s="2">
+        <v>280</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E287" s="11">
+        <v>-15300</v>
+      </c>
+      <c r="F287" s="5">
+        <v>-217.75</v>
+      </c>
+      <c r="G287" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H287" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J287" s="5"/>
+    </row>
+    <row r="288" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A288" s="2">
+        <v>281</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E288" s="11">
+        <v>5250</v>
+      </c>
+      <c r="F288" s="5">
+        <v>190.19</v>
+      </c>
+      <c r="G288" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J288" s="5"/>
+    </row>
+    <row r="289" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A289" s="2">
+        <v>282</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E289" s="11">
+        <v>-5250</v>
+      </c>
+      <c r="F289" s="5">
+        <v>-190.69</v>
+      </c>
+      <c r="G289" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H289" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J289" s="5"/>
+    </row>
+    <row r="290" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A290" s="2">
+        <v>283</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E290" s="11">
+        <v>81650</v>
+      </c>
+      <c r="F290" s="5">
+        <v>181.14</v>
+      </c>
+      <c r="G290" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J290" s="5"/>
+    </row>
+    <row r="291" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A291" s="2">
+        <v>284</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E291" s="11">
+        <v>-81650</v>
+      </c>
+      <c r="F291" s="5">
+        <v>-182.39</v>
+      </c>
+      <c r="G291" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H291" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J291" s="5"/>
+    </row>
+    <row r="292" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A292" s="2">
+        <v>285</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E292" s="11">
+        <v>50400</v>
+      </c>
+      <c r="F292" s="5">
+        <v>172.14</v>
+      </c>
+      <c r="G292" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J292" s="5"/>
+    </row>
+    <row r="293" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A293" s="2">
+        <v>286</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E293" s="11">
+        <v>-50400</v>
+      </c>
+      <c r="F293" s="5">
+        <v>-172.95</v>
+      </c>
+      <c r="G293" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H293" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J293" s="5"/>
+    </row>
+    <row r="294" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A294" s="2">
+        <v>287</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E294" s="11">
+        <v>135000</v>
+      </c>
+      <c r="F294" s="5">
+        <v>169.01</v>
+      </c>
+      <c r="G294" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="J294" s="5"/>
+    </row>
+    <row r="295" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A295" s="2">
+        <v>288</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E295" s="11">
+        <v>-135000</v>
+      </c>
+      <c r="F295" s="5">
+        <v>-167.44</v>
+      </c>
+      <c r="G295" s="6">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H295" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J295" s="5"/>
+    </row>
+    <row r="296" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A296" s="2">
+        <v>289</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E296" s="11">
+        <v>88500</v>
+      </c>
+      <c r="F296" s="5">
+        <v>146.86000000000001</v>
+      </c>
+      <c r="G296" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="J296" s="5"/>
+    </row>
+    <row r="297" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A297" s="2">
+        <v>290</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E297" s="11">
+        <v>-88500</v>
+      </c>
+      <c r="F297" s="5">
+        <v>-147.77000000000001</v>
+      </c>
+      <c r="G297" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H297" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J297" s="5"/>
+    </row>
+    <row r="298" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A298" s="2">
+        <v>291</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E298" s="11">
+        <v>3500</v>
+      </c>
+      <c r="F298" s="5">
+        <v>145.06</v>
+      </c>
+      <c r="G298" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="J298" s="5"/>
+    </row>
+    <row r="299" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A299" s="2">
+        <v>292</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E299" s="11">
+        <v>-3500</v>
+      </c>
+      <c r="F299" s="5">
+        <v>-145.82</v>
+      </c>
+      <c r="G299" s="6">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="H299" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J299" s="5"/>
+    </row>
+    <row r="300" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A300" s="2">
+        <v>293</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E300" s="11">
+        <v>9000</v>
+      </c>
+      <c r="F300" s="5">
+        <v>80.27</v>
+      </c>
+      <c r="G300" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="J300" s="5"/>
+    </row>
+    <row r="301" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A301" s="2">
+        <v>294</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E301" s="11">
+        <v>-9000</v>
+      </c>
+      <c r="F301" s="5">
+        <v>-80.78</v>
+      </c>
+      <c r="G301" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H301" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J301" s="5"/>
+    </row>
+    <row r="302" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A302" s="2">
+        <v>295</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E302" s="11">
+        <v>450</v>
+      </c>
+      <c r="F302" s="5">
+        <v>69.48</v>
+      </c>
+      <c r="G302" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="J302" s="5"/>
+    </row>
+    <row r="303" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A303" s="2">
+        <v>296</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E303" s="11">
+        <v>-450</v>
+      </c>
+      <c r="F303" s="5">
+        <v>-69.91</v>
+      </c>
+      <c r="G303" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H303" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J303" s="5"/>
+    </row>
+    <row r="304" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A304" s="2">
+        <v>297</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E304" s="11">
+        <v>1500</v>
+      </c>
+      <c r="F304" s="5">
+        <v>64.430000000000007</v>
+      </c>
+      <c r="G304" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="J304" s="5"/>
+    </row>
+    <row r="305" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A305" s="2">
+        <v>298</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E305" s="11">
+        <v>-1500</v>
+      </c>
+      <c r="F305" s="5">
+        <v>-64.819999999999993</v>
+      </c>
+      <c r="G305" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H305" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J305" s="5"/>
+    </row>
+    <row r="306" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A306" s="2">
+        <v>299</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E306" s="11">
+        <v>800</v>
+      </c>
+      <c r="F306" s="5">
+        <v>42.13</v>
+      </c>
+      <c r="G306" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="J306" s="5"/>
+    </row>
+    <row r="307" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A307" s="2">
+        <v>300</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E307" s="11">
+        <v>-800</v>
+      </c>
+      <c r="F307" s="5">
+        <v>-42.4</v>
+      </c>
+      <c r="G307" s="6">
+        <v>-1E-4</v>
+      </c>
+      <c r="H307" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J307" s="5"/>
+    </row>
+    <row r="308" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A308" s="2">
+        <v>301</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E308" s="11">
+        <v>2200</v>
+      </c>
+      <c r="F308" s="5">
+        <v>24.48</v>
+      </c>
+      <c r="G308" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J308" s="5"/>
+    </row>
+    <row r="309" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A309" s="2">
+        <v>302</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E309" s="11">
+        <v>-2200</v>
+      </c>
+      <c r="F309" s="5">
+        <v>-24.64</v>
+      </c>
+      <c r="G309" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H309" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J309" s="5"/>
+    </row>
+    <row r="310" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A310" s="2">
+        <v>303</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E310" s="11">
+        <v>200</v>
+      </c>
+      <c r="F310" s="5">
+        <v>20.53</v>
+      </c>
+      <c r="G310" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J310" s="5"/>
+    </row>
+    <row r="311" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A311" s="2">
+        <v>304</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E311" s="11">
+        <v>-200</v>
+      </c>
+      <c r="F311" s="5">
+        <v>-20.67</v>
+      </c>
+      <c r="G311" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H311" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J311" s="5"/>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A312" s="2">
+        <v>305</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="E312" s="11">
+        <v>45</v>
+      </c>
+      <c r="F312" s="5">
+        <v>16.55</v>
+      </c>
+      <c r="G312" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J312" s="5"/>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A313" s="2">
+        <v>306</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E313" s="11">
+        <v>-45</v>
+      </c>
+      <c r="F313" s="5">
+        <v>-16.64</v>
+      </c>
+      <c r="G313" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H313" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J313" s="5"/>
+    </row>
+    <row r="314" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A314" s="2">
+        <v>307</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E314" s="11">
+        <v>600</v>
+      </c>
+      <c r="F314" s="5">
+        <v>16.28</v>
+      </c>
+      <c r="G314" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J314" s="5"/>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A315" s="2">
+        <v>308</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E315" s="11">
+        <v>-600</v>
+      </c>
+      <c r="F315" s="5">
+        <v>-16.38</v>
+      </c>
+      <c r="G315" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H315" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J315" s="5"/>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A316" s="2">
+        <v>309</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E316" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F316" s="5">
+        <v>13.76</v>
+      </c>
+      <c r="G316" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J316" s="5"/>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A317" s="2">
+        <v>310</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E317" s="11">
+        <v>-1000</v>
+      </c>
+      <c r="F317" s="5">
+        <v>-13.85</v>
+      </c>
+      <c r="G317" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H317" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J317" s="5"/>
+    </row>
+    <row r="318" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A318" s="2">
+        <v>311</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E318" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F318" s="5">
+        <v>10.35</v>
+      </c>
+      <c r="G318" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J318" s="5"/>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A319" s="2">
+        <v>312</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E319" s="11">
+        <v>-1000</v>
+      </c>
+      <c r="F319" s="5">
+        <v>-10.39</v>
+      </c>
+      <c r="G319" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H319" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J319" s="5"/>
+    </row>
+    <row r="320" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A320" s="2">
+        <v>313</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E320" s="11">
+        <v>750</v>
+      </c>
+      <c r="F320" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G320" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="J320" s="5"/>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A321" s="2">
+        <v>314</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E321" s="11">
+        <v>-750</v>
+      </c>
+      <c r="F321" s="5">
+        <v>-7.34</v>
+      </c>
+      <c r="G321" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="H321" s="7">
+        <v>46168</v>
+      </c>
+      <c r="J321" s="5"/>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A322" s="8"/>
+      <c r="B322" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C322" s="8"/>
+      <c r="D322" s="8"/>
+      <c r="E322" s="8"/>
+      <c r="F322" s="9">
+        <v>438099.52999999991</v>
+      </c>
+      <c r="G322" s="10">
+        <v>0.67239999999999944</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B324" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B325" s="3" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B326" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A327" s="2">
+        <v>315</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D327" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
-[...896 lines deleted...]
-      <c r="A69" s="1" t="n">
+      <c r="E327" s="11">
+        <v>7500</v>
+      </c>
+      <c r="F327" s="5">
+        <v>7572.83</v>
+      </c>
+      <c r="G327" s="6">
+        <v>1.1599999999999999E-2</v>
+      </c>
+      <c r="H327" s="7">
+        <v>46444</v>
+      </c>
+      <c r="J327" s="5">
+        <v>7.4086999999999996</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A328" s="2">
+        <v>316</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E328" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F328" s="5">
+        <v>5306.59</v>
+      </c>
+      <c r="G328" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H328" s="7">
+        <v>46535</v>
+      </c>
+      <c r="J328" s="5">
+        <v>8.0686999999999998</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A329" s="2">
+        <v>317</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E329" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F329" s="5">
+        <v>5288.03</v>
+      </c>
+      <c r="G329" s="6">
+        <v>8.0999999999999996E-3</v>
+      </c>
+      <c r="H329" s="7">
+        <v>46234</v>
+      </c>
+      <c r="J329" s="5">
+        <v>6.9001000000000001</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A330" s="2">
+        <v>318</v>
+      </c>
+      <c r="B330" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
-[...56 lines deleted...]
-      <c r="A71" s="1" t="n">
+      <c r="C330" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E330" s="11">
+        <v>500</v>
+      </c>
+      <c r="F330" s="5">
+        <v>5104.34</v>
+      </c>
+      <c r="G330" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H330" s="7">
+        <v>46356</v>
+      </c>
+      <c r="J330" s="5">
+        <v>7.2401</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A331" s="2">
+        <v>319</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E331" s="11">
+        <v>5000</v>
+      </c>
+      <c r="F331" s="5">
+        <v>5062.93</v>
+      </c>
+      <c r="G331" s="6">
+        <v>7.7999999999999996E-3</v>
+      </c>
+      <c r="H331" s="7">
+        <v>46461</v>
+      </c>
+      <c r="J331" s="5">
+        <v>7.415</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A332" s="2">
+        <v>320</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E332" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F332" s="5">
+        <v>2580.02</v>
+      </c>
+      <c r="G332" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H332" s="7">
+        <v>46675</v>
+      </c>
+      <c r="J332" s="5">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A333" s="2">
+        <v>321</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E333" s="11">
+        <v>2500</v>
+      </c>
+      <c r="F333" s="5">
+        <v>2577.7199999999998</v>
+      </c>
+      <c r="G333" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H333" s="7">
+        <v>46367</v>
+      </c>
+      <c r="J333" s="5">
+        <v>7.2401</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A334" s="8"/>
+      <c r="B334" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C334" s="8"/>
+      <c r="D334" s="8"/>
+      <c r="E334" s="8"/>
+      <c r="F334" s="9">
+        <v>33492.46</v>
+      </c>
+      <c r="G334" s="10">
+        <v>5.1400000000000001E-2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B336" s="3" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B337" s="3" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A338" s="2">
+        <v>322</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E338" s="11">
+        <v>3000</v>
+      </c>
+      <c r="F338" s="5">
+        <v>14279.42</v>
+      </c>
+      <c r="G338" s="6">
+        <v>2.1899999999999999E-2</v>
+      </c>
+      <c r="H338" s="7">
+        <v>46399</v>
+      </c>
+      <c r="J338" s="5">
+        <v>7.1948999999999996</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A339" s="2">
+        <v>323</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E339" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F339" s="5">
+        <v>4913.42</v>
+      </c>
+      <c r="G339" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H339" s="7">
+        <v>46239</v>
+      </c>
+      <c r="J339" s="5">
+        <v>6.7000999999999999</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A340" s="2">
+        <v>324</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E340" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F340" s="5">
+        <v>4832.12</v>
+      </c>
+      <c r="G340" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H340" s="7">
+        <v>46323</v>
+      </c>
+      <c r="J340" s="5">
+        <v>7.0449999999999999</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A341" s="2">
+        <v>325</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E341" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F341" s="5">
+        <v>4816.38</v>
+      </c>
+      <c r="G341" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H341" s="7">
+        <v>46339</v>
+      </c>
+      <c r="J341" s="5">
+        <v>7.0998000000000001</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A342" s="2">
+        <v>326</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E342" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F342" s="5">
+        <v>4800.2299999999996</v>
+      </c>
+      <c r="G342" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H342" s="7">
+        <v>46360</v>
+      </c>
+      <c r="J342" s="5">
+        <v>7.0000999999999998</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A343" s="2">
+        <v>327</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E343" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F343" s="5">
+        <v>4788.5600000000004</v>
+      </c>
+      <c r="G343" s="6">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="H343" s="7">
+        <v>46370</v>
+      </c>
+      <c r="J343" s="5">
+        <v>7.0998999999999999</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A344" s="2">
+        <v>328</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E344" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F344" s="5">
+        <v>4758.8500000000004</v>
+      </c>
+      <c r="G344" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H344" s="7">
+        <v>46399</v>
+      </c>
+      <c r="J344" s="5">
+        <v>7.2248999999999999</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A345" s="2">
+        <v>329</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E345" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F345" s="5">
+        <v>4749.8999999999996</v>
+      </c>
+      <c r="G345" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H345" s="7">
+        <v>46409</v>
+      </c>
+      <c r="J345" s="5">
+        <v>7.2249999999999996</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A346" s="2">
+        <v>330</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E346" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F346" s="5">
+        <v>4745.84</v>
+      </c>
+      <c r="G346" s="6">
+        <v>7.3000000000000001E-3</v>
+      </c>
+      <c r="H346" s="7">
+        <v>46416</v>
+      </c>
+      <c r="J346" s="5">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A347" s="2">
+        <v>331</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E347" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F347" s="5">
+        <v>4716.09</v>
+      </c>
+      <c r="G347" s="6">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="H347" s="7">
+        <v>46444</v>
+      </c>
+      <c r="J347" s="5">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A348" s="2">
+        <v>332</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E348" s="11">
+        <v>600</v>
+      </c>
+      <c r="F348" s="5">
+        <v>2842.46</v>
+      </c>
+      <c r="G348" s="6">
+        <v>4.4000000000000003E-3</v>
+      </c>
+      <c r="H348" s="7">
+        <v>46423</v>
+      </c>
+      <c r="J348" s="5">
+        <v>7.2249999999999996</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A349" s="2">
+        <v>333</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E349" s="11">
+        <v>500</v>
+      </c>
+      <c r="F349" s="5">
+        <v>2393.67</v>
+      </c>
+      <c r="G349" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="H349" s="7">
+        <v>46372</v>
+      </c>
+      <c r="J349" s="5">
+        <v>7.0800999999999998</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A350" s="2">
+        <v>334</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E350" s="11">
+        <v>500</v>
+      </c>
+      <c r="F350" s="5">
+        <v>2376.75</v>
+      </c>
+      <c r="G350" s="6">
+        <v>3.7000000000000002E-3</v>
+      </c>
+      <c r="H350" s="7">
+        <v>46406</v>
+      </c>
+      <c r="J350" s="5">
+        <v>7.1970000000000001</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A351" s="2">
+        <v>335</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E351" s="11">
+        <v>500</v>
+      </c>
+      <c r="F351" s="5">
+        <v>2372.39</v>
+      </c>
+      <c r="G351" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H351" s="7">
+        <v>46414</v>
+      </c>
+      <c r="J351" s="5">
+        <v>7.2450000000000001</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A352" s="2">
+        <v>336</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E352" s="11">
+        <v>500</v>
+      </c>
+      <c r="F352" s="5">
+        <v>2371.94</v>
+      </c>
+      <c r="G352" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H352" s="7">
+        <v>46415</v>
+      </c>
+      <c r="J352" s="5">
+        <v>7.2450000000000001</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A353" s="2">
+        <v>337</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E353" s="11">
+        <v>500</v>
+      </c>
+      <c r="F353" s="5">
+        <v>2371.02</v>
+      </c>
+      <c r="G353" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H353" s="7">
+        <v>46415</v>
+      </c>
+      <c r="J353" s="5">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A354" s="2">
+        <v>338</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E354" s="11">
+        <v>500</v>
+      </c>
+      <c r="F354" s="5">
+        <v>2370.56</v>
+      </c>
+      <c r="G354" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H354" s="7">
+        <v>46420</v>
+      </c>
+      <c r="J354" s="5">
+        <v>7.1950000000000003</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A355" s="2">
+        <v>339</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E355" s="11">
+        <v>500</v>
+      </c>
+      <c r="F355" s="5">
+        <v>2367.87</v>
+      </c>
+      <c r="G355" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H355" s="7">
+        <v>46422</v>
+      </c>
+      <c r="J355" s="5">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A356" s="2">
+        <v>340</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E356" s="11">
+        <v>500</v>
+      </c>
+      <c r="F356" s="5">
+        <v>2363.48</v>
+      </c>
+      <c r="G356" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H356" s="7">
+        <v>46435</v>
+      </c>
+      <c r="J356" s="5">
+        <v>7.22</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A357" s="2">
+        <v>341</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E357" s="11">
+        <v>500</v>
+      </c>
+      <c r="F357" s="5">
+        <v>2357.06</v>
+      </c>
+      <c r="G357" s="6">
+        <v>3.5999999999999999E-3</v>
+      </c>
+      <c r="H357" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J357" s="5">
+        <v>7.21</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A358" s="2">
+        <v>342</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E358" s="11">
+        <v>100</v>
+      </c>
+      <c r="F358" s="5">
+        <v>470.08</v>
+      </c>
+      <c r="G358" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="H358" s="7">
+        <v>46463</v>
+      </c>
+      <c r="J358" s="5">
+        <v>7.2599</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A359" s="8"/>
+      <c r="B359" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C359" s="8"/>
+      <c r="D359" s="8"/>
+      <c r="E359" s="8"/>
+      <c r="F359" s="9">
+        <v>82058.09</v>
+      </c>
+      <c r="G359" s="10">
+        <v>0.1258</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B361" s="3" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B362" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A363" s="2">
+        <v>343</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E363" s="11">
+        <v>1000</v>
+      </c>
+      <c r="F363" s="5">
+        <v>4866.18</v>
+      </c>
+      <c r="G363" s="6">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H363" s="7">
+        <v>46283</v>
+      </c>
+      <c r="J363" s="5">
+        <v>7.1700999999999997</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A364" s="8"/>
+      <c r="B364" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C364" s="8"/>
+      <c r="D364" s="8"/>
+      <c r="E364" s="8"/>
+      <c r="F364" s="9">
+        <v>4866.18</v>
+      </c>
+      <c r="G364" s="10">
+        <v>7.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B366" s="3" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A367" s="2">
+        <v>344</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D367" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
-[...7730 lines deleted...]
-      <c r="A341" s="1" t="n">
+      <c r="E367" s="11">
+        <v>12500000</v>
+      </c>
+      <c r="F367" s="5">
+        <v>11940.06</v>
+      </c>
+      <c r="G367" s="6">
+        <v>1.83E-2</v>
+      </c>
+      <c r="H367" s="7">
+        <v>46450</v>
+      </c>
+      <c r="J367" s="5">
+        <v>5.5755999999999997</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A368" s="8"/>
+      <c r="B368" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="B341" s="1" t="inlineStr">
-[...447 lines deleted...]
-      <c r="A360" s="1" t="n">
+      <c r="C368" s="8"/>
+      <c r="D368" s="8"/>
+      <c r="E368" s="8"/>
+      <c r="F368" s="9">
+        <v>11940.06</v>
+      </c>
+      <c r="G368" s="10">
+        <v>1.83E-2</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A370" s="2">
         <v>345</v>
       </c>
-      <c r="B360" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A361" s="1" t="n">
+      <c r="B370" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="F370" s="5">
+        <v>10490.08</v>
+      </c>
+      <c r="G370" s="6">
+        <v>1.61E-2</v>
+      </c>
+      <c r="H370" s="7">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A371" s="8"/>
+      <c r="B371" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C371" s="8"/>
+      <c r="D371" s="8"/>
+      <c r="E371" s="8"/>
+      <c r="F371" s="9">
+        <v>10490.08</v>
+      </c>
+      <c r="G371" s="10">
+        <v>1.61E-2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B373" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A374" s="2">
         <v>346</v>
       </c>
-      <c r="B361" s="1" t="inlineStr">
-[...930 lines deleted...]
-      <c r="E400" s="5" t="n">
+      <c r="B374" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E374" s="11">
         <v>125212973.227</v>
       </c>
-      <c r="F400" s="6" t="n">
-[...78 lines deleted...]
-      <c r="G407" s="13" t="n">
+      <c r="F374" s="5">
+        <v>71491.47</v>
+      </c>
+      <c r="G374" s="6">
+        <v>0.10979999999999999</v>
+      </c>
+      <c r="J374" s="5">
+        <v>7.1739470000000001</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A375" s="8"/>
+      <c r="B375" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C375" s="8"/>
+      <c r="D375" s="8"/>
+      <c r="E375" s="8"/>
+      <c r="F375" s="9">
+        <v>71491.47</v>
+      </c>
+      <c r="G375" s="10">
+        <v>0.10979999999999999</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B377" s="3" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="B378" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="E378" s="11"/>
+      <c r="F378" s="5">
+        <v>-1275.52</v>
+      </c>
+      <c r="G378" s="6">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+      <c r="J378" s="5"/>
+    </row>
+    <row r="379" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A379" s="8"/>
+      <c r="B379" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="C379" s="8"/>
+      <c r="D379" s="8"/>
+      <c r="E379" s="8"/>
+      <c r="F379" s="9">
+        <v>-1275.52</v>
+      </c>
+      <c r="G379" s="10">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A381" s="4"/>
+      <c r="B381" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C381" s="4"/>
+      <c r="D381" s="4"/>
+      <c r="E381" s="4"/>
+      <c r="F381" s="12">
+        <v>651162.35</v>
+      </c>
+      <c r="G381" s="13">
         <v>1</v>
       </c>
     </row>
-    <row r="408">
-[...7 lines deleted...]
-      <c r="A409" s="1" t="n">
+    <row r="382" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A382" s="2" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A383" s="2">
         <v>1</v>
       </c>
-      <c r="B409" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A410" s="61" t="n">
+      <c r="B383" s="2" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A384" s="16">
         <v>2</v>
       </c>
-      <c r="B410" s="61" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A411" s="15" t="n">
+      <c r="B384" s="16" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="385" spans="1:2" ht="27" x14ac:dyDescent="0.35">
+      <c r="A385" s="14">
         <v>3</v>
       </c>
-      <c r="B411" s="64" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A412" s="15" t="n">
+      <c r="B385" s="14" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="386" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A386" s="14">
         <v>4</v>
       </c>
-      <c r="B412" s="15" t="inlineStr">
-[...16 lines deleted...]
-        </is>
+      <c r="B386" s="14" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="387" spans="1:2" ht="27" x14ac:dyDescent="0.35">
+      <c r="A387" s="14">
+        <v>5</v>
+      </c>
+      <c r="B387" s="14" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="391" spans="1:2" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B391" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="405" spans="2:2" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B405" s="1" t="s">
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:A1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72016B38-CB96-4232-8110-A40AB15775A5}">
+  <dimension ref="A1:K248"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A4" sqref="A4"/>
+      <selection pane="topRight" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="81.81640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="35.6328125" style="17" customWidth="1"/>
+    <col min="4" max="4" width="29.6328125" style="17" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="17" customWidth="1"/>
+    <col min="6" max="6" width="19" style="17" customWidth="1"/>
+    <col min="7" max="7" width="17.26953125" style="17" customWidth="1"/>
+    <col min="8" max="8" width="19" style="17" customWidth="1"/>
+    <col min="9" max="9" width="18.54296875" style="17" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="17" t="s">
+        <v>577</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>577</v>
+      </c>
+      <c r="C1" s="17">
+        <v>3</v>
+      </c>
+      <c r="D1" s="17">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="17" t="s">
+        <v>578</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="17" t="s">
+        <v>580</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
+        <v>581</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>582</v>
+      </c>
+      <c r="C4" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="76"/>
+    </row>
+    <row r="5" spans="1:4" s="19" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="20" t="s">
+        <v>583</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="18">
+        <v>1</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>585</v>
+      </c>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+    </row>
+    <row r="8" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23"/>
+      <c r="B8" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="C8" s="73">
+        <v>0.76</v>
+      </c>
+      <c r="D8" s="74"/>
+    </row>
+    <row r="9" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23"/>
+      <c r="B9" s="22" t="s">
+        <v>588</v>
+      </c>
+      <c r="C9" s="73">
+        <v>0.78</v>
+      </c>
+      <c r="D9" s="74"/>
+    </row>
+    <row r="10" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25">
+        <v>2</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>589</v>
+      </c>
+      <c r="C10" s="81">
+        <v>0.68339628168733302</v>
+      </c>
+      <c r="D10" s="82"/>
+    </row>
+    <row r="11" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="25">
+        <v>3</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>590</v>
+      </c>
+      <c r="C11" s="81">
+        <v>0.632787223884543</v>
+      </c>
+      <c r="D11" s="82"/>
+    </row>
+    <row r="12" spans="1:4" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="25">
+        <v>4</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>591</v>
+      </c>
+      <c r="C12" s="79">
+        <v>7.0281945337938995E-2</v>
+      </c>
+      <c r="D12" s="80"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="18">
+        <v>5</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>592</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+    </row>
+    <row r="14" spans="1:4" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="28"/>
+      <c r="B14" s="29" t="s">
+        <v>593</v>
+      </c>
+      <c r="C14" s="77">
+        <v>-440278.30550650001</v>
+      </c>
+      <c r="D14" s="78"/>
+    </row>
+    <row r="15" spans="1:4" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="31"/>
+      <c r="B15" s="32" t="s">
+        <v>595</v>
+      </c>
+      <c r="C15" s="71">
+        <v>-0.67614214503491332</v>
+      </c>
+      <c r="D15" s="72"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="18">
+        <v>6</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>596</v>
+      </c>
+      <c r="C16" s="67" t="s">
+        <v>594</v>
+      </c>
+      <c r="D16" s="68"/>
+    </row>
+    <row r="17" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="18">
+        <v>7</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>597</v>
+      </c>
+      <c r="C17" s="69" t="s">
+        <v>594</v>
+      </c>
+      <c r="D17" s="70"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
+        <v>8</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>598</v>
+      </c>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="18"/>
+      <c r="B19" s="34" t="s">
+        <v>593</v>
+      </c>
+      <c r="C19" s="67" t="s">
+        <v>594</v>
+      </c>
+      <c r="D19" s="68"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="18"/>
+      <c r="B20" s="34" t="s">
+        <v>599</v>
+      </c>
+      <c r="C20" s="67" t="s">
+        <v>594</v>
+      </c>
+      <c r="D20" s="68"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="18">
+        <v>9</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>600</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+    </row>
+    <row r="22" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="35"/>
+      <c r="B22" s="36" t="s">
+        <v>601</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="39" t="s">
+        <v>602</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>603</v>
+      </c>
+      <c r="C23" s="42" t="s">
+        <v>604</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>607</v>
+      </c>
+      <c r="C24" s="42" t="s">
+        <v>608</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="B25" s="40" t="s">
+        <v>611</v>
+      </c>
+      <c r="C25" s="42">
+        <v>0</v>
+      </c>
+      <c r="D25" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="B26" s="40" t="s">
+        <v>613</v>
+      </c>
+      <c r="C26" s="42">
+        <v>0</v>
+      </c>
+      <c r="D26" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="39" t="s">
+        <v>614</v>
+      </c>
+      <c r="B27" s="40" t="s">
+        <v>615</v>
+      </c>
+      <c r="C27" s="42">
+        <v>0</v>
+      </c>
+      <c r="D27" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="39" t="s">
+        <v>616</v>
+      </c>
+      <c r="B28" s="40" t="s">
+        <v>617</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>618</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="39" t="s">
+        <v>620</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>620</v>
+      </c>
+      <c r="C29" s="42">
+        <v>0</v>
+      </c>
+      <c r="D29" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="39" t="s">
+        <v>621</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>621</v>
+      </c>
+      <c r="C30" s="42">
+        <v>0</v>
+      </c>
+      <c r="D30" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="39" t="s">
+        <v>622</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>622</v>
+      </c>
+      <c r="C31" s="42">
+        <v>0</v>
+      </c>
+      <c r="D31" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="39" t="s">
+        <v>623</v>
+      </c>
+      <c r="B32" s="20" t="s">
+        <v>623</v>
+      </c>
+      <c r="C32" s="42">
+        <v>0</v>
+      </c>
+      <c r="D32" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="39"/>
+      <c r="B33" s="36" t="s">
+        <v>624</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="39" t="s">
+        <v>602</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>603</v>
+      </c>
+      <c r="C34" s="42" t="s">
+        <v>625</v>
+      </c>
+      <c r="D34" s="42" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="B35" s="40" t="s">
+        <v>607</v>
+      </c>
+      <c r="C35" s="42" t="s">
+        <v>627</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A36" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>611</v>
+      </c>
+      <c r="C36" s="42">
+        <v>0</v>
+      </c>
+      <c r="D36" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>613</v>
+      </c>
+      <c r="C37" s="42">
+        <v>0</v>
+      </c>
+      <c r="D37" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="39" t="s">
+        <v>614</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>615</v>
+      </c>
+      <c r="C38" s="42">
+        <v>0</v>
+      </c>
+      <c r="D38" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A39" s="39" t="s">
+        <v>616</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>617</v>
+      </c>
+      <c r="C39" s="42" t="s">
+        <v>629</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="39" t="s">
+        <v>620</v>
+      </c>
+      <c r="B40" s="20" t="s">
+        <v>620</v>
+      </c>
+      <c r="C40" s="42">
+        <v>0</v>
+      </c>
+      <c r="D40" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A41" s="39" t="s">
+        <v>621</v>
+      </c>
+      <c r="B41" s="20" t="s">
+        <v>621</v>
+      </c>
+      <c r="C41" s="42">
+        <v>0</v>
+      </c>
+      <c r="D41" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="39" t="s">
+        <v>622</v>
+      </c>
+      <c r="B42" s="20" t="s">
+        <v>622</v>
+      </c>
+      <c r="C42" s="42">
+        <v>0</v>
+      </c>
+      <c r="D42" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A43" s="39" t="s">
+        <v>623</v>
+      </c>
+      <c r="B43" s="20" t="s">
+        <v>623</v>
+      </c>
+      <c r="C43" s="42">
+        <v>0</v>
+      </c>
+      <c r="D43" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="39"/>
+      <c r="B44" s="43" t="s">
+        <v>631</v>
+      </c>
+      <c r="C44" s="44"/>
+      <c r="D44" s="44"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="39" t="s">
+        <v>602</v>
+      </c>
+      <c r="B45" s="40" t="s">
+        <v>603</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>594</v>
+      </c>
+      <c r="D45" s="41" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>607</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>594</v>
+      </c>
+      <c r="D46" s="41" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="39" t="s">
+        <v>610</v>
+      </c>
+      <c r="B47" s="40" t="s">
+        <v>611</v>
+      </c>
+      <c r="C47" s="41">
+        <v>0</v>
+      </c>
+      <c r="D47" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="B48" s="40" t="s">
+        <v>613</v>
+      </c>
+      <c r="C48" s="41">
+        <v>0</v>
+      </c>
+      <c r="D48" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="39" t="s">
+        <v>614</v>
+      </c>
+      <c r="B49" s="40" t="s">
+        <v>615</v>
+      </c>
+      <c r="C49" s="41">
+        <v>0</v>
+      </c>
+      <c r="D49" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="39" t="s">
+        <v>616</v>
+      </c>
+      <c r="B50" s="40" t="s">
+        <v>617</v>
+      </c>
+      <c r="C50" s="41">
+        <v>0.05</v>
+      </c>
+      <c r="D50" s="41">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="45"/>
+      <c r="B51" s="46"/>
+      <c r="C51" s="47"/>
+      <c r="D51" s="47"/>
+    </row>
+    <row r="52" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="48" t="s">
+        <v>317</v>
+      </c>
+      <c r="B52" s="48" t="s">
+        <v>632</v>
+      </c>
+      <c r="C52" s="47"/>
+      <c r="D52" s="47"/>
+    </row>
+    <row r="53" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="48" t="s">
+        <v>633</v>
+      </c>
+      <c r="B53" s="48" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="48" t="s">
+        <v>587</v>
+      </c>
+      <c r="B54" s="48" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A55" s="48" t="s">
+        <v>636</v>
+      </c>
+      <c r="B55" s="48" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A56" s="49" t="s">
+        <v>638</v>
+      </c>
+      <c r="B56" s="50" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36" x14ac:dyDescent="0.3">
+      <c r="A57" s="48"/>
+      <c r="B57" s="50" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="C58" s="51"/>
+      <c r="D58" s="51"/>
+    </row>
+    <row r="59" spans="1:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B59" s="52" t="s">
+        <v>641</v>
+      </c>
+      <c r="H59" s="53" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="52" customFormat="1" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="B60" s="54" t="s">
+        <v>643</v>
+      </c>
+      <c r="C60" s="54" t="s">
+        <v>644</v>
+      </c>
+      <c r="D60" s="54" t="s">
+        <v>645</v>
+      </c>
+      <c r="E60" s="54" t="s">
+        <v>646</v>
+      </c>
+      <c r="F60" s="54" t="s">
+        <v>647</v>
+      </c>
+      <c r="G60" s="54" t="s">
+        <v>648</v>
+      </c>
+      <c r="H60" s="54" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B61" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="55" t="s">
+        <v>327</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E61" s="56">
+        <v>1016.325</v>
+      </c>
+      <c r="F61" s="56">
+        <v>1039.25</v>
+      </c>
+      <c r="G61" s="56">
+        <v>2.2931374999999998</v>
+      </c>
+      <c r="H61" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B62" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E62" s="56">
+        <v>1363.5725070000001</v>
+      </c>
+      <c r="F62" s="56">
+        <v>1350.7</v>
+      </c>
+      <c r="G62" s="56">
+        <v>2802.4067610000002</v>
+      </c>
+      <c r="H62" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B63" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D63" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E63" s="56">
+        <v>2048.5646120000001</v>
+      </c>
+      <c r="F63" s="56">
+        <v>2421.8000000000002</v>
+      </c>
+      <c r="G63" s="56">
+        <v>606.34379690000003</v>
+      </c>
+      <c r="H63" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B64" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="55" t="s">
+        <v>201</v>
+      </c>
+      <c r="D64" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E64" s="56">
+        <v>1203.0433009999999</v>
+      </c>
+      <c r="F64" s="56">
+        <v>1235.2</v>
+      </c>
+      <c r="G64" s="56">
+        <v>469.84147200000001</v>
+      </c>
+      <c r="H64" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B65" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="D65" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E65" s="56">
+        <v>1687.7</v>
+      </c>
+      <c r="F65" s="56">
+        <v>1677.6</v>
+      </c>
+      <c r="G65" s="56">
+        <v>10.032051442513865</v>
+      </c>
+      <c r="H65" s="57">
+        <v>1.1090573012939002E-2</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B66" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="D66" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E66" s="56">
+        <v>1587.6617000000001</v>
+      </c>
+      <c r="F66" s="56">
+        <v>1670.5</v>
+      </c>
+      <c r="G66" s="56">
+        <v>406.29808342181144</v>
+      </c>
+      <c r="H66" s="57">
+        <v>0.4491682070240296</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B67" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E67" s="56">
+        <v>1603.0448839999999</v>
+      </c>
+      <c r="F67" s="56">
+        <v>1662.9</v>
+      </c>
+      <c r="G67" s="56">
+        <v>488.22650353567462</v>
+      </c>
+      <c r="H67" s="57">
+        <v>0.53974121996303137</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="55" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E68" s="56">
+        <v>190.632565</v>
+      </c>
+      <c r="F68" s="56">
+        <v>223.38</v>
+      </c>
+      <c r="G68" s="56">
+        <v>48.711002000000001</v>
+      </c>
+      <c r="H68" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="55" t="s">
+        <v>155</v>
+      </c>
+      <c r="D69" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E69" s="56">
+        <v>344.89443</v>
+      </c>
+      <c r="F69" s="56">
+        <v>347.55</v>
+      </c>
+      <c r="G69" s="56">
+        <v>1062.6950583</v>
+      </c>
+      <c r="H69" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B70" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E70" s="56">
+        <v>450.44701199999997</v>
+      </c>
+      <c r="F70" s="56">
+        <v>446.8</v>
+      </c>
+      <c r="G70" s="56">
+        <v>632.31327599999997</v>
+      </c>
+      <c r="H70" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B71" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="55" t="s">
+        <v>161</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E71" s="56">
+        <v>2060.9888150000002</v>
+      </c>
+      <c r="F71" s="56">
+        <v>1916.3</v>
+      </c>
+      <c r="G71" s="56">
+        <v>505.03019880000005</v>
+      </c>
+      <c r="H71" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="55" t="s">
+        <v>237</v>
+      </c>
+      <c r="D72" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E72" s="56">
+        <v>7721.1237289999999</v>
+      </c>
+      <c r="F72" s="56">
+        <v>7679.5</v>
+      </c>
+      <c r="G72" s="56">
+        <v>164.2964781</v>
+      </c>
+      <c r="H72" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B73" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="55" t="s">
+        <v>163</v>
+      </c>
+      <c r="D73" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E73" s="56">
+        <v>2511.487905</v>
+      </c>
+      <c r="F73" s="56">
+        <v>2457.1999999999998</v>
+      </c>
+      <c r="G73" s="56">
+        <v>430.45916</v>
+      </c>
+      <c r="H73" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B74" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="55" t="s">
+        <v>185</v>
+      </c>
+      <c r="D74" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E74" s="56">
+        <v>1050.027014</v>
+      </c>
+      <c r="F74" s="56">
+        <v>1021.15</v>
+      </c>
+      <c r="G74" s="56">
+        <v>366.08044000000001</v>
+      </c>
+      <c r="H74" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B75" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="D75" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E75" s="56">
+        <v>1405.7401259999999</v>
+      </c>
+      <c r="F75" s="56">
+        <v>1396.4</v>
+      </c>
+      <c r="G75" s="56">
+        <v>1546.947776</v>
+      </c>
+      <c r="H75" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B76" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E76" s="56">
+        <v>1354.186156</v>
+      </c>
+      <c r="F76" s="56">
+        <v>1275.9000000000001</v>
+      </c>
+      <c r="G76" s="56">
+        <v>1270.1273279227848</v>
+      </c>
+      <c r="H76" s="57">
+        <v>0.81555153707052441</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B77" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E77" s="56">
+        <v>1365.9867899999999</v>
+      </c>
+      <c r="F77" s="56">
+        <v>1283.7</v>
+      </c>
+      <c r="G77" s="56">
+        <v>287.25717837721515</v>
+      </c>
+      <c r="H77" s="57">
+        <v>0.18444846292947559</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B78" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="55" t="s">
+        <v>119</v>
+      </c>
+      <c r="D78" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E78" s="56">
+        <v>918.88804600000003</v>
+      </c>
+      <c r="F78" s="56">
+        <v>942.2</v>
+      </c>
+      <c r="G78" s="56">
+        <v>644.56548665384605</v>
+      </c>
+      <c r="H78" s="57">
+        <v>0.80854700854700856</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B79" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="55" t="s">
+        <v>119</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E79" s="56">
+        <v>880.00312099999996</v>
+      </c>
+      <c r="F79" s="56">
+        <v>942.35</v>
+      </c>
+      <c r="G79" s="56">
+        <v>152.62438584615384</v>
+      </c>
+      <c r="H79" s="57">
+        <v>0.19145299145299147</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B80" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="55" t="s">
+        <v>287</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E80" s="56">
+        <v>1815.6327699999999</v>
+      </c>
+      <c r="F80" s="56">
+        <v>1752.4</v>
+      </c>
+      <c r="G80" s="56">
+        <v>47.254260000000002</v>
+      </c>
+      <c r="H80" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B81" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="55" t="s">
+        <v>318</v>
+      </c>
+      <c r="D81" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E81" s="56">
+        <v>10424.000050000001</v>
+      </c>
+      <c r="F81" s="56">
+        <v>10336</v>
+      </c>
+      <c r="G81" s="56">
+        <v>4.2156799999999999</v>
+      </c>
+      <c r="H81" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B82" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D82" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E82" s="56">
+        <v>174.52761100000001</v>
+      </c>
+      <c r="F82" s="56">
+        <v>200.89</v>
+      </c>
+      <c r="G82" s="56">
+        <v>2412.3488282570429</v>
+      </c>
+      <c r="H82" s="57">
+        <v>0.98020954598370202</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B83" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D83" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E83" s="56">
+        <v>174.377635</v>
+      </c>
+      <c r="F83" s="56">
+        <v>202.08</v>
+      </c>
+      <c r="G83" s="56">
+        <v>48.705380142956919</v>
+      </c>
+      <c r="H83" s="57">
+        <v>1.9790454016298021E-2</v>
+      </c>
+    </row>
+    <row r="84" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B84" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="D84" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E84" s="56">
+        <v>281.93662999999998</v>
+      </c>
+      <c r="F84" s="56">
+        <v>265.10000000000002</v>
+      </c>
+      <c r="G84" s="56">
+        <v>1139.3368832605506</v>
+      </c>
+      <c r="H84" s="57">
+        <v>0.85550458715596334</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B85" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E85" s="56">
+        <v>275.70427799999999</v>
+      </c>
+      <c r="F85" s="56">
+        <v>266.68</v>
+      </c>
+      <c r="G85" s="56">
+        <v>192.43491593944955</v>
+      </c>
+      <c r="H85" s="57">
+        <v>0.14449541284403669</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B86" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E86" s="56">
+        <v>153.37530699999999</v>
+      </c>
+      <c r="F86" s="56">
+        <v>140.51</v>
+      </c>
+      <c r="G86" s="56">
+        <v>224.24820339999999</v>
+      </c>
+      <c r="H86" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B87" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="D87" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E87" s="56">
+        <v>445.53488700000003</v>
+      </c>
+      <c r="F87" s="56">
+        <v>433.95</v>
+      </c>
+      <c r="G87" s="56">
+        <v>1538.69772587231</v>
+      </c>
+      <c r="H87" s="57">
+        <v>0.997626582278481</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B88" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="D88" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E88" s="56">
+        <v>448.13330100000002</v>
+      </c>
+      <c r="F88" s="56">
+        <v>436.6</v>
+      </c>
+      <c r="G88" s="56">
+        <v>3.6606607276898728</v>
+      </c>
+      <c r="H88" s="57">
+        <v>2.3734177215189874E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B89" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="D89" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E89" s="56">
+        <v>339.412533</v>
+      </c>
+      <c r="F89" s="56">
+        <v>354.52</v>
+      </c>
+      <c r="G89" s="56">
+        <v>2058.9443123000001</v>
+      </c>
+      <c r="H89" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B90" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="55" t="s">
+        <v>289</v>
+      </c>
+      <c r="D90" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E90" s="56">
+        <v>314.17559999999997</v>
+      </c>
+      <c r="F90" s="56">
+        <v>304.2</v>
+      </c>
+      <c r="G90" s="56">
+        <v>48.771204932558149</v>
+      </c>
+      <c r="H90" s="57">
+        <v>0.95348837209302328</v>
+      </c>
+    </row>
+    <row r="91" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B91" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="55" t="s">
+        <v>289</v>
+      </c>
+      <c r="D91" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E91" s="56">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="F91" s="56">
+        <v>302.3</v>
+      </c>
+      <c r="G91" s="56">
+        <v>2.3790831674418609</v>
+      </c>
+      <c r="H91" s="57">
+        <v>4.6511627906976744E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B92" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D92" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E92" s="56">
+        <v>1841.676303</v>
+      </c>
+      <c r="F92" s="56">
+        <v>1896.4</v>
+      </c>
+      <c r="G92" s="56">
+        <v>2477.426398376112</v>
+      </c>
+      <c r="H92" s="57">
+        <v>0.9898348157560356</v>
+      </c>
+    </row>
+    <row r="93" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B93" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E93" s="56">
+        <v>1874.9124999999999</v>
+      </c>
+      <c r="F93" s="56">
+        <v>1908.1</v>
+      </c>
+      <c r="G93" s="56">
+        <v>25.442119623888189</v>
+      </c>
+      <c r="H93" s="57">
+        <v>1.0165184243964422E-2</v>
+      </c>
+    </row>
+    <row r="94" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B94" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="55" t="s">
+        <v>175</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E94" s="56">
+        <v>360.03042299999998</v>
+      </c>
+      <c r="F94" s="56">
+        <v>361.1</v>
+      </c>
+      <c r="G94" s="56">
+        <v>390.43417499999998</v>
+      </c>
+      <c r="H94" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B95" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="55" t="s">
+        <v>253</v>
+      </c>
+      <c r="D95" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E95" s="56">
+        <v>5742.8378240000002</v>
+      </c>
+      <c r="F95" s="56">
+        <v>5746.5</v>
+      </c>
+      <c r="G95" s="56">
+        <v>132.028975</v>
+      </c>
+      <c r="H95" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B96" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="55" t="s">
+        <v>209</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E96" s="56">
+        <v>144.066205</v>
+      </c>
+      <c r="F96" s="56">
+        <v>135.44999999999999</v>
+      </c>
+      <c r="G96" s="56">
+        <v>292.85322189999999</v>
+      </c>
+      <c r="H96" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B97" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="55" t="s">
+        <v>247</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E97" s="56">
+        <v>839.31</v>
+      </c>
+      <c r="F97" s="56">
+        <v>823.25</v>
+      </c>
+      <c r="G97" s="56">
+        <v>7.6815122352941181</v>
+      </c>
+      <c r="H97" s="57">
+        <v>4.2016806722689079E-2</v>
+      </c>
+    </row>
+    <row r="98" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B98" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="55" t="s">
+        <v>247</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E98" s="56">
+        <v>795.77018899999996</v>
+      </c>
+      <c r="F98" s="56">
+        <v>818.45</v>
+      </c>
+      <c r="G98" s="56">
+        <v>175.13847896470591</v>
+      </c>
+      <c r="H98" s="57">
+        <v>0.95798319327731096</v>
+      </c>
+    </row>
+    <row r="99" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B99" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="55" t="s">
+        <v>177</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E99" s="56">
+        <v>1558.2461000000001</v>
+      </c>
+      <c r="F99" s="56">
+        <v>1573</v>
+      </c>
+      <c r="G99" s="56">
+        <v>428.36812500000002</v>
+      </c>
+      <c r="H99" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B100" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="55" t="s">
+        <v>229</v>
+      </c>
+      <c r="D100" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E100" s="56">
+        <v>1281.585476</v>
+      </c>
+      <c r="F100" s="56">
+        <v>1315.2</v>
+      </c>
+      <c r="G100" s="56">
+        <v>185.55921000000001</v>
+      </c>
+      <c r="H100" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B101" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="D101" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E101" s="56">
+        <v>1191.7155869999999</v>
+      </c>
+      <c r="F101" s="56">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="G101" s="56">
+        <v>617.12039249999998</v>
+      </c>
+      <c r="H101" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B102" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="D102" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E102" s="56">
+        <v>510.36820599999999</v>
+      </c>
+      <c r="F102" s="56">
+        <v>511.3</v>
+      </c>
+      <c r="G102" s="56">
+        <v>1621.0279312999999</v>
+      </c>
+      <c r="H102" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B103" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="55" t="s">
+        <v>140</v>
+      </c>
+      <c r="D103" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E103" s="56">
+        <v>255.838187</v>
+      </c>
+      <c r="F103" s="56">
+        <v>273.17</v>
+      </c>
+      <c r="G103" s="56">
+        <v>1106.8793694000001</v>
+      </c>
+      <c r="H103" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B104" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="55" t="s">
+        <v>313</v>
+      </c>
+      <c r="D104" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E104" s="56">
+        <v>5197.2</v>
+      </c>
+      <c r="F104" s="56">
+        <v>5299.8</v>
+      </c>
+      <c r="G104" s="56">
+        <v>8.165064000000001</v>
+      </c>
+      <c r="H104" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B105" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="55" t="s">
+        <v>281</v>
+      </c>
+      <c r="D105" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E105" s="56">
+        <v>459.4853</v>
+      </c>
+      <c r="F105" s="56">
+        <v>444.1</v>
+      </c>
+      <c r="G105" s="56">
+        <v>73.447031299999992</v>
+      </c>
+      <c r="H105" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B106" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="55" t="s">
+        <v>207</v>
+      </c>
+      <c r="D106" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E106" s="56">
+        <v>452.32328100000001</v>
+      </c>
+      <c r="F106" s="56">
+        <v>469.35</v>
+      </c>
+      <c r="G106" s="56">
+        <v>300.07104782013425</v>
+      </c>
+      <c r="H106" s="57">
+        <v>0.99328859060402686</v>
+      </c>
+    </row>
+    <row r="107" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B107" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="55" t="s">
+        <v>207</v>
+      </c>
+      <c r="D107" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E107" s="56">
+        <v>479</v>
+      </c>
+      <c r="F107" s="56">
+        <v>472.1</v>
+      </c>
+      <c r="G107" s="56">
+        <v>2.0275070798657722</v>
+      </c>
+      <c r="H107" s="57">
+        <v>6.7114093959731542E-3</v>
+      </c>
+    </row>
+    <row r="108" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B108" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D108" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E108" s="56">
+        <v>6454.5456320000003</v>
+      </c>
+      <c r="F108" s="56">
+        <v>6541</v>
+      </c>
+      <c r="G108" s="56">
+        <v>770.7885</v>
+      </c>
+      <c r="H108" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B109" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="D109" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E109" s="56">
+        <v>597.45427900000004</v>
+      </c>
+      <c r="F109" s="56">
+        <v>590.35</v>
+      </c>
+      <c r="G109" s="56">
+        <v>1421.6420006000001</v>
+      </c>
+      <c r="H109" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B110" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="55" t="s">
+        <v>219</v>
+      </c>
+      <c r="D110" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E110" s="56">
+        <v>7066.5613979999998</v>
+      </c>
+      <c r="F110" s="56">
+        <v>7149</v>
+      </c>
+      <c r="G110" s="56">
+        <v>223.502985</v>
+      </c>
+      <c r="H110" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B111" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="55" t="s">
+        <v>654</v>
+      </c>
+      <c r="D111" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E111" s="56">
+        <v>262.06285400000002</v>
+      </c>
+      <c r="F111" s="56">
+        <v>249.74</v>
+      </c>
+      <c r="G111" s="56">
+        <v>99.884754528977865</v>
+      </c>
+      <c r="H111" s="57">
+        <v>7.3761854583772393E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B112" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="55" t="s">
+        <v>654</v>
+      </c>
+      <c r="D112" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E112" s="56">
+        <v>251.516875</v>
+      </c>
+      <c r="F112" s="56">
+        <v>248.46</v>
+      </c>
+      <c r="G112" s="56">
+        <v>1254.2671318710222</v>
+      </c>
+      <c r="H112" s="57">
+        <v>0.92623814541622762</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B113" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="55" t="s">
+        <v>169</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E113" s="56">
+        <v>346.81681500000002</v>
+      </c>
+      <c r="F113" s="56">
+        <v>361.9</v>
+      </c>
+      <c r="G113" s="56">
+        <v>458.04852</v>
+      </c>
+      <c r="H113" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B114" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="55" t="s">
+        <v>265</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E114" s="56">
+        <v>927.39630199999999</v>
+      </c>
+      <c r="F114" s="56">
+        <v>927.9</v>
+      </c>
+      <c r="G114" s="56">
+        <v>111.0216679</v>
+      </c>
+      <c r="H114" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B115" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="55" t="s">
+        <v>275</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E115" s="56">
+        <v>264.6216</v>
+      </c>
+      <c r="F115" s="56">
+        <v>266.33999999999997</v>
+      </c>
+      <c r="G115" s="56">
+        <v>88.175140600000006</v>
+      </c>
+      <c r="H115" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B116" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="55" t="s">
+        <v>211</v>
+      </c>
+      <c r="D116" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E116" s="56">
+        <v>167.27887899999999</v>
+      </c>
+      <c r="F116" s="56">
+        <v>164.92</v>
+      </c>
+      <c r="G116" s="56">
+        <v>123.96394228087651</v>
+      </c>
+      <c r="H116" s="57">
+        <v>0.49800796812749004</v>
+      </c>
+    </row>
+    <row r="117" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B117" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="55" t="s">
+        <v>211</v>
+      </c>
+      <c r="D117" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E117" s="56">
+        <v>165.32107400000001</v>
+      </c>
+      <c r="F117" s="56">
+        <v>163.84</v>
+      </c>
+      <c r="G117" s="56">
+        <v>124.95565381912351</v>
+      </c>
+      <c r="H117" s="57">
+        <v>0.50199203187250996</v>
+      </c>
+    </row>
+    <row r="118" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B118" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="55" t="s">
+        <v>165</v>
+      </c>
+      <c r="D118" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E118" s="56">
+        <v>2323.4323410000002</v>
+      </c>
+      <c r="F118" s="56">
+        <v>2420.8000000000002</v>
+      </c>
+      <c r="G118" s="56">
+        <v>832.13245500000005</v>
+      </c>
+      <c r="H118" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B119" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="55" t="s">
+        <v>651</v>
+      </c>
+      <c r="D119" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E119" s="56">
+        <v>96.455483999999998</v>
+      </c>
+      <c r="F119" s="56">
+        <v>96.96</v>
+      </c>
+      <c r="G119" s="56">
+        <v>1625.1120018000001</v>
+      </c>
+      <c r="H119" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B120" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="55" t="s">
+        <v>213</v>
+      </c>
+      <c r="D120" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E120" s="56">
+        <v>1131.261074</v>
+      </c>
+      <c r="F120" s="56">
+        <v>1064.8</v>
+      </c>
+      <c r="G120" s="56">
+        <v>225.92430999999999</v>
+      </c>
+      <c r="H120" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B121" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="55" t="s">
+        <v>134</v>
+      </c>
+      <c r="D121" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E121" s="56">
+        <v>1826.119968</v>
+      </c>
+      <c r="F121" s="56">
+        <v>1841</v>
+      </c>
+      <c r="G121" s="56">
+        <v>832.65698999999995</v>
+      </c>
+      <c r="H121" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B122" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="55" t="s">
+        <v>137</v>
+      </c>
+      <c r="D122" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E122" s="56">
+        <v>2771.6937160000002</v>
+      </c>
+      <c r="F122" s="56">
+        <v>2802.8</v>
+      </c>
+      <c r="G122" s="56">
+        <v>610.85311667500002</v>
+      </c>
+      <c r="H122" s="57">
+        <v>0.98599999999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B123" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="55" t="s">
+        <v>137</v>
+      </c>
+      <c r="D123" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E123" s="56">
+        <v>2768.414303</v>
+      </c>
+      <c r="F123" s="56">
+        <v>2821.8</v>
+      </c>
+      <c r="G123" s="56">
+        <v>8.6733708249999992</v>
+      </c>
+      <c r="H123" s="57">
+        <v>1.4E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B124" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="D124" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E124" s="56">
+        <v>2378.4499999999998</v>
+      </c>
+      <c r="F124" s="56">
+        <v>2729.7</v>
+      </c>
+      <c r="G124" s="56">
+        <v>3.3944970000000003</v>
+      </c>
+      <c r="H124" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B125" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E125" s="56">
+        <v>786.655529</v>
+      </c>
+      <c r="F125" s="56">
+        <v>768.45</v>
+      </c>
+      <c r="G125" s="56">
+        <v>1224.6635140840262</v>
+      </c>
+      <c r="H125" s="57">
+        <v>0.20168797319101403</v>
+      </c>
+    </row>
+    <row r="126" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B126" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E126" s="56">
+        <v>786.07079999999996</v>
+      </c>
+      <c r="F126" s="56">
+        <v>772.3</v>
+      </c>
+      <c r="G126" s="56">
+        <v>117.56769735206653</v>
+      </c>
+      <c r="H126" s="57">
+        <v>1.9362045426337345E-2</v>
+      </c>
+    </row>
+    <row r="127" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B127" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E127" s="56">
+        <v>795.44615699999997</v>
+      </c>
+      <c r="F127" s="56">
+        <v>776.1</v>
+      </c>
+      <c r="G127" s="56">
+        <v>4729.8389011639074</v>
+      </c>
+      <c r="H127" s="57">
+        <v>0.77894998138264859</v>
+      </c>
+    </row>
+    <row r="128" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B128" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="D128" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E128" s="56">
+        <v>610.84864700000003</v>
+      </c>
+      <c r="F128" s="56">
+        <v>590</v>
+      </c>
+      <c r="G128" s="56">
+        <v>127.4823199585153</v>
+      </c>
+      <c r="H128" s="57">
+        <v>0.48471615720524019</v>
+      </c>
+    </row>
+    <row r="129" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B129" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="D129" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E129" s="56">
+        <v>601.60424699999999</v>
+      </c>
+      <c r="F129" s="56">
+        <v>590.85</v>
+      </c>
+      <c r="G129" s="56">
+        <v>135.52174554148473</v>
+      </c>
+      <c r="H129" s="57">
+        <v>0.51528384279475981</v>
+      </c>
+    </row>
+    <row r="130" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B130" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="55" t="s">
+        <v>171</v>
+      </c>
+      <c r="D130" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E130" s="56">
+        <v>5097.9721680000002</v>
+      </c>
+      <c r="F130" s="56">
+        <v>5124</v>
+      </c>
+      <c r="G130" s="56">
+        <v>402.65095500000001</v>
+      </c>
+      <c r="H130" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B131" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="D131" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E131" s="56">
+        <v>1028.6500000000001</v>
+      </c>
+      <c r="F131" s="56">
+        <v>1047.9000000000001</v>
+      </c>
+      <c r="G131" s="56">
+        <v>5.7162454322580638</v>
+      </c>
+      <c r="H131" s="57">
+        <v>2.5806451612903226E-2</v>
+      </c>
+    </row>
+    <row r="132" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B132" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="D132" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E132" s="56">
+        <v>1035.3890940000001</v>
+      </c>
+      <c r="F132" s="56">
+        <v>1042.3</v>
+      </c>
+      <c r="G132" s="56">
+        <v>215.78826506774195</v>
+      </c>
+      <c r="H132" s="57">
+        <v>0.97419354838709682</v>
+      </c>
+    </row>
+    <row r="133" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B133" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D133" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E133" s="56">
+        <v>4427.3</v>
+      </c>
+      <c r="F133" s="56">
+        <v>4394.2</v>
+      </c>
+      <c r="G133" s="56">
+        <v>4.0358117701080438</v>
+      </c>
+      <c r="H133" s="57">
+        <v>3.6014405762304922E-3</v>
+      </c>
+    </row>
+    <row r="134" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B134" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D134" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E134" s="56">
+        <v>4301.8507140000002</v>
+      </c>
+      <c r="F134" s="56">
+        <v>4364.2</v>
+      </c>
+      <c r="G134" s="56">
+        <v>1116.5745897298921</v>
+      </c>
+      <c r="H134" s="57">
+        <v>0.99639855942376954</v>
+      </c>
+    </row>
+    <row r="135" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B135" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="55" t="s">
+        <v>271</v>
+      </c>
+      <c r="D135" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E135" s="56">
+        <v>383.46249699999998</v>
+      </c>
+      <c r="F135" s="56">
+        <v>376.85</v>
+      </c>
+      <c r="G135" s="56">
+        <v>111.403836</v>
+      </c>
+      <c r="H135" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B136" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="55" t="s">
+        <v>149</v>
+      </c>
+      <c r="D136" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E136" s="56">
+        <v>2315.0478410000001</v>
+      </c>
+      <c r="F136" s="56">
+        <v>2259.6999999999998</v>
+      </c>
+      <c r="G136" s="56">
+        <v>523.44231450000007</v>
+      </c>
+      <c r="H136" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B137" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="55" t="s">
+        <v>179</v>
+      </c>
+      <c r="D137" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E137" s="56">
+        <v>578.80206299999998</v>
+      </c>
+      <c r="F137" s="56">
+        <v>597.70000000000005</v>
+      </c>
+      <c r="G137" s="56">
+        <v>686.86761849999994</v>
+      </c>
+      <c r="H137" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B138" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E138" s="56">
+        <v>1348.069448</v>
+      </c>
+      <c r="F138" s="56">
+        <v>1270.7</v>
+      </c>
+      <c r="G138" s="56">
+        <v>2806.8663569158603</v>
+      </c>
+      <c r="H138" s="57">
+        <v>0.75136726966764833</v>
+      </c>
+    </row>
+    <row r="139" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B139" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E139" s="56">
+        <v>1335.274124</v>
+      </c>
+      <c r="F139" s="56">
+        <v>1278.5</v>
+      </c>
+      <c r="G139" s="56">
+        <v>928.81187958413966</v>
+      </c>
+      <c r="H139" s="57">
+        <v>0.2486327303323517</v>
+      </c>
+    </row>
+    <row r="140" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B140" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="55" t="s">
+        <v>203</v>
+      </c>
+      <c r="D140" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E140" s="56">
+        <v>529.05537000000004</v>
+      </c>
+      <c r="F140" s="56">
+        <v>516</v>
+      </c>
+      <c r="G140" s="56">
+        <v>265.58831249999997</v>
+      </c>
+      <c r="H140" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B141" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="D141" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E141" s="56">
+        <v>68.091379000000003</v>
+      </c>
+      <c r="F141" s="56">
+        <v>70.06</v>
+      </c>
+      <c r="G141" s="56">
+        <v>640.92723026418219</v>
+      </c>
+      <c r="H141" s="57">
+        <v>0.93581780538302273</v>
+      </c>
+    </row>
+    <row r="142" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B142" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="D142" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E142" s="56">
+        <v>69.080674000000002</v>
+      </c>
+      <c r="F142" s="56">
+        <v>70.489999999999995</v>
+      </c>
+      <c r="G142" s="56">
+        <v>43.957398535817802</v>
+      </c>
+      <c r="H142" s="57">
+        <v>6.4182194616977231E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B143" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="55" t="s">
+        <v>301</v>
+      </c>
+      <c r="D143" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E143" s="56">
+        <v>125.04</v>
+      </c>
+      <c r="F143" s="56">
+        <v>124.03</v>
+      </c>
+      <c r="G143" s="56">
+        <v>45.1184175</v>
+      </c>
+      <c r="H143" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B144" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="55" t="s">
+        <v>277</v>
+      </c>
+      <c r="D144" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E144" s="56">
+        <v>149.2114</v>
+      </c>
+      <c r="F144" s="56">
+        <v>144.04</v>
+      </c>
+      <c r="G144" s="56">
+        <v>8.9978145888888896</v>
+      </c>
+      <c r="H144" s="57">
+        <v>0.1111111111111111</v>
+      </c>
+    </row>
+    <row r="145" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B145" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="55" t="s">
+        <v>277</v>
+      </c>
+      <c r="D145" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E145" s="56">
+        <v>148.1148</v>
+      </c>
+      <c r="F145" s="56">
+        <v>143.12</v>
+      </c>
+      <c r="G145" s="56">
+        <v>71.982516711111117</v>
+      </c>
+      <c r="H145" s="57">
+        <v>0.88888888888888884</v>
+      </c>
+    </row>
+    <row r="146" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B146" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="55" t="s">
+        <v>273</v>
+      </c>
+      <c r="D146" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E146" s="56">
+        <v>416.52547099999998</v>
+      </c>
+      <c r="F146" s="56">
+        <v>412.2</v>
+      </c>
+      <c r="G146" s="56">
+        <v>82.972276791044791</v>
+      </c>
+      <c r="H146" s="57">
+        <v>0.88059701492537312</v>
+      </c>
+    </row>
+    <row r="147" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B147" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="55" t="s">
+        <v>273</v>
+      </c>
+      <c r="D147" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E147" s="56">
+        <v>416.42498799999998</v>
+      </c>
+      <c r="F147" s="56">
+        <v>414.15</v>
+      </c>
+      <c r="G147" s="56">
+        <v>11.250478208955226</v>
+      </c>
+      <c r="H147" s="57">
+        <v>0.11940298507462686</v>
+      </c>
+    </row>
+    <row r="148" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B148" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="55" t="s">
+        <v>329</v>
+      </c>
+      <c r="D148" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E148" s="56">
+        <v>999</v>
+      </c>
+      <c r="F148" s="56">
+        <v>978.2</v>
+      </c>
+      <c r="G148" s="56">
+        <v>1.4486775000000001</v>
+      </c>
+      <c r="H148" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B149" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="55" t="s">
+        <v>249</v>
+      </c>
+      <c r="D149" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E149" s="56">
+        <v>100.8</v>
+      </c>
+      <c r="F149" s="56">
+        <v>102.2</v>
+      </c>
+      <c r="G149" s="56">
+        <v>3.0782125346153846</v>
+      </c>
+      <c r="H149" s="57">
+        <v>9.6153846153846159E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B150" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="55" t="s">
+        <v>249</v>
+      </c>
+      <c r="D150" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E150" s="56">
+        <v>103.160263</v>
+      </c>
+      <c r="F150" s="56">
+        <v>101.51</v>
+      </c>
+      <c r="G150" s="56">
+        <v>317.05589106538463</v>
+      </c>
+      <c r="H150" s="57">
+        <v>0.99038461538461542</v>
+      </c>
+    </row>
+    <row r="151" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B151" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="55" t="s">
+        <v>655</v>
+      </c>
+      <c r="D151" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E151" s="56">
+        <v>4469.41</v>
+      </c>
+      <c r="F151" s="56">
+        <v>4321.3</v>
+      </c>
+      <c r="G151" s="56">
+        <v>13.683232500000001</v>
+      </c>
+      <c r="H151" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B152" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D152" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E152" s="56">
+        <v>307.52547600000003</v>
+      </c>
+      <c r="F152" s="56">
+        <v>317.95</v>
+      </c>
+      <c r="G152" s="56">
+        <v>96.51754091672808</v>
+      </c>
+      <c r="H152" s="57">
+        <v>3.9793662490788501E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B153" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D153" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E153" s="56">
+        <v>306.34415899999999</v>
+      </c>
+      <c r="F153" s="56">
+        <v>315.75</v>
+      </c>
+      <c r="G153" s="56">
+        <v>2328.9325150832719</v>
+      </c>
+      <c r="H153" s="57">
+        <v>0.96020633750921147</v>
+      </c>
+    </row>
+    <row r="154" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B154" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C154" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="D154" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E154" s="56">
+        <v>244.49753699999999</v>
+      </c>
+      <c r="F154" s="56">
+        <v>247.12</v>
+      </c>
+      <c r="G154" s="56">
+        <v>2221.0560398262869</v>
+      </c>
+      <c r="H154" s="57">
+        <v>0.99724264705882348</v>
+      </c>
+    </row>
+    <row r="155" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B155" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C155" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="D155" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E155" s="56">
+        <v>241.08330100000001</v>
+      </c>
+      <c r="F155" s="56">
+        <v>248.86</v>
+      </c>
+      <c r="G155" s="56">
+        <v>6.1411687737132352</v>
+      </c>
+      <c r="H155" s="57">
+        <v>2.7573529411764708E-3</v>
+      </c>
+    </row>
+    <row r="156" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B156" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C156" s="55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D156" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E156" s="56">
+        <v>560.82759999999996</v>
+      </c>
+      <c r="F156" s="56">
+        <v>563.9</v>
+      </c>
+      <c r="G156" s="56">
+        <v>402.74585000000002</v>
+      </c>
+      <c r="H156" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B157" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C157" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E157" s="56">
+        <v>1276.907373</v>
+      </c>
+      <c r="F157" s="56">
+        <v>1270.3</v>
+      </c>
+      <c r="G157" s="56">
+        <v>1806.4774338999998</v>
+      </c>
+      <c r="H157" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B158" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C158" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="D158" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E158" s="56">
+        <v>423.484375</v>
+      </c>
+      <c r="F158" s="56">
+        <v>417.4</v>
+      </c>
+      <c r="G158" s="56">
+        <v>20.549904752941178</v>
+      </c>
+      <c r="H158" s="57">
+        <v>4.2780748663101602E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B159" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C159" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="D159" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E159" s="56">
+        <v>414.63532500000002</v>
+      </c>
+      <c r="F159" s="56">
+        <v>415.15</v>
+      </c>
+      <c r="G159" s="56">
+        <v>459.80411884705876</v>
+      </c>
+      <c r="H159" s="57">
+        <v>0.95721925133689845</v>
+      </c>
+    </row>
+    <row r="160" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B160" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C160" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E160" s="56">
+        <v>381.40699999999998</v>
+      </c>
+      <c r="F160" s="56">
+        <v>387.75</v>
+      </c>
+      <c r="G160" s="56">
+        <v>107.49079877875673</v>
+      </c>
+      <c r="H160" s="57">
+        <v>3.866862457170827E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B161" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D161" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E161" s="56">
+        <v>377.77588200000002</v>
+      </c>
+      <c r="F161" s="56">
+        <v>385.9</v>
+      </c>
+      <c r="G161" s="56">
+        <v>2672.3028962212434</v>
+      </c>
+      <c r="H161" s="57">
+        <v>0.96133137542829172</v>
+      </c>
+    </row>
+    <row r="162" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B162" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C162" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="D162" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E162" s="56">
+        <v>3977.7151490000001</v>
+      </c>
+      <c r="F162" s="56">
+        <v>4037.7</v>
+      </c>
+      <c r="G162" s="56">
+        <v>677.95109226052637</v>
+      </c>
+      <c r="H162" s="57">
+        <v>0.76315789473684215</v>
+      </c>
+    </row>
+    <row r="163" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B163" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="55" t="s">
+        <v>101</v>
+      </c>
+      <c r="D163" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E163" s="56">
+        <v>4013.5395349999999</v>
+      </c>
+      <c r="F163" s="56">
+        <v>4033.5</v>
+      </c>
+      <c r="G163" s="56">
+        <v>210.39861483947371</v>
+      </c>
+      <c r="H163" s="57">
+        <v>0.23684210526315788</v>
+      </c>
+    </row>
+    <row r="164" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B164" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C164" s="55" t="s">
+        <v>191</v>
+      </c>
+      <c r="D164" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E164" s="56">
+        <v>1125.9073450000001</v>
+      </c>
+      <c r="F164" s="56">
+        <v>1107.45</v>
+      </c>
+      <c r="G164" s="56">
+        <v>359.29055659999995</v>
+      </c>
+      <c r="H164" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B165" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="D165" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E165" s="56">
+        <v>551.314751</v>
+      </c>
+      <c r="F165" s="56">
+        <v>558</v>
+      </c>
+      <c r="G165" s="56">
+        <v>2421.0073311594201</v>
+      </c>
+      <c r="H165" s="57">
+        <v>0.99237223493516402</v>
+      </c>
+    </row>
+    <row r="166" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B166" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C166" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="D166" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E166" s="56">
+        <v>552.74</v>
+      </c>
+      <c r="F166" s="56">
+        <v>561.1</v>
+      </c>
+      <c r="G166" s="56">
+        <v>18.608818840579708</v>
+      </c>
+      <c r="H166" s="57">
+        <v>7.6277650648360028E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B167" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C167" s="55" t="s">
+        <v>263</v>
+      </c>
+      <c r="D167" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E167" s="56">
+        <v>860.65102100000001</v>
+      </c>
+      <c r="F167" s="56">
+        <v>902.4</v>
+      </c>
+      <c r="G167" s="56">
+        <v>151.36813800000002</v>
+      </c>
+      <c r="H167" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B168" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C168" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="D168" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E168" s="56">
+        <v>3101.5718729999999</v>
+      </c>
+      <c r="F168" s="56">
+        <v>3115</v>
+      </c>
+      <c r="G168" s="56">
+        <v>612.51487419981675</v>
+      </c>
+      <c r="H168" s="57">
+        <v>0.46562786434463793</v>
+      </c>
+    </row>
+    <row r="169" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B169" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C169" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="D169" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E169" s="56">
+        <v>3215.190055</v>
+      </c>
+      <c r="F169" s="56">
+        <v>3135.4</v>
+      </c>
+      <c r="G169" s="56">
+        <v>702.94521980018328</v>
+      </c>
+      <c r="H169" s="57">
+        <v>0.53437213565536201</v>
+      </c>
+    </row>
+    <row r="170" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B170" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C170" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D170" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E170" s="56">
+        <v>293.03352599999999</v>
+      </c>
+      <c r="F170" s="56">
+        <v>295.8</v>
+      </c>
+      <c r="G170" s="56">
+        <v>1118.70183</v>
+      </c>
+      <c r="H170" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B171" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="D171" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E171" s="56">
+        <v>779.92854699999998</v>
+      </c>
+      <c r="F171" s="56">
+        <v>777.75</v>
+      </c>
+      <c r="G171" s="56">
+        <v>1068.8209199999999</v>
+      </c>
+      <c r="H171" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B172" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C172" s="55" t="s">
+        <v>259</v>
+      </c>
+      <c r="D172" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E172" s="56">
+        <v>13560.827585999999</v>
+      </c>
+      <c r="F172" s="56">
+        <v>13464</v>
+      </c>
+      <c r="G172" s="56">
+        <v>34.311425288461535</v>
+      </c>
+      <c r="H172" s="57">
+        <v>0.27884615384615385</v>
+      </c>
+    </row>
+    <row r="173" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B173" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C173" s="55" t="s">
+        <v>259</v>
+      </c>
+      <c r="D173" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E173" s="56">
+        <v>13397.349253</v>
+      </c>
+      <c r="F173" s="56">
+        <v>13386</v>
+      </c>
+      <c r="G173" s="56">
+        <v>88.736444711538468</v>
+      </c>
+      <c r="H173" s="57">
+        <v>0.72115384615384615</v>
+      </c>
+    </row>
+    <row r="174" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B174" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="55" t="s">
+        <v>243</v>
+      </c>
+      <c r="D174" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E174" s="56">
+        <v>1608.9909270000001</v>
+      </c>
+      <c r="F174" s="56">
+        <v>1595.1</v>
+      </c>
+      <c r="G174" s="56">
+        <v>148.567848</v>
+      </c>
+      <c r="H174" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B175" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C175" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="D175" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E175" s="56">
+        <v>1019.346057</v>
+      </c>
+      <c r="F175" s="56">
+        <v>998.95</v>
+      </c>
+      <c r="G175" s="56">
+        <v>141.6148388</v>
+      </c>
+      <c r="H175" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B176" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="55" t="s">
+        <v>291</v>
+      </c>
+      <c r="D176" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E176" s="56">
+        <v>2685.7585170000002</v>
+      </c>
+      <c r="F176" s="56">
+        <v>2742.2</v>
+      </c>
+      <c r="G176" s="56">
+        <v>62.952794000000004</v>
+      </c>
+      <c r="H176" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B177" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="55" t="s">
+        <v>267</v>
+      </c>
+      <c r="D177" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E177" s="56">
+        <v>2279.8276000000001</v>
+      </c>
+      <c r="F177" s="56">
+        <v>2288.8000000000002</v>
+      </c>
+      <c r="G177" s="56">
+        <v>109.2123615</v>
+      </c>
+      <c r="H177" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="2:8" s="52" customFormat="1" ht="27" x14ac:dyDescent="0.35">
+      <c r="B178" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="D178" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E178" s="56">
+        <v>2817.7423530000001</v>
+      </c>
+      <c r="F178" s="56">
+        <v>2981</v>
+      </c>
+      <c r="G178" s="56">
+        <v>1951.4379062999999</v>
+      </c>
+      <c r="H178" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B179" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" s="55" t="s">
+        <v>279</v>
+      </c>
+      <c r="D179" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E179" s="56">
+        <v>94.240944999999996</v>
+      </c>
+      <c r="F179" s="56">
+        <v>92.22</v>
+      </c>
+      <c r="G179" s="56">
+        <v>179.88627149999999</v>
+      </c>
+      <c r="H179" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B180" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="55" t="s">
+        <v>231</v>
+      </c>
+      <c r="D180" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E180" s="56">
+        <v>1304.1500000000001</v>
+      </c>
+      <c r="F180" s="56">
+        <v>1471.2</v>
+      </c>
+      <c r="G180" s="56">
+        <v>2.5867654379562044</v>
+      </c>
+      <c r="H180" s="57">
+        <v>1.4598540145985401E-2</v>
+      </c>
+    </row>
+    <row r="181" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B181" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C181" s="55" t="s">
+        <v>231</v>
+      </c>
+      <c r="D181" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E181" s="56">
+        <v>1419.682924</v>
+      </c>
+      <c r="F181" s="56">
+        <v>1462.1</v>
+      </c>
+      <c r="G181" s="56">
+        <v>174.60666706204381</v>
+      </c>
+      <c r="H181" s="57">
+        <v>0.98540145985401462</v>
+      </c>
+    </row>
+    <row r="182" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B182" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="55" t="s">
+        <v>131</v>
+      </c>
+      <c r="D182" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E182" s="56">
+        <v>90.217962</v>
+      </c>
+      <c r="F182" s="56">
+        <v>90.89</v>
+      </c>
+      <c r="G182" s="56">
+        <v>1338.3407554</v>
+      </c>
+      <c r="H182" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B183" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" s="55" t="s">
+        <v>251</v>
+      </c>
+      <c r="D183" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E183" s="56">
+        <v>405.09086000000002</v>
+      </c>
+      <c r="F183" s="56">
+        <v>400.5</v>
+      </c>
+      <c r="G183" s="56">
+        <v>127.46703600000001</v>
+      </c>
+      <c r="H183" s="57">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="184" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B184" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" s="55" t="s">
+        <v>251</v>
+      </c>
+      <c r="D184" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E184" s="56">
+        <v>402.35</v>
+      </c>
+      <c r="F184" s="56">
+        <v>403.3</v>
+      </c>
+      <c r="G184" s="56">
+        <v>5.3111265000000003</v>
+      </c>
+      <c r="H184" s="57">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="185" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B185" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C185" s="55" t="s">
+        <v>261</v>
+      </c>
+      <c r="D185" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E185" s="56">
+        <v>288.68318799999997</v>
+      </c>
+      <c r="F185" s="56">
+        <v>301.05</v>
+      </c>
+      <c r="G185" s="56">
+        <v>120.7759894</v>
+      </c>
+      <c r="H185" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B186" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="55" t="s">
+        <v>269</v>
+      </c>
+      <c r="D186" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E186" s="56">
+        <v>1174.6679779999999</v>
+      </c>
+      <c r="F186" s="56">
+        <v>1101.5</v>
+      </c>
+      <c r="G186" s="56">
+        <v>130.85956379999999</v>
+      </c>
+      <c r="H186" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B187" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C187" s="55" t="s">
+        <v>320</v>
+      </c>
+      <c r="D187" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E187" s="56">
+        <v>38175</v>
+      </c>
+      <c r="F187" s="56">
+        <v>36980</v>
+      </c>
+      <c r="G187" s="56">
+        <v>2.9370195000000003</v>
+      </c>
+      <c r="H187" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B188" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="55" t="s">
+        <v>197</v>
+      </c>
+      <c r="D188" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E188" s="56">
+        <v>466.99397699999997</v>
+      </c>
+      <c r="F188" s="56">
+        <v>460.3</v>
+      </c>
+      <c r="G188" s="56">
+        <v>530.98340399999995</v>
+      </c>
+      <c r="H188" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B189" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="D189" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E189" s="56">
+        <v>1657.000489</v>
+      </c>
+      <c r="F189" s="56">
+        <v>1671</v>
+      </c>
+      <c r="G189" s="56">
+        <v>300.69448499999999</v>
+      </c>
+      <c r="H189" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B190" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="D190" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E190" s="56">
+        <v>1330.7</v>
+      </c>
+      <c r="F190" s="56">
+        <v>1385.3</v>
+      </c>
+      <c r="G190" s="56">
+        <v>2.4416549999999999</v>
+      </c>
+      <c r="H190" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B191" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C191" s="55" t="s">
+        <v>152</v>
+      </c>
+      <c r="D191" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E191" s="56">
+        <v>1026.685013</v>
+      </c>
+      <c r="F191" s="56">
+        <v>1051.05</v>
+      </c>
+      <c r="G191" s="56">
+        <v>712.55484300000001</v>
+      </c>
+      <c r="H191" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B192" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D192" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E192" s="56">
+        <v>437.98744299999998</v>
+      </c>
+      <c r="F192" s="56">
+        <v>451.25</v>
+      </c>
+      <c r="G192" s="56">
+        <v>218.56579879999998</v>
+      </c>
+      <c r="H192" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B193" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C193" s="55" t="s">
+        <v>293</v>
+      </c>
+      <c r="D193" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E193" s="56">
+        <v>1415.4941409999999</v>
+      </c>
+      <c r="F193" s="56">
+        <v>1423.2</v>
+      </c>
+      <c r="G193" s="56">
+        <v>50.303645999999993</v>
+      </c>
+      <c r="H193" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B194" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D194" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E194" s="56">
+        <v>113.86694199999999</v>
+      </c>
+      <c r="F194" s="56">
+        <v>109.73</v>
+      </c>
+      <c r="G194" s="56">
+        <v>1660.6088793291401</v>
+      </c>
+      <c r="H194" s="57">
+        <v>0.9853249475890985</v>
+      </c>
+    </row>
+    <row r="195" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B195" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C195" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D195" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E195" s="56">
+        <v>115.18572899999999</v>
+      </c>
+      <c r="F195" s="56">
+        <v>110.51</v>
+      </c>
+      <c r="G195" s="56">
+        <v>24.732472670859536</v>
+      </c>
+      <c r="H195" s="57">
+        <v>1.4675052410901468E-2</v>
+      </c>
+    </row>
+    <row r="196" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B196" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="55" t="s">
+        <v>199</v>
+      </c>
+      <c r="D196" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E196" s="56">
+        <v>318.05494900000002</v>
+      </c>
+      <c r="F196" s="56">
+        <v>338.65</v>
+      </c>
+      <c r="G196" s="56">
+        <v>606.01025770000001</v>
+      </c>
+      <c r="H196" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B197" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C197" s="55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D197" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E197" s="56">
+        <v>365.207019</v>
+      </c>
+      <c r="F197" s="56">
+        <v>355.35</v>
+      </c>
+      <c r="G197" s="56">
+        <v>395.69341062222225</v>
+      </c>
+      <c r="H197" s="57">
+        <v>0.98888888888888893</v>
+      </c>
+    </row>
+    <row r="198" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B198" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C198" s="55" t="s">
+        <v>187</v>
+      </c>
+      <c r="D198" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E198" s="56">
+        <v>381.55</v>
+      </c>
+      <c r="F198" s="56">
+        <v>357.75</v>
+      </c>
+      <c r="G198" s="56">
+        <v>4.4459933777777785</v>
+      </c>
+      <c r="H198" s="57">
+        <v>1.1111111111111112E-2</v>
+      </c>
+    </row>
+    <row r="199" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B199" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D199" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E199" s="56">
+        <v>1437.8544999999999</v>
+      </c>
+      <c r="F199" s="56">
+        <v>1451.9</v>
+      </c>
+      <c r="G199" s="56">
+        <v>41.940570271325214</v>
+      </c>
+      <c r="H199" s="57">
+        <v>1.2566641279512566E-2</v>
+      </c>
+    </row>
+    <row r="200" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B200" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D200" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E200" s="56">
+        <v>1361.767844</v>
+      </c>
+      <c r="F200" s="56">
+        <v>1444</v>
+      </c>
+      <c r="G200" s="56">
+        <v>857.87530100437925</v>
+      </c>
+      <c r="H200" s="57">
+        <v>0.25704493526275707</v>
+      </c>
+    </row>
+    <row r="201" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B201" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="D201" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E201" s="56">
+        <v>1347.879338</v>
+      </c>
+      <c r="F201" s="56">
+        <v>1435.2</v>
+      </c>
+      <c r="G201" s="56">
+        <v>2437.6367812242956</v>
+      </c>
+      <c r="H201" s="57">
+        <v>0.73038842345773036</v>
+      </c>
+    </row>
+    <row r="202" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B202" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" s="55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D202" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E202" s="56">
+        <v>149.80454800000001</v>
+      </c>
+      <c r="F202" s="56">
+        <v>146.4</v>
+      </c>
+      <c r="G202" s="56">
+        <v>201.46898999899332</v>
+      </c>
+      <c r="H202" s="57">
+        <v>8.612975391498881E-2</v>
+      </c>
+    </row>
+    <row r="203" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B203" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C203" s="55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D203" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E203" s="56">
+        <v>146.14216200000001</v>
+      </c>
+      <c r="F203" s="56">
+        <v>145.55000000000001</v>
+      </c>
+      <c r="G203" s="56">
+        <v>2137.664478301007</v>
+      </c>
+      <c r="H203" s="57">
+        <v>0.91387024608501122</v>
+      </c>
+    </row>
+    <row r="204" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B204" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C204" s="55" t="s">
+        <v>245</v>
+      </c>
+      <c r="D204" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E204" s="56">
+        <v>1830.7445029999999</v>
+      </c>
+      <c r="F204" s="56">
+        <v>1824</v>
+      </c>
+      <c r="G204" s="56">
+        <v>143.97362286885246</v>
+      </c>
+      <c r="H204" s="57">
+        <v>0.97540983606557374</v>
+      </c>
+    </row>
+    <row r="205" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B205" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C205" s="55" t="s">
+        <v>245</v>
+      </c>
+      <c r="D205" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E205" s="56">
+        <v>1818.8</v>
+      </c>
+      <c r="F205" s="56">
+        <v>1837.2</v>
+      </c>
+      <c r="G205" s="56">
+        <v>3.6295871311475407</v>
+      </c>
+      <c r="H205" s="57">
+        <v>2.4590163934426229E-2</v>
+      </c>
+    </row>
+    <row r="206" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B206" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C206" s="55" t="s">
+        <v>107</v>
+      </c>
+      <c r="D206" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E206" s="56">
+        <v>1019.057912</v>
+      </c>
+      <c r="F206" s="56">
+        <v>939.95</v>
+      </c>
+      <c r="G206" s="56">
+        <v>1092.3729836</v>
+      </c>
+      <c r="H206" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B207" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C207" s="55" t="s">
+        <v>309</v>
+      </c>
+      <c r="D207" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E207" s="56">
+        <v>15121.666689</v>
+      </c>
+      <c r="F207" s="56">
+        <v>15535</v>
+      </c>
+      <c r="G207" s="56">
+        <v>15.257137500000001</v>
+      </c>
+      <c r="H207" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B208" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C208" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="D208" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E208" s="56">
+        <v>587.83404399999995</v>
+      </c>
+      <c r="F208" s="56">
+        <v>609.25</v>
+      </c>
+      <c r="G208" s="56">
+        <v>261.41255000000001</v>
+      </c>
+      <c r="H208" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B209" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C209" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="D209" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E209" s="56">
+        <v>1083.5487169999999</v>
+      </c>
+      <c r="F209" s="56">
+        <v>1064.0999999999999</v>
+      </c>
+      <c r="G209" s="56">
+        <v>276.3862646853114</v>
+      </c>
+      <c r="H209" s="57">
+        <v>0.22796709753231492</v>
+      </c>
+    </row>
+    <row r="210" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B210" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C210" s="55" t="s">
+        <v>67</v>
+      </c>
+      <c r="D210" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E210" s="56">
+        <v>1098.394217</v>
+      </c>
+      <c r="F210" s="56">
+        <v>1065.3</v>
+      </c>
+      <c r="G210" s="56">
+        <v>936.00915411468861</v>
+      </c>
+      <c r="H210" s="57">
+        <v>0.77203290246768508</v>
+      </c>
+    </row>
+    <row r="211" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B211" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C211" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="D211" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E211" s="56">
+        <v>181.704668</v>
+      </c>
+      <c r="F211" s="56">
+        <v>185.83</v>
+      </c>
+      <c r="G211" s="56">
+        <v>2636.3693926000001</v>
+      </c>
+      <c r="H211" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B212" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C212" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="D212" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E212" s="56">
+        <v>1666.1967979999999</v>
+      </c>
+      <c r="F212" s="56">
+        <v>1826.2</v>
+      </c>
+      <c r="G212" s="56">
+        <v>105.62017201102363</v>
+      </c>
+      <c r="H212" s="57">
+        <v>0.14803149606299212</v>
+      </c>
+    </row>
+    <row r="213" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B213" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C213" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="D213" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E213" s="56">
+        <v>1703.3591570000001</v>
+      </c>
+      <c r="F213" s="56">
+        <v>1815</v>
+      </c>
+      <c r="G213" s="56">
+        <v>607.87779848897628</v>
+      </c>
+      <c r="H213" s="57">
+        <v>0.85196850393700785</v>
+      </c>
+    </row>
+    <row r="214" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B214" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C214" s="55" t="s">
+        <v>295</v>
+      </c>
+      <c r="D214" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E214" s="56">
+        <v>3824.2967010000002</v>
+      </c>
+      <c r="F214" s="56">
+        <v>3632.1</v>
+      </c>
+      <c r="G214" s="56">
+        <v>38.586633800000001</v>
+      </c>
+      <c r="H214" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B215" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C215" s="55" t="s">
+        <v>285</v>
+      </c>
+      <c r="D215" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E215" s="56">
+        <v>53.343775000000001</v>
+      </c>
+      <c r="F215" s="56">
+        <v>56.06</v>
+      </c>
+      <c r="G215" s="56">
+        <v>19.7905254</v>
+      </c>
+      <c r="H215" s="57">
+        <v>0.2857142857142857</v>
+      </c>
+    </row>
+    <row r="216" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B216" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C216" s="55" t="s">
+        <v>285</v>
+      </c>
+      <c r="D216" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216" s="56">
+        <v>54.005558000000001</v>
+      </c>
+      <c r="F216" s="56">
+        <v>55.79</v>
+      </c>
+      <c r="G216" s="56">
+        <v>49.476313499999996</v>
+      </c>
+      <c r="H216" s="57">
+        <v>0.7142857142857143</v>
+      </c>
+    </row>
+    <row r="217" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B217" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C217" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="D217" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E217" s="56">
+        <v>1168.9905550000001</v>
+      </c>
+      <c r="F217" s="56">
+        <v>1150.8</v>
+      </c>
+      <c r="G217" s="56">
+        <v>297.44368500000002</v>
+      </c>
+      <c r="H217" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B218" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C218" s="55" t="s">
+        <v>652</v>
+      </c>
+      <c r="D218" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E218" s="56">
+        <v>347.88572900000003</v>
+      </c>
+      <c r="F218" s="56">
+        <v>343.15</v>
+      </c>
+      <c r="G218" s="56">
+        <v>35.244846000000003</v>
+      </c>
+      <c r="H218" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B219" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C219" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="D219" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E219" s="56">
+        <v>437.05383</v>
+      </c>
+      <c r="F219" s="56">
+        <v>447.05</v>
+      </c>
+      <c r="G219" s="56">
+        <v>1405.6293062941465</v>
+      </c>
+      <c r="H219" s="57">
+        <v>0.99918699186991866</v>
+      </c>
+    </row>
+    <row r="220" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B220" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="D220" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E220" s="56">
+        <v>422.2</v>
+      </c>
+      <c r="F220" s="56">
+        <v>448.1</v>
+      </c>
+      <c r="G220" s="56">
+        <v>1.1437179058536586</v>
+      </c>
+      <c r="H220" s="57">
+        <v>8.1300813008130081E-4</v>
+      </c>
+    </row>
+    <row r="221" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B221" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="D221" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E221" s="56">
+        <v>213.27365900000001</v>
+      </c>
+      <c r="F221" s="56">
+        <v>212.06</v>
+      </c>
+      <c r="G221" s="56">
+        <v>989.7542545</v>
+      </c>
+      <c r="H221" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B222" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C222" s="55" t="s">
+        <v>653</v>
+      </c>
+      <c r="D222" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E222" s="56">
+        <v>292.78730300000001</v>
+      </c>
+      <c r="F222" s="56">
+        <v>287.8</v>
+      </c>
+      <c r="G222" s="56">
+        <v>150.13435000000001</v>
+      </c>
+      <c r="H222" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B223" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="55" t="s">
+        <v>239</v>
+      </c>
+      <c r="D223" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E223" s="56">
+        <v>642.36102500000004</v>
+      </c>
+      <c r="F223" s="56">
+        <v>640</v>
+      </c>
+      <c r="G223" s="56">
+        <v>164.8184</v>
+      </c>
+      <c r="H223" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B224" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="55" t="s">
+        <v>193</v>
+      </c>
+      <c r="D224" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E224" s="56">
+        <v>1801.4648569999999</v>
+      </c>
+      <c r="F224" s="56">
+        <v>1771</v>
+      </c>
+      <c r="G224" s="56">
+        <v>359.1713125</v>
+      </c>
+      <c r="H224" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B225" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C225" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D225" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E225" s="56">
+        <v>4500.424258</v>
+      </c>
+      <c r="F225" s="56">
+        <v>4433.3</v>
+      </c>
+      <c r="G225" s="56">
+        <v>44.932384636507933</v>
+      </c>
+      <c r="H225" s="57">
+        <v>4.3650793650793648E-2</v>
+      </c>
+    </row>
+    <row r="226" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B226" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D226" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E226" s="56">
+        <v>4422.7921260000003</v>
+      </c>
+      <c r="F226" s="56">
+        <v>4402.2</v>
+      </c>
+      <c r="G226" s="56">
+        <v>984.427699763492</v>
+      </c>
+      <c r="H226" s="57">
+        <v>0.95634920634920639</v>
+      </c>
+    </row>
+    <row r="227" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B227" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C227" s="55" t="s">
+        <v>305</v>
+      </c>
+      <c r="D227" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E227" s="56">
+        <v>3333.9313999999999</v>
+      </c>
+      <c r="F227" s="56">
+        <v>4166.3999999999996</v>
+      </c>
+      <c r="G227" s="56">
+        <v>33.644240000000003</v>
+      </c>
+      <c r="H227" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B228" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C228" s="55" t="s">
+        <v>223</v>
+      </c>
+      <c r="D228" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E228" s="56">
+        <v>3487.1792</v>
+      </c>
+      <c r="F228" s="56">
+        <v>3514.4</v>
+      </c>
+      <c r="G228" s="56">
+        <v>217.85366399999998</v>
+      </c>
+      <c r="H228" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B229" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C229" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="D229" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E229" s="56">
+        <v>11819.317058000001</v>
+      </c>
+      <c r="F229" s="56">
+        <v>11655</v>
+      </c>
+      <c r="G229" s="56">
+        <v>208.76809368119265</v>
+      </c>
+      <c r="H229" s="57">
+        <v>0.93119266055045868</v>
+      </c>
+    </row>
+    <row r="230" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B230" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="D230" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E230" s="56">
+        <v>12292.666667</v>
+      </c>
+      <c r="F230" s="56">
+        <v>11732</v>
+      </c>
+      <c r="G230" s="56">
+        <v>15.426213818807339</v>
+      </c>
+      <c r="H230" s="57">
+        <v>6.8807339449541288E-2</v>
+      </c>
+    </row>
+    <row r="231" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B231" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="55" t="s">
+        <v>303</v>
+      </c>
+      <c r="D231" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E231" s="56">
+        <v>170.9665</v>
+      </c>
+      <c r="F231" s="56">
+        <v>166.97</v>
+      </c>
+      <c r="G231" s="56">
+        <v>34.359195800000002</v>
+      </c>
+      <c r="H231" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B232" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="55" t="s">
+        <v>283</v>
+      </c>
+      <c r="D232" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E232" s="56">
+        <v>1392.4245920000001</v>
+      </c>
+      <c r="F232" s="56">
+        <v>1333.6</v>
+      </c>
+      <c r="G232" s="56">
+        <v>61.161360000000002</v>
+      </c>
+      <c r="H232" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B233" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="55" t="s">
+        <v>315</v>
+      </c>
+      <c r="D233" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E233" s="56">
+        <v>1156.375</v>
+      </c>
+      <c r="F233" s="56">
+        <v>1119.9000000000001</v>
+      </c>
+      <c r="G233" s="56">
+        <v>5.497503</v>
+      </c>
+      <c r="H233" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B234" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C234" s="55" t="s">
+        <v>189</v>
+      </c>
+      <c r="D234" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E234" s="56">
+        <v>646.94216900000004</v>
+      </c>
+      <c r="F234" s="56">
+        <v>646</v>
+      </c>
+      <c r="G234" s="56">
+        <v>388.59123600000004</v>
+      </c>
+      <c r="H234" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B235" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C235" s="55" t="s">
+        <v>173</v>
+      </c>
+      <c r="D235" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E235" s="56">
+        <v>497.45788800000003</v>
+      </c>
+      <c r="F235" s="56">
+        <v>516.79999999999995</v>
+      </c>
+      <c r="G235" s="56">
+        <v>456.98019749999997</v>
+      </c>
+      <c r="H235" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B236" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C236" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D236" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E236" s="56">
+        <v>9.6901620000000008</v>
+      </c>
+      <c r="F236" s="56">
+        <v>10.26</v>
+      </c>
+      <c r="G236" s="56">
+        <v>5915.6919114619459</v>
+      </c>
+      <c r="H236" s="57">
+        <v>0.96739741427768411</v>
+      </c>
+    </row>
+    <row r="237" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B237" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C237" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="D237" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E237" s="56">
+        <v>9.7044879999999996</v>
+      </c>
+      <c r="F237" s="56">
+        <v>10.33</v>
+      </c>
+      <c r="G237" s="56">
+        <v>199.36672333805512</v>
+      </c>
+      <c r="H237" s="57">
+        <v>3.2602585722315905E-2</v>
+      </c>
+    </row>
+    <row r="238" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B238" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C238" s="55" t="s">
+        <v>255</v>
+      </c>
+      <c r="D238" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E238" s="56">
+        <v>3482.1244000000002</v>
+      </c>
+      <c r="F238" s="56">
+        <v>3133.4</v>
+      </c>
+      <c r="G238" s="56">
+        <v>204.38436379999999</v>
+      </c>
+      <c r="H238" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B239" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C239" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="D239" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E239" s="56">
+        <v>19.267706</v>
+      </c>
+      <c r="F239" s="56">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="G239" s="56">
+        <v>44.77197556321839</v>
+      </c>
+      <c r="H239" s="57">
+        <v>5.7471264367816091E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="2:8" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B240" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C240" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="D240" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E240" s="56">
+        <v>19.078299999999999</v>
+      </c>
+      <c r="F240" s="56">
+        <v>20.05</v>
+      </c>
+      <c r="G240" s="56">
+        <v>734.26039923678172</v>
+      </c>
+      <c r="H240" s="57">
+        <v>0.94252873563218387</v>
+      </c>
+    </row>
+    <row r="241" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B241" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C241" s="55" t="s">
+        <v>307</v>
+      </c>
+      <c r="D241" s="55" t="s">
+        <v>650</v>
+      </c>
+      <c r="E241" s="56">
+        <v>932.65</v>
+      </c>
+      <c r="F241" s="56">
+        <v>897.6</v>
+      </c>
+      <c r="G241" s="56">
+        <v>14.24574</v>
+      </c>
+      <c r="H241" s="57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B242" s="52" t="s">
+        <v>656</v>
+      </c>
+      <c r="I242" s="53" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="243" spans="2:11" s="52" customFormat="1" ht="54" x14ac:dyDescent="0.35">
+      <c r="B243" s="54" t="s">
+        <v>657</v>
+      </c>
+      <c r="C243" s="54" t="s">
+        <v>658</v>
+      </c>
+      <c r="D243" s="54" t="s">
+        <v>659</v>
+      </c>
+      <c r="E243" s="54" t="s">
+        <v>660</v>
+      </c>
+      <c r="F243" s="54" t="s">
+        <v>661</v>
+      </c>
+      <c r="G243" s="54" t="s">
+        <v>662</v>
+      </c>
+      <c r="H243" s="54" t="s">
+        <v>663</v>
+      </c>
+      <c r="I243" s="54" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="244" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B244" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C244" s="58">
+        <v>0</v>
+      </c>
+      <c r="D244" s="58">
+        <v>65764</v>
+      </c>
+      <c r="E244" s="58">
+        <v>68639</v>
+      </c>
+      <c r="F244" s="58">
+        <v>2875</v>
+      </c>
+      <c r="G244" s="59">
+        <v>44405258941.389984</v>
+      </c>
+      <c r="H244" s="59">
+        <v>41219642082.407761</v>
+      </c>
+      <c r="I244" s="58">
+        <v>3185616858.9822235</v>
+      </c>
+      <c r="J244" s="60"/>
+      <c r="K244" s="61"/>
+    </row>
+    <row r="245" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B245" s="62"/>
+      <c r="C245" s="63"/>
+      <c r="D245" s="63"/>
+      <c r="E245" s="63"/>
+      <c r="F245" s="63"/>
+      <c r="G245" s="64"/>
+      <c r="H245" s="64"/>
+      <c r="I245" s="63"/>
+      <c r="J245" s="60"/>
+      <c r="K245" s="61"/>
+    </row>
+    <row r="246" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="F246" s="61"/>
+      <c r="G246" s="61"/>
+      <c r="H246" s="61"/>
+      <c r="J246" s="60"/>
+    </row>
+    <row r="247" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35"/>
+    <row r="248" spans="2:11" s="52" customFormat="1" ht="13.5" x14ac:dyDescent="0.35">
+      <c r="B248" s="52" t="s">
+        <v>665</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C15:D15"/>
+  </mergeCells>
+  <conditionalFormatting sqref="C23:D32 C45:D50">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="2" priority="2">
+      <formula>C$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>C$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>C$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ARBITRAGE</vt:lpstr>
+      <vt:lpstr>Notes to Monthly Portfolio</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rahul Jain</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
+    <vt:lpwstr>2026-05-09T05:24:51Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+    <vt:lpwstr>Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+    <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
+    <vt:lpwstr>09335024-42b8-40de-aa3a-9fb8c9ac3e2d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>