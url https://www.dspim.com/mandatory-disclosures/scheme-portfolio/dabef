--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,2754 +1,1197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE1A736A-8465-494B-BD4A-524AEBD63C86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="ARBITRAGE" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="ARBITRAGE" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  <calcPr calcId="0"/>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2007 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...10 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...40 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="11"/>
+      <u val="single"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <name val="Trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="9"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <name val="Trebuchet MS"/>
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color indexed="8"/>
       <sz val="9"/>
-      <color theme="0"/>
-      <name val="Trebuchet MS"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
       <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF000000"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="1"/>
+      <sz val="9"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="9"/>
+      <u val="single"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBDBDB"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-[...10 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="8">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="180">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="10" fillId="4" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="4" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="6">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="4" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="8" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="8">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
-    <cellStyle name="Comma 2" xfId="7" xr:uid="{3DE8EF9B-0B96-4B3D-89DA-82C54FF6C8CF}"/>
-[...8 lines deleted...]
-    <cellStyle name="Percent 2 3" xfId="10" xr:uid="{0FC22B5B-EBA6-4A9D-AB61-8197AB76FC87}"/>
+    <cellStyle name="Normal 3 2" xfId="4"/>
+    <cellStyle name="Comma 4 2" xfId="5"/>
+    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Comma 4 2 2 2" xfId="7"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="16">
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.000"/>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="175" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...22 lines deleted...]
-        <xdr:cNvPicPr>
+<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>404</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>414</row>
+      <rowOff>3529</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Picture 1"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="67633850"/>
+          <a:off x="457200" y="70377050"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...25 lines deleted...]
-        <xdr:cNvPicPr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>418</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>428</row>
+      <rowOff>3527</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="3" name="Picture 2"/>
+        <cNvPicPr>
           <a:picLocks/>
-        </xdr:cNvPicPr>
-[...8 lines deleted...]
-        </a:blip>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-      <xdr:spPr>
+      </blipFill>
+      <spPr>
         <a:xfrm>
-          <a:off x="457200" y="70046850"/>
-          <a:ext cx="2374900" cy="1574799"/>
+          <a:off x="457200" y="72790050"/>
+          <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
-          <a:avLst/>
+          <avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...3 lines deleted...]
-</xdr:wsDr>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2766,65 +1209,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2845,14227 +1288,17735 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81CE5A72-7625-47CD-A8A4-0DD0E5BC9098}">
-  <dimension ref="A1:L405"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:O676"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="6.54296875" style="2" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="2"/>
+    <col width="8.81640625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
+    <col width="58.1796875" bestFit="1" customWidth="1" style="154" min="2" max="2"/>
+    <col width="22.81640625" bestFit="1" customWidth="1" style="154" min="3" max="3"/>
+    <col width="31.7265625" bestFit="1" customWidth="1" style="154" min="4" max="4"/>
+    <col width="13.7265625" bestFit="1" customWidth="1" style="154" min="5" max="5"/>
+    <col width="30.1796875" bestFit="1" customWidth="1" style="154" min="6" max="6"/>
+    <col width="18.7265625" bestFit="1" customWidth="1" style="154" min="7" max="7"/>
+    <col width="15.81640625" bestFit="1" customWidth="1" style="154" min="8" max="8"/>
+    <col width="18.1796875" bestFit="1" customWidth="1" style="154" min="9" max="9"/>
+    <col width="10.54296875" bestFit="1" customWidth="1" style="154" min="10" max="10"/>
+    <col width="18.1796875" bestFit="1" customWidth="1" style="154" min="11" max="11"/>
+    <col width="10" bestFit="1" customWidth="1" style="154" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="19" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B1" s="65" t="s">
+    <row r="1">
+      <c r="A1" s="153" t="n"/>
+      <c r="B1" s="153" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="B2" s="10" t="inlineStr">
+        <is>
+          <t>Portfolio as on May 31, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="153" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B4" s="153" t="inlineStr">
+        <is>
+          <t>Name of Instrument</t>
+        </is>
+      </c>
+      <c r="C4" s="153" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="D4" s="153" t="inlineStr">
+        <is>
+          <t>Rating/Industry</t>
+        </is>
+      </c>
+      <c r="E4" s="153" t="inlineStr">
+        <is>
+          <t>Quantity</t>
+        </is>
+      </c>
+      <c r="F4" s="153" t="inlineStr">
+        <is>
+          <t>Market value (Rs. In lakhs)</t>
+        </is>
+      </c>
+      <c r="G4" s="153" t="inlineStr">
+        <is>
+          <t>% to Net Assets</t>
+        </is>
+      </c>
+      <c r="H4" s="153" t="inlineStr">
+        <is>
+          <t>Maturity Date</t>
+        </is>
+      </c>
+      <c r="I4" s="153" t="inlineStr">
+        <is>
+          <t>Put/Call Option</t>
+        </is>
+      </c>
+      <c r="J4" s="153" t="inlineStr">
+        <is>
+          <t>YTM (%)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="B6" s="10" t="inlineStr">
+        <is>
+          <t>EQUITY &amp; EQUITY RELATED</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+      <c r="H7" s="17" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C8" s="154" t="inlineStr">
+        <is>
+          <t>INE040A01034</t>
+        </is>
+      </c>
+      <c r="D8" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E8" s="169" t="n">
+        <v>4211350</v>
+      </c>
+      <c r="F8" s="170" t="n">
+        <v>31355.61</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>0.0491</v>
+      </c>
+      <c r="H8" s="17" t="n"/>
+      <c r="J8" s="170" t="n"/>
+      <c r="K8" s="10" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="154" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D9" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E9" s="169" t="n">
+        <v>-101400</v>
+      </c>
+      <c r="F9" s="170" t="n">
+        <v>-760.8</v>
+      </c>
+      <c r="G9" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H9" s="17" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J9" s="170" t="n"/>
+      <c r="K9" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="13" t="n">
+        <v>0.1319</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="154" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D10" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E10" s="169" t="n">
+        <v>-1078350</v>
+      </c>
+      <c r="F10" s="170" t="n">
+        <v>-8043.95</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>-0.0126</v>
+      </c>
+      <c r="H10" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J10" s="170" t="n"/>
+      <c r="K10" s="154" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="L10" s="13" t="n">
+        <v>0.1122</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="154" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D11" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E11" s="169" t="n">
+        <v>-3031600</v>
+      </c>
+      <c r="F11" s="170" t="n">
+        <v>-22464.16</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>-0.0352</v>
+      </c>
+      <c r="H11" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J11" s="170" t="n"/>
+      <c r="K11" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L11" s="13" t="n">
+        <v>0.0279</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="154" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C12" s="154" t="inlineStr">
+        <is>
+          <t>INE002A01018</t>
+        </is>
+      </c>
+      <c r="D12" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E12" s="169" t="n">
+        <v>1888500</v>
+      </c>
+      <c r="F12" s="170" t="n">
+        <v>24950.86</v>
+      </c>
+      <c r="G12" s="13" t="n">
+        <v>0.0391</v>
+      </c>
+      <c r="H12" s="17" t="n"/>
+      <c r="J12" s="170" t="n"/>
+      <c r="K12" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L12" s="13" t="n">
+        <v>0.0188</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="154" t="n">
+        <v>6</v>
+      </c>
+      <c r="B13" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D13" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E13" s="169" t="n">
+        <v>-74000</v>
+      </c>
+      <c r="F13" s="170" t="n">
+        <v>-990.12</v>
+      </c>
+      <c r="G13" s="13" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H13" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J13" s="170" t="n"/>
+      <c r="K13" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L13" s="13" t="n">
+        <v>0.0078</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="154" t="n">
+        <v>7</v>
+      </c>
+      <c r="B14" s="154" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D14" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E14" s="169" t="n">
+        <v>-1814500</v>
+      </c>
+      <c r="F14" s="170" t="n">
+        <v>-24131.04</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>-0.0378</v>
+      </c>
+      <c r="H14" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J14" s="170" t="n"/>
+      <c r="K14" s="154" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L14" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="154" t="n">
+        <v>8</v>
+      </c>
+      <c r="B15" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="154" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D15" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E15" s="169" t="n">
+        <v>1978900</v>
+      </c>
+      <c r="F15" s="170" t="n">
+        <v>24862.9</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>0.039</v>
+      </c>
+      <c r="H15" s="17" t="n"/>
+      <c r="J15" s="170" t="n"/>
+      <c r="K15" s="154" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L15" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="154" t="n">
+        <v>9</v>
+      </c>
+      <c r="B16" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D16" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E16" s="169" t="n">
+        <v>-5600</v>
+      </c>
+      <c r="F16" s="170" t="n">
+        <v>-71.37</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H16" s="17" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J16" s="170" t="n"/>
+      <c r="K16" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="L16" s="13" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="154" t="n">
+        <v>10</v>
+      </c>
+      <c r="B17" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D17" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E17" s="169" t="n">
+        <v>-99400</v>
+      </c>
+      <c r="F17" s="170" t="n">
+        <v>-1270.43</v>
+      </c>
+      <c r="G17" s="13" t="n">
+        <v>-0.002</v>
+      </c>
+      <c r="H17" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J17" s="170" t="n"/>
+      <c r="K17" s="154" t="inlineStr">
+        <is>
+          <t>Arbitrage Positions</t>
+        </is>
+      </c>
+      <c r="L17" s="13">
+        <f>G338</f>
+        <v/>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="154" t="n">
+        <v>11</v>
+      </c>
+      <c r="B18" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D18" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E18" s="169" t="n">
+        <v>-1873900</v>
+      </c>
+      <c r="F18" s="170" t="n">
+        <v>-23798.53</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>-0.0373</v>
+      </c>
+      <c r="H18" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J18" s="170" t="n"/>
+      <c r="K18" s="154" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L18" s="13" t="n">
+        <v>0.0179</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="154" t="n">
+        <v>12</v>
+      </c>
+      <c r="B19" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C19" s="154" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D19" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E19" s="169" t="n">
+        <v>99135825</v>
+      </c>
+      <c r="F19" s="170" t="n">
+        <v>13869.1</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>0.0217</v>
+      </c>
+      <c r="H19" s="17" t="n"/>
+      <c r="J19" s="170" t="n"/>
+      <c r="L19" s="13" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="154" t="n">
+        <v>13</v>
+      </c>
+      <c r="B20" s="154" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D20" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E20" s="169" t="n">
+        <v>-99135825</v>
+      </c>
+      <c r="F20" s="170" t="n">
+        <v>-14017.81</v>
+      </c>
+      <c r="G20" s="13" t="n">
+        <v>-0.022</v>
+      </c>
+      <c r="H20" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J20" s="170" t="n"/>
+      <c r="L20" s="13" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="154" t="n">
+        <v>14</v>
+      </c>
+      <c r="B21" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C21" s="154" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D21" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E21" s="169" t="n">
+        <v>4076450</v>
+      </c>
+      <c r="F21" s="170" t="n">
+        <v>11695.34</v>
+      </c>
+      <c r="G21" s="13" t="n">
+        <v>0.0183</v>
+      </c>
+      <c r="H21" s="17" t="n"/>
+      <c r="J21" s="170" t="n"/>
+      <c r="L21" s="13" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="154" t="n">
+        <v>15</v>
+      </c>
+      <c r="B22" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited Aug26</t>
+        </is>
+      </c>
+      <c r="D22" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E22" s="169" t="n">
+        <v>-48300</v>
+      </c>
+      <c r="F22" s="170" t="n">
+        <v>-141.64</v>
+      </c>
+      <c r="G22" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H22" s="17" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J22" s="170" t="n"/>
+      <c r="L22" s="13" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="154" t="n">
+        <v>16</v>
+      </c>
+      <c r="B23" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D23" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E23" s="169" t="n">
+        <v>-1072950</v>
+      </c>
+      <c r="F23" s="170" t="n">
+        <v>-3129.26</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>-0.0049</v>
+      </c>
+      <c r="H23" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J23" s="170" t="n"/>
+      <c r="L23" s="13" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="154" t="n">
+        <v>17</v>
+      </c>
+      <c r="B24" s="154" t="inlineStr">
+        <is>
+          <t>ITC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D24" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E24" s="169" t="n">
+        <v>-2955200</v>
+      </c>
+      <c r="F24" s="170" t="n">
+        <v>-8568.6</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>-0.0134</v>
+      </c>
+      <c r="H24" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J24" s="170" t="n"/>
+      <c r="L24" s="13" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="154" t="n">
+        <v>18</v>
+      </c>
+      <c r="B25" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C25" s="154" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D25" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E25" s="169" t="n">
+        <v>2916000</v>
+      </c>
+      <c r="F25" s="170" t="n">
+        <v>11203.27</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="H25" s="17" t="n"/>
+      <c r="J25" s="170" t="n"/>
+      <c r="L25" s="13" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="154" t="n">
+        <v>19</v>
+      </c>
+      <c r="B26" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D26" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E26" s="169" t="n">
+        <v>-170000</v>
+      </c>
+      <c r="F26" s="170" t="n">
+        <v>-663.6799999999999</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="H26" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J26" s="170" t="n"/>
+      <c r="L26" s="13" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="154" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D27" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E27" s="169" t="n">
+        <v>-2746000</v>
+      </c>
+      <c r="F27" s="170" t="n">
+        <v>-10661.34</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>-0.0167</v>
+      </c>
+      <c r="H27" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J27" s="170" t="n"/>
+      <c r="L27" s="13" t="n"/>
+      <c r="O27" s="13" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="154" t="n">
+        <v>21</v>
+      </c>
+      <c r="B28" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C28" s="154" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D28" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E28" s="169" t="n">
+        <v>2527875</v>
+      </c>
+      <c r="F28" s="170" t="n">
+        <v>10534.92</v>
+      </c>
+      <c r="G28" s="13" t="n">
+        <v>0.0165</v>
+      </c>
+      <c r="H28" s="17" t="n"/>
+      <c r="J28" s="170" t="n"/>
+      <c r="L28" s="13" t="n"/>
+      <c r="O28" s="13" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="154" t="n">
+        <v>22</v>
+      </c>
+      <c r="B29" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D29" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E29" s="169" t="n">
+        <v>-2527875</v>
+      </c>
+      <c r="F29" s="170" t="n">
+        <v>-10625.92</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>-0.0167</v>
+      </c>
+      <c r="H29" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J29" s="170" t="n"/>
+      <c r="L29" s="13" t="n"/>
+      <c r="O29" s="13" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="154" t="n">
+        <v>23</v>
+      </c>
+      <c r="B30" s="154" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C30" s="154" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D30" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E30" s="169" t="n">
+        <v>804600</v>
+      </c>
+      <c r="F30" s="170" t="n">
+        <v>10282.79</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>0.0161</v>
+      </c>
+      <c r="H30" s="17" t="n"/>
+      <c r="J30" s="170" t="n"/>
+      <c r="L30" s="13" t="n"/>
+      <c r="O30" s="13" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="154" t="n">
+        <v>24</v>
+      </c>
+      <c r="B31" s="154" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D31" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E31" s="169" t="n">
+        <v>-804600</v>
+      </c>
+      <c r="F31" s="170" t="n">
+        <v>-10402.67</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>-0.0163</v>
+      </c>
+      <c r="H31" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J31" s="170" t="n"/>
+      <c r="L31" s="13" t="n"/>
+      <c r="O31" s="13" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="154" t="n">
+        <v>25</v>
+      </c>
+      <c r="B32" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D32" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E32" s="169" t="n">
+        <v>-1875</v>
+      </c>
+      <c r="F32" s="170" t="n">
+        <v>-24.53</v>
+      </c>
+      <c r="G32" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H32" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J32" s="170" t="n"/>
+      <c r="L32" s="13" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="154" t="n">
+        <v>26</v>
+      </c>
+      <c r="B33" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C33" s="154" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D33" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E33" s="169" t="n">
+        <v>785625</v>
+      </c>
+      <c r="F33" s="170" t="n">
+        <v>10107.85</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="H33" s="17" t="n"/>
+      <c r="J33" s="170" t="n"/>
+      <c r="L33" s="13" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="154" t="n">
+        <v>27</v>
+      </c>
+      <c r="B34" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D34" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E34" s="169" t="n">
+        <v>-783750</v>
+      </c>
+      <c r="F34" s="170" t="n">
+        <v>-10190.32</v>
+      </c>
+      <c r="G34" s="13" t="n">
+        <v>-0.016</v>
+      </c>
+      <c r="H34" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J34" s="170" t="n"/>
+      <c r="L34" s="13" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="154" t="n">
+        <v>28</v>
+      </c>
+      <c r="B35" s="154" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C35" s="154" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D35" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E35" s="169" t="n">
+        <v>4079600</v>
+      </c>
+      <c r="F35" s="170" t="n">
+        <v>8337.48</v>
+      </c>
+      <c r="G35" s="13" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H35" s="17" t="n"/>
+      <c r="J35" s="170" t="n"/>
+      <c r="L35" s="13" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="154" t="n">
+        <v>29</v>
+      </c>
+      <c r="B36" s="154" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D36" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E36" s="169" t="n">
+        <v>-4079600</v>
+      </c>
+      <c r="F36" s="170" t="n">
+        <v>-8427.639999999999</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>-0.0132</v>
+      </c>
+      <c r="H36" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J36" s="170" t="n"/>
+      <c r="L36" s="13" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="154" t="n">
+        <v>30</v>
+      </c>
+      <c r="B37" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C37" s="154" t="inlineStr">
+        <is>
+          <t>INE160A01022</t>
+        </is>
+      </c>
+      <c r="D37" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E37" s="169" t="n">
+        <v>7720000</v>
+      </c>
+      <c r="F37" s="170" t="n">
+        <v>8187.06</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H37" s="17" t="n"/>
+      <c r="J37" s="170" t="n"/>
+      <c r="L37" s="13" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="154" t="n">
+        <v>31</v>
+      </c>
+      <c r="B38" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jul26</t>
+        </is>
+      </c>
+      <c r="D38" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E38" s="169" t="n">
+        <v>-672000</v>
+      </c>
+      <c r="F38" s="170" t="n">
+        <v>-723.0700000000001</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H38" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J38" s="170" t="n"/>
+      <c r="L38" s="13" t="n"/>
+      <c r="O38" s="13" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="154" t="n">
+        <v>32</v>
+      </c>
+      <c r="B39" s="154" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jun26</t>
+        </is>
+      </c>
+      <c r="D39" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E39" s="169" t="n">
+        <v>-7048000</v>
+      </c>
+      <c r="F39" s="170" t="n">
+        <v>-7541.36</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>-0.0118</v>
+      </c>
+      <c r="H39" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J39" s="170" t="n"/>
+      <c r="L39" s="13" t="n"/>
+      <c r="O39" s="13" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="154" t="n">
+        <v>33</v>
+      </c>
+      <c r="B40" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="154" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D40" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E40" s="169" t="n">
+        <v>1940850</v>
+      </c>
+      <c r="F40" s="170" t="n">
+        <v>7972.04</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="H40" s="17" t="n"/>
+      <c r="J40" s="170" t="n"/>
+      <c r="L40" s="13" t="n"/>
+      <c r="O40" s="13" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="154" t="n">
+        <v>34</v>
+      </c>
+      <c r="B41" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D41" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E41" s="169" t="n">
+        <v>-35625</v>
+      </c>
+      <c r="F41" s="170" t="n">
+        <v>-148.93</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H41" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J41" s="170" t="n"/>
+      <c r="L41" s="13" t="n"/>
+      <c r="O41" s="13" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="154" t="n">
+        <v>35</v>
+      </c>
+      <c r="B42" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D42" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E42" s="169" t="n">
+        <v>-1905225</v>
+      </c>
+      <c r="F42" s="170" t="n">
+        <v>-7915.26</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>-0.0124</v>
+      </c>
+      <c r="H42" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J42" s="170" t="n"/>
+      <c r="L42" s="13" t="n"/>
+      <c r="O42" s="13" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="154" t="n">
+        <v>36</v>
+      </c>
+      <c r="B43" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C43" s="154" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D43" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E43" s="169" t="n">
+        <v>798000</v>
+      </c>
+      <c r="F43" s="170" t="n">
+        <v>7695.91</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="H43" s="17" t="n"/>
+      <c r="J43" s="170" t="n"/>
+      <c r="L43" s="13" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="154" t="n">
+        <v>37</v>
+      </c>
+      <c r="B44" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="D44" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E44" s="169" t="n">
+        <v>-36750</v>
+      </c>
+      <c r="F44" s="170" t="n">
+        <v>-359.6</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H44" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J44" s="170" t="n"/>
+      <c r="L44" s="13" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="154" t="n">
+        <v>38</v>
+      </c>
+      <c r="B45" s="154" t="inlineStr">
+        <is>
+          <t>State Bank of India Jun26</t>
+        </is>
+      </c>
+      <c r="D45" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E45" s="169" t="n">
+        <v>-761250</v>
+      </c>
+      <c r="F45" s="170" t="n">
+        <v>-7409.25</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>-0.0116</v>
+      </c>
+      <c r="H45" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J45" s="170" t="n"/>
+      <c r="L45" s="13" t="n"/>
+      <c r="O45" s="13" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="154" t="n">
+        <v>39</v>
+      </c>
+      <c r="B46" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C46" s="154" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D46" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E46" s="169" t="n">
+        <v>1808150</v>
+      </c>
+      <c r="F46" s="170" t="n">
+        <v>7607.79</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H46" s="17" t="n"/>
+      <c r="J46" s="170" t="n"/>
+      <c r="L46" s="13" t="n"/>
+      <c r="O46" s="13" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="154" t="n">
+        <v>40</v>
+      </c>
+      <c r="B47" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D47" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E47" s="169" t="n">
+        <v>-884500</v>
+      </c>
+      <c r="F47" s="170" t="n">
+        <v>-3734.8</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>-0.0059</v>
+      </c>
+      <c r="H47" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J47" s="170" t="n"/>
+      <c r="L47" s="13" t="n"/>
+      <c r="O47" s="13" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="154" t="n">
+        <v>41</v>
+      </c>
+      <c r="B48" s="154" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D48" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E48" s="169" t="n">
+        <v>-923650</v>
+      </c>
+      <c r="F48" s="170" t="n">
+        <v>-3923.2</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>-0.0061</v>
+      </c>
+      <c r="H48" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J48" s="170" t="n"/>
+      <c r="L48" s="13" t="n"/>
+      <c r="O48" s="13" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="154" t="n">
+        <v>42</v>
+      </c>
+      <c r="B49" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D49" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E49" s="169" t="n">
+        <v>-14400</v>
+      </c>
+      <c r="F49" s="170" t="n">
+        <v>-30.48</v>
+      </c>
+      <c r="G49" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H49" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J49" s="170" t="n"/>
+      <c r="L49" s="13" t="n"/>
+      <c r="O49" s="13" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="154" t="n">
+        <v>43</v>
+      </c>
+      <c r="B50" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C50" s="154" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D50" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E50" s="169" t="n">
+        <v>3488400</v>
+      </c>
+      <c r="F50" s="170" t="n">
+        <v>7266.34</v>
+      </c>
+      <c r="G50" s="13" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="H50" s="17" t="n"/>
+      <c r="J50" s="170" t="n"/>
+      <c r="L50" s="13" t="n"/>
+      <c r="O50" s="13" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="154" t="n">
+        <v>44</v>
+      </c>
+      <c r="B51" s="154" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D51" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E51" s="169" t="n">
+        <v>-3474000</v>
+      </c>
+      <c r="F51" s="170" t="n">
+        <v>-7327.01</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>-0.0115</v>
+      </c>
+      <c r="H51" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J51" s="170" t="n"/>
+      <c r="L51" s="13" t="n"/>
+      <c r="O51" s="13" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="154" t="n">
+        <v>45</v>
+      </c>
+      <c r="B52" s="154" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="154" t="inlineStr">
+        <is>
+          <t>INE931S01010</t>
+        </is>
+      </c>
+      <c r="D52" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E52" s="169" t="n">
+        <v>467775</v>
+      </c>
+      <c r="F52" s="170" t="n">
+        <v>7078.84</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>0.0111</v>
+      </c>
+      <c r="H52" s="17" t="n"/>
+      <c r="J52" s="170" t="n"/>
+      <c r="L52" s="13" t="n"/>
+      <c r="O52" s="13" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="154" t="n">
+        <v>46</v>
+      </c>
+      <c r="B53" s="154" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D53" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E53" s="169" t="n">
+        <v>-467775</v>
+      </c>
+      <c r="F53" s="170" t="n">
+        <v>-7157.43</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>-0.0112</v>
+      </c>
+      <c r="H53" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J53" s="170" t="n"/>
+      <c r="L53" s="13" t="n"/>
+      <c r="O53" s="13" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="154" t="n">
+        <v>47</v>
+      </c>
+      <c r="B54" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="154" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D54" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E54" s="169" t="n">
+        <v>229000</v>
+      </c>
+      <c r="F54" s="170" t="n">
+        <v>6974.42</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>0.0109</v>
+      </c>
+      <c r="H54" s="17" t="n"/>
+      <c r="J54" s="170" t="n"/>
+      <c r="L54" s="13" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="154" t="n">
+        <v>48</v>
+      </c>
+      <c r="B55" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D55" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E55" s="169" t="n">
+        <v>-59800</v>
+      </c>
+      <c r="F55" s="170" t="n">
+        <v>-1833.35</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H55" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J55" s="170" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="154" t="n">
+        <v>49</v>
+      </c>
+      <c r="B56" s="154" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D56" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E56" s="169" t="n">
+        <v>-169200</v>
+      </c>
+      <c r="F56" s="170" t="n">
+        <v>-5210.18</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>-0.008200000000000001</v>
+      </c>
+      <c r="H56" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J56" s="170" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="154" t="n">
+        <v>50</v>
+      </c>
+      <c r="B57" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C57" s="154" t="inlineStr">
+        <is>
+          <t>INE028A01039</t>
+        </is>
+      </c>
+      <c r="D57" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E57" s="169" t="n">
+        <v>2550600</v>
+      </c>
+      <c r="F57" s="170" t="n">
+        <v>6848.36</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H57" s="17" t="n"/>
+      <c r="J57" s="170" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="154" t="n">
+        <v>51</v>
+      </c>
+      <c r="B58" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jul26</t>
+        </is>
+      </c>
+      <c r="D58" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E58" s="169" t="n">
+        <v>-14625</v>
+      </c>
+      <c r="F58" s="170" t="n">
+        <v>-39.88</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H58" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J58" s="170" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="154" t="n">
+        <v>52</v>
+      </c>
+      <c r="B59" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jun26</t>
+        </is>
+      </c>
+      <c r="D59" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E59" s="169" t="n">
+        <v>-2535975</v>
+      </c>
+      <c r="F59" s="170" t="n">
+        <v>-6872.49</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>-0.0108</v>
+      </c>
+      <c r="H59" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J59" s="170" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="154" t="n">
+        <v>53</v>
+      </c>
+      <c r="B60" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C60" s="154" t="inlineStr">
+        <is>
+          <t>INE115A01026</t>
+        </is>
+      </c>
+      <c r="D60" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E60" s="169" t="n">
+        <v>1214000</v>
+      </c>
+      <c r="F60" s="170" t="n">
+        <v>6472.44</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>0.0101</v>
+      </c>
+      <c r="H60" s="17" t="n"/>
+      <c r="J60" s="170" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="154" t="n">
+        <v>54</v>
+      </c>
+      <c r="B61" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D61" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E61" s="169" t="n">
+        <v>-1214000</v>
+      </c>
+      <c r="F61" s="170" t="n">
+        <v>-6547.71</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>-0.0103</v>
+      </c>
+      <c r="H61" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J61" s="170" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="154" t="n">
+        <v>55</v>
+      </c>
+      <c r="B62" s="154" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C62" s="154" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D62" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E62" s="169" t="n">
+        <v>2500175</v>
+      </c>
+      <c r="F62" s="170" t="n">
+        <v>6264.94</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>0.0098</v>
+      </c>
+      <c r="H62" s="17" t="n"/>
+      <c r="J62" s="170" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="154" t="n">
+        <v>56</v>
+      </c>
+      <c r="B63" s="154" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="D63" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E63" s="169" t="n">
+        <v>-276450</v>
+      </c>
+      <c r="F63" s="170" t="n">
+        <v>-704.48</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H63" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J63" s="170" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="154" t="n">
+        <v>57</v>
+      </c>
+      <c r="B64" s="154" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED Jun26</t>
+        </is>
+      </c>
+      <c r="D64" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E64" s="169" t="n">
+        <v>-2223725</v>
+      </c>
+      <c r="F64" s="170" t="n">
+        <v>-5634.92</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>-0.008800000000000001</v>
+      </c>
+      <c r="H64" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J64" s="170" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="154" t="n">
+        <v>58</v>
+      </c>
+      <c r="B65" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C65" s="154" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D65" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E65" s="169" t="n">
+        <v>331550</v>
+      </c>
+      <c r="F65" s="170" t="n">
+        <v>6064.05</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="H65" s="17" t="n"/>
+      <c r="J65" s="170" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="154" t="n">
+        <v>59</v>
+      </c>
+      <c r="B66" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D66" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E66" s="169" t="n">
+        <v>-331550</v>
+      </c>
+      <c r="F66" s="170" t="n">
+        <v>-6117.1</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>-0.009599999999999999</v>
+      </c>
+      <c r="H66" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J66" s="170" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="154" t="n">
+        <v>60</v>
+      </c>
+      <c r="B67" s="154" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C67" s="154" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D67" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E67" s="169" t="n">
+        <v>5991525</v>
+      </c>
+      <c r="F67" s="170" t="n">
+        <v>6013.69</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="H67" s="17" t="n"/>
+      <c r="J67" s="170" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="154" t="n">
+        <v>61</v>
+      </c>
+      <c r="B68" s="154" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED Jun26</t>
+        </is>
+      </c>
+      <c r="D68" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E68" s="169" t="n">
+        <v>-5991525</v>
+      </c>
+      <c r="F68" s="170" t="n">
+        <v>-6064.62</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>-0.0095</v>
+      </c>
+      <c r="H68" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J68" s="170" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="154" t="n">
+        <v>62</v>
+      </c>
+      <c r="B69" s="154" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C69" s="154" t="inlineStr">
+        <is>
+          <t>INE758E01017</t>
+        </is>
+      </c>
+      <c r="D69" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E69" s="169" t="n">
+        <v>2512150</v>
+      </c>
+      <c r="F69" s="170" t="n">
+        <v>6002.78</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>0.0094</v>
+      </c>
+      <c r="H69" s="17" t="n"/>
+      <c r="J69" s="170" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="154" t="n">
+        <v>63</v>
+      </c>
+      <c r="B70" s="154" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D70" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E70" s="169" t="n">
+        <v>-827200</v>
+      </c>
+      <c r="F70" s="170" t="n">
+        <v>-2003.97</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H70" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J70" s="170" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="154" t="n">
+        <v>64</v>
+      </c>
+      <c r="B71" s="154" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D71" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E71" s="169" t="n">
+        <v>-1684950</v>
+      </c>
+      <c r="F71" s="170" t="n">
+        <v>-4060.9</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>-0.0064</v>
+      </c>
+      <c r="H71" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J71" s="170" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="154" t="n">
+        <v>65</v>
+      </c>
+      <c r="B72" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C72" s="154" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D72" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E72" s="169" t="n">
+        <v>194375</v>
+      </c>
+      <c r="F72" s="170" t="n">
+        <v>5742.81</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>0.008999999999999999</v>
+      </c>
+      <c r="H72" s="17" t="n"/>
+      <c r="J72" s="170" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="154" t="n">
+        <v>66</v>
+      </c>
+      <c r="B73" s="154" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D73" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E73" s="169" t="n">
+        <v>-194375</v>
+      </c>
+      <c r="F73" s="170" t="n">
+        <v>-5800.93</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>-0.0091</v>
+      </c>
+      <c r="H73" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J73" s="170" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="154" t="n">
+        <v>67</v>
+      </c>
+      <c r="B74" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C74" s="154" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D74" s="154" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E74" s="169" t="n">
+        <v>2532750</v>
+      </c>
+      <c r="F74" s="170" t="n">
+        <v>5268.63</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="H74" s="17" t="n"/>
+      <c r="J74" s="170" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="154" t="n">
+        <v>68</v>
+      </c>
+      <c r="B75" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D75" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E75" s="169" t="n">
+        <v>-1270500</v>
+      </c>
+      <c r="F75" s="170" t="n">
+        <v>-2623.33</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>-0.0041</v>
+      </c>
+      <c r="H75" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J75" s="170" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="154" t="n">
+        <v>69</v>
+      </c>
+      <c r="B76" s="154" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D76" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E76" s="169" t="n">
+        <v>-1262250</v>
+      </c>
+      <c r="F76" s="170" t="n">
+        <v>-2625.1</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>-0.0041</v>
+      </c>
+      <c r="H76" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J76" s="170" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="154" t="n">
+        <v>70</v>
+      </c>
+      <c r="B77" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C77" s="154" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D77" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E77" s="169" t="n">
+        <v>121100</v>
+      </c>
+      <c r="F77" s="170" t="n">
+        <v>4936.64</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H77" s="17" t="n"/>
+      <c r="J77" s="170" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="154" t="n">
+        <v>71</v>
+      </c>
+      <c r="B78" s="154" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D78" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E78" s="169" t="n">
+        <v>-121100</v>
+      </c>
+      <c r="F78" s="170" t="n">
+        <v>-4979.39</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>-0.0078</v>
+      </c>
+      <c r="H78" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J78" s="170" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="154" t="n">
+        <v>72</v>
+      </c>
+      <c r="B79" s="154" t="inlineStr">
+        <is>
+          <t>Sammaan Capital Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="154" t="inlineStr">
+        <is>
+          <t>INE148I01020</t>
+        </is>
+      </c>
+      <c r="D79" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E79" s="169" t="n">
+        <v>2747700</v>
+      </c>
+      <c r="F79" s="170" t="n">
+        <v>4863.7</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H79" s="17" t="n"/>
+      <c r="J79" s="170" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="154" t="n">
+        <v>73</v>
+      </c>
+      <c r="B80" s="154" t="inlineStr">
+        <is>
+          <t>Sammaan Capital Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D80" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E80" s="169" t="n">
+        <v>-2747700</v>
+      </c>
+      <c r="F80" s="170" t="n">
+        <v>-4927.73</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>-0.0077</v>
+      </c>
+      <c r="H80" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J80" s="170" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="154" t="n">
+        <v>74</v>
+      </c>
+      <c r="B81" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C81" s="154" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D81" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E81" s="169" t="n">
+        <v>323400</v>
+      </c>
+      <c r="F81" s="170" t="n">
+        <v>4612.98</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="H81" s="17" t="n"/>
+      <c r="J81" s="170" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="154" t="n">
+        <v>75</v>
+      </c>
+      <c r="B82" s="154" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D82" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E82" s="169" t="n">
+        <v>-323400</v>
+      </c>
+      <c r="F82" s="170" t="n">
+        <v>-4655.67</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>-0.0073</v>
+      </c>
+      <c r="H82" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J82" s="170" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="154" t="n">
+        <v>76</v>
+      </c>
+      <c r="B83" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C83" s="154" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D83" s="154" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E83" s="169" t="n">
+        <v>250800</v>
+      </c>
+      <c r="F83" s="170" t="n">
+        <v>4525.94</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H83" s="17" t="n"/>
+      <c r="J83" s="170" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="154" t="n">
+        <v>77</v>
+      </c>
+      <c r="B84" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D84" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E84" s="169" t="n">
+        <v>-9025</v>
+      </c>
+      <c r="F84" s="170" t="n">
+        <v>-164.6</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H84" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J84" s="170" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="154" t="n">
+        <v>78</v>
+      </c>
+      <c r="B85" s="154" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D85" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E85" s="169" t="n">
+        <v>-241775</v>
+      </c>
+      <c r="F85" s="170" t="n">
+        <v>-4386.04</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>-0.0069</v>
+      </c>
+      <c r="H85" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J85" s="170" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="154" t="n">
+        <v>79</v>
+      </c>
+      <c r="B86" s="154" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C86" s="154" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D86" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E86" s="169" t="n">
+        <v>19095400</v>
+      </c>
+      <c r="F86" s="170" t="n">
+        <v>4420.59</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H86" s="17" t="n"/>
+      <c r="J86" s="170" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="154" t="n">
+        <v>80</v>
+      </c>
+      <c r="B87" s="154" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D87" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E87" s="169" t="n">
+        <v>-19095400</v>
+      </c>
+      <c r="F87" s="170" t="n">
+        <v>-4479.78</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>-0.007</v>
+      </c>
+      <c r="H87" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J87" s="170" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="154" t="n">
+        <v>81</v>
+      </c>
+      <c r="B88" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C88" s="154" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D88" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E88" s="169" t="n">
+        <v>105350</v>
+      </c>
+      <c r="F88" s="170" t="n">
+        <v>4292.91</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>0.0067</v>
+      </c>
+      <c r="H88" s="17" t="n"/>
+      <c r="J88" s="170" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="154" t="n">
+        <v>82</v>
+      </c>
+      <c r="B89" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D89" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E89" s="169" t="n">
+        <v>-11550</v>
+      </c>
+      <c r="F89" s="170" t="n">
+        <v>-476.44</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H89" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J89" s="170" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="154" t="n">
+        <v>83</v>
+      </c>
+      <c r="B90" s="154" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D90" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E90" s="169" t="n">
+        <v>-93800</v>
+      </c>
+      <c r="F90" s="170" t="n">
+        <v>-3854.8</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>-0.006</v>
+      </c>
+      <c r="H90" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J90" s="170" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="154" t="n">
+        <v>84</v>
+      </c>
+      <c r="B91" s="154" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="C91" s="154" t="inlineStr">
+        <is>
+          <t>INE047A01021</t>
+        </is>
+      </c>
+      <c r="D91" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E91" s="169" t="n">
+        <v>128500</v>
+      </c>
+      <c r="F91" s="170" t="n">
+        <v>4012.28</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H91" s="17" t="n"/>
+      <c r="J91" s="170" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="154" t="n">
+        <v>85</v>
+      </c>
+      <c r="B92" s="154" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D92" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E92" s="169" t="n">
+        <v>-128500</v>
+      </c>
+      <c r="F92" s="170" t="n">
+        <v>-4057.26</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>-0.0064</v>
+      </c>
+      <c r="H92" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J92" s="170" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="154" t="n">
+        <v>86</v>
+      </c>
+      <c r="B93" s="154" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="154" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D93" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E93" s="169" t="n">
+        <v>477600</v>
+      </c>
+      <c r="F93" s="170" t="n">
+        <v>3924.44</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>0.0061</v>
+      </c>
+      <c r="H93" s="17" t="n"/>
+      <c r="J93" s="170" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="154" t="n">
+        <v>87</v>
+      </c>
+      <c r="B94" s="154" t="inlineStr">
+        <is>
+          <t>Marico Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D94" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E94" s="169" t="n">
+        <v>-477600</v>
+      </c>
+      <c r="F94" s="170" t="n">
+        <v>-3971.01</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>-0.0062</v>
+      </c>
+      <c r="H94" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J94" s="170" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="154" t="n">
+        <v>88</v>
+      </c>
+      <c r="B95" s="154" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C95" s="154" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D95" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E95" s="169" t="n">
+        <v>214200</v>
+      </c>
+      <c r="F95" s="170" t="n">
+        <v>3853.89</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H95" s="17" t="n"/>
+      <c r="J95" s="170" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="154" t="n">
+        <v>89</v>
+      </c>
+      <c r="B96" s="154" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D96" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E96" s="169" t="n">
+        <v>-214200</v>
+      </c>
+      <c r="F96" s="170" t="n">
+        <v>-3896.94</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>-0.0061</v>
+      </c>
+      <c r="H96" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J96" s="170" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="154" t="n">
+        <v>90</v>
+      </c>
+      <c r="B97" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C97" s="154" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D97" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E97" s="169" t="n">
+        <v>414750</v>
+      </c>
+      <c r="F97" s="170" t="n">
+        <v>3766.97</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="H97" s="17" t="n"/>
+      <c r="J97" s="170" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="154" t="n">
+        <v>91</v>
+      </c>
+      <c r="B98" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D98" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E98" s="169" t="n">
+        <v>-6750</v>
+      </c>
+      <c r="F98" s="170" t="n">
+        <v>-62.03</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H98" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J98" s="170" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="154" t="n">
+        <v>92</v>
+      </c>
+      <c r="B99" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D99" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E99" s="169" t="n">
+        <v>-408000</v>
+      </c>
+      <c r="F99" s="170" t="n">
+        <v>-3725.86</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>-0.0058</v>
+      </c>
+      <c r="H99" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J99" s="170" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="154" t="n">
+        <v>93</v>
+      </c>
+      <c r="B100" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C100" s="154" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D100" s="154" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E100" s="169" t="n">
+        <v>4137750</v>
+      </c>
+      <c r="F100" s="170" t="n">
+        <v>3640.81</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H100" s="17" t="n"/>
+      <c r="J100" s="170" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="154" t="n">
+        <v>94</v>
+      </c>
+      <c r="B101" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D101" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E101" s="169" t="n">
+        <v>-40500</v>
+      </c>
+      <c r="F101" s="170" t="n">
+        <v>-36.34</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H101" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J101" s="170" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="154" t="n">
+        <v>95</v>
+      </c>
+      <c r="B102" s="154" t="inlineStr">
+        <is>
+          <t>NMDC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D102" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E102" s="169" t="n">
+        <v>-4097250</v>
+      </c>
+      <c r="F102" s="170" t="n">
+        <v>-3651.06</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>-0.0057</v>
+      </c>
+      <c r="H102" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J102" s="170" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="154" t="n">
+        <v>96</v>
+      </c>
+      <c r="B103" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C103" s="154" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D103" s="154" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E103" s="169" t="n">
+        <v>78900</v>
+      </c>
+      <c r="F103" s="170" t="n">
+        <v>3395.7</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H103" s="17" t="n"/>
+      <c r="J103" s="170" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="154" t="n">
+        <v>97</v>
+      </c>
+      <c r="B104" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D104" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E104" s="169" t="n">
+        <v>-33000</v>
+      </c>
+      <c r="F104" s="170" t="n">
+        <v>-1435.17</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>-0.0022</v>
+      </c>
+      <c r="H104" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J104" s="170" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="154" t="n">
+        <v>98</v>
+      </c>
+      <c r="B105" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D105" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E105" s="169" t="n">
+        <v>-45900</v>
+      </c>
+      <c r="F105" s="170" t="n">
+        <v>-2006.84</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H105" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J105" s="170" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="154" t="n">
+        <v>99</v>
+      </c>
+      <c r="B106" s="154" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C106" s="154" t="inlineStr">
+        <is>
+          <t>INE522D01027</t>
+        </is>
+      </c>
+      <c r="D106" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E106" s="169" t="n">
+        <v>1038000</v>
+      </c>
+      <c r="F106" s="170" t="n">
+        <v>3377.65</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H106" s="17" t="n"/>
+      <c r="J106" s="170" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="154" t="n">
+        <v>100</v>
+      </c>
+      <c r="B107" s="154" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D107" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E107" s="169" t="n">
+        <v>-1038000</v>
+      </c>
+      <c r="F107" s="170" t="n">
+        <v>-3406.2</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H107" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J107" s="170" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="154" t="n">
+        <v>101</v>
+      </c>
+      <c r="B108" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C108" s="154" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D108" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E108" s="169" t="n">
+        <v>191400</v>
+      </c>
+      <c r="F108" s="170" t="n">
+        <v>3373.81</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H108" s="17" t="n"/>
+      <c r="J108" s="170" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="154" t="n">
+        <v>102</v>
+      </c>
+      <c r="B109" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D109" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E109" s="169" t="n">
+        <v>-191400</v>
+      </c>
+      <c r="F109" s="170" t="n">
+        <v>-3416.3</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>-0.0054</v>
+      </c>
+      <c r="H109" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J109" s="170" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="154" t="n">
+        <v>103</v>
+      </c>
+      <c r="B110" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="154" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D110" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E110" s="169" t="n">
+        <v>353100</v>
+      </c>
+      <c r="F110" s="170" t="n">
+        <v>3344.39</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H110" s="17" t="n"/>
+      <c r="J110" s="170" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="154" t="n">
+        <v>104</v>
+      </c>
+      <c r="B111" s="154" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D111" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E111" s="169" t="n">
+        <v>-353100</v>
+      </c>
+      <c r="F111" s="170" t="n">
+        <v>-3376.7</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H111" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J111" s="170" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="154" t="n">
+        <v>105</v>
+      </c>
+      <c r="B112" s="154" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C112" s="154" t="inlineStr">
+        <is>
+          <t>INE299U01018</t>
+        </is>
+      </c>
+      <c r="D112" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E112" s="169" t="n">
+        <v>1177200</v>
+      </c>
+      <c r="F112" s="170" t="n">
+        <v>3309.7</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="H112" s="17" t="n"/>
+      <c r="J112" s="170" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="154" t="n">
+        <v>106</v>
+      </c>
+      <c r="B113" s="154" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D113" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E113" s="169" t="n">
+        <v>-1177200</v>
+      </c>
+      <c r="F113" s="170" t="n">
+        <v>-3359.14</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H113" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J113" s="170" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="154" t="n">
+        <v>107</v>
+      </c>
+      <c r="B114" s="154" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C114" s="154" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D114" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E114" s="169" t="n">
+        <v>537900</v>
+      </c>
+      <c r="F114" s="170" t="n">
+        <v>3176.84</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="H114" s="17" t="n"/>
+      <c r="J114" s="170" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="154" t="n">
+        <v>108</v>
+      </c>
+      <c r="B115" s="154" t="inlineStr">
+        <is>
+          <t>DLF Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D115" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E115" s="169" t="n">
+        <v>-537900</v>
+      </c>
+      <c r="F115" s="170" t="n">
+        <v>-3209.38</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>-0.005</v>
+      </c>
+      <c r="H115" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J115" s="170" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="154" t="n">
+        <v>109</v>
+      </c>
+      <c r="B116" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C116" s="154" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D116" s="154" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E116" s="169" t="n">
+        <v>146100</v>
+      </c>
+      <c r="F116" s="170" t="n">
+        <v>3146.26</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H116" s="17" t="n"/>
+      <c r="J116" s="170" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="154" t="n">
+        <v>110</v>
+      </c>
+      <c r="B117" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D117" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E117" s="169" t="n">
+        <v>-9300</v>
+      </c>
+      <c r="F117" s="170" t="n">
+        <v>-201.74</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H117" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J117" s="170" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="154" t="n">
+        <v>111</v>
+      </c>
+      <c r="B118" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D118" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E118" s="169" t="n">
+        <v>-136800</v>
+      </c>
+      <c r="F118" s="170" t="n">
+        <v>-2950.09</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>-0.0046</v>
+      </c>
+      <c r="H118" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J118" s="170" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="154" t="n">
+        <v>112</v>
+      </c>
+      <c r="B119" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C119" s="154" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D119" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E119" s="169" t="n">
+        <v>852500</v>
+      </c>
+      <c r="F119" s="170" t="n">
+        <v>3097.13</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H119" s="17" t="n"/>
+      <c r="J119" s="170" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="154" t="n">
+        <v>113</v>
+      </c>
+      <c r="B120" s="154" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D120" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E120" s="169" t="n">
+        <v>-852500</v>
+      </c>
+      <c r="F120" s="170" t="n">
+        <v>-3125.69</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>-0.0049</v>
+      </c>
+      <c r="H120" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J120" s="170" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="154" t="n">
+        <v>114</v>
+      </c>
+      <c r="B121" s="154" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="154" t="inlineStr">
+        <is>
+          <t>INE092T01019</t>
+        </is>
+      </c>
+      <c r="D121" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E121" s="169" t="n">
+        <v>4099550</v>
+      </c>
+      <c r="F121" s="170" t="n">
+        <v>2923.8</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H121" s="17" t="n"/>
+      <c r="J121" s="170" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="154" t="n">
+        <v>115</v>
+      </c>
+      <c r="B122" s="154" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D122" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E122" s="169" t="n">
+        <v>-1827175</v>
+      </c>
+      <c r="F122" s="170" t="n">
+        <v>-1317.03</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>-0.0021</v>
+      </c>
+      <c r="H122" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J122" s="170" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="154" t="n">
+        <v>116</v>
+      </c>
+      <c r="B123" s="154" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D123" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E123" s="169" t="n">
+        <v>-2272375</v>
+      </c>
+      <c r="F123" s="170" t="n">
+        <v>-1634.06</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>-0.0026</v>
+      </c>
+      <c r="H123" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J123" s="170" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="154" t="n">
+        <v>117</v>
+      </c>
+      <c r="B124" s="154" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C124" s="154" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D124" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E124" s="169" t="n">
+        <v>275600</v>
+      </c>
+      <c r="F124" s="170" t="n">
+        <v>2840.06</v>
+      </c>
+      <c r="G124" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H124" s="17" t="n"/>
+      <c r="J124" s="170" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="154" t="n">
+        <v>118</v>
+      </c>
+      <c r="B125" s="154" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D125" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E125" s="169" t="n">
+        <v>-275600</v>
+      </c>
+      <c r="F125" s="170" t="n">
+        <v>-2878.92</v>
+      </c>
+      <c r="G125" s="13" t="n">
+        <v>-0.0045</v>
+      </c>
+      <c r="H125" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J125" s="170" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="154" t="n">
+        <v>119</v>
+      </c>
+      <c r="B126" s="154" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C126" s="154" t="inlineStr">
+        <is>
+          <t>INE423A01024</t>
+        </is>
+      </c>
+      <c r="D126" s="154" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="E126" s="169" t="n">
+        <v>93318</v>
+      </c>
+      <c r="F126" s="170" t="n">
+        <v>2741.12</v>
+      </c>
+      <c r="G126" s="13" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H126" s="17" t="n"/>
+      <c r="J126" s="170" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="154" t="n">
+        <v>120</v>
+      </c>
+      <c r="B127" s="154" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D127" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E127" s="169" t="n">
+        <v>-93318</v>
+      </c>
+      <c r="F127" s="170" t="n">
+        <v>-2767.35</v>
+      </c>
+      <c r="G127" s="13" t="n">
+        <v>-0.0043</v>
+      </c>
+      <c r="H127" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J127" s="170" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="154" t="n">
+        <v>121</v>
+      </c>
+      <c r="B128" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C128" s="154" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D128" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E128" s="169" t="n">
+        <v>134750</v>
+      </c>
+      <c r="F128" s="170" t="n">
+        <v>2467.41</v>
+      </c>
+      <c r="G128" s="13" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="H128" s="17" t="n"/>
+      <c r="J128" s="170" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="154" t="n">
+        <v>122</v>
+      </c>
+      <c r="B129" s="154" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D129" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E129" s="169" t="n">
+        <v>-134750</v>
+      </c>
+      <c r="F129" s="170" t="n">
+        <v>-2493.95</v>
+      </c>
+      <c r="G129" s="13" t="n">
+        <v>-0.0039</v>
+      </c>
+      <c r="H129" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J129" s="170" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="154" t="n">
+        <v>123</v>
+      </c>
+      <c r="B130" s="154" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="154" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D130" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E130" s="169" t="n">
+        <v>565000</v>
+      </c>
+      <c r="F130" s="170" t="n">
+        <v>2421.87</v>
+      </c>
+      <c r="G130" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H130" s="17" t="n"/>
+      <c r="J130" s="170" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="154" t="n">
+        <v>124</v>
+      </c>
+      <c r="B131" s="154" t="inlineStr">
+        <is>
+          <t>Biocon Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D131" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E131" s="169" t="n">
+        <v>-565000</v>
+      </c>
+      <c r="F131" s="170" t="n">
+        <v>-2449.28</v>
+      </c>
+      <c r="G131" s="13" t="n">
+        <v>-0.0038</v>
+      </c>
+      <c r="H131" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J131" s="170" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="154" t="n">
+        <v>125</v>
+      </c>
+      <c r="B132" s="154" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="154" t="inlineStr">
+        <is>
+          <t>INE935A01035</t>
+        </is>
+      </c>
+      <c r="D132" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E132" s="169" t="n">
+        <v>103500</v>
+      </c>
+      <c r="F132" s="170" t="n">
+        <v>2354.52</v>
+      </c>
+      <c r="G132" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H132" s="17" t="n"/>
+      <c r="J132" s="170" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="154" t="n">
+        <v>126</v>
+      </c>
+      <c r="B133" s="154" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D133" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E133" s="169" t="n">
+        <v>-103500</v>
+      </c>
+      <c r="F133" s="170" t="n">
+        <v>-2385.88</v>
+      </c>
+      <c r="G133" s="13" t="n">
+        <v>-0.0037</v>
+      </c>
+      <c r="H133" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J133" s="170" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="154" t="n">
+        <v>127</v>
+      </c>
+      <c r="B134" s="154" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="154" t="inlineStr">
+        <is>
+          <t>INE200M01039</t>
+        </is>
+      </c>
+      <c r="D134" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E134" s="169" t="n">
+        <v>426375</v>
+      </c>
+      <c r="F134" s="170" t="n">
+        <v>2251.26</v>
+      </c>
+      <c r="G134" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="H134" s="17" t="n"/>
+      <c r="J134" s="170" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="154" t="n">
+        <v>128</v>
+      </c>
+      <c r="B135" s="154" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D135" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E135" s="169" t="n">
+        <v>-426375</v>
+      </c>
+      <c r="F135" s="170" t="n">
+        <v>-2277.27</v>
+      </c>
+      <c r="G135" s="13" t="n">
+        <v>-0.0036</v>
+      </c>
+      <c r="H135" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J135" s="170" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="154" t="n">
+        <v>129</v>
+      </c>
+      <c r="B136" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C136" s="154" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D136" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E136" s="169" t="n">
+        <v>126700</v>
+      </c>
+      <c r="F136" s="170" t="n">
+        <v>2244.11</v>
+      </c>
+      <c r="G136" s="13" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="H136" s="17" t="n"/>
+      <c r="J136" s="170" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="154" t="n">
+        <v>130</v>
+      </c>
+      <c r="B137" s="154" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D137" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E137" s="169" t="n">
+        <v>-126700</v>
+      </c>
+      <c r="F137" s="170" t="n">
+        <v>-2265.27</v>
+      </c>
+      <c r="G137" s="13" t="n">
+        <v>-0.0035</v>
+      </c>
+      <c r="H137" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J137" s="170" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="154" t="n">
+        <v>131</v>
+      </c>
+      <c r="B138" s="154" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="154" t="inlineStr">
+        <is>
+          <t>INE095N01031</t>
+        </is>
+      </c>
+      <c r="D138" s="154" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E138" s="169" t="n">
+        <v>2190500</v>
+      </c>
+      <c r="F138" s="170" t="n">
+        <v>2196.2</v>
+      </c>
+      <c r="G138" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H138" s="17" t="n"/>
+      <c r="J138" s="170" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="154" t="n">
+        <v>132</v>
+      </c>
+      <c r="B139" s="154" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D139" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E139" s="169" t="n">
+        <v>-32500</v>
+      </c>
+      <c r="F139" s="170" t="n">
+        <v>-33.18</v>
+      </c>
+      <c r="G139" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H139" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J139" s="170" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="154" t="n">
+        <v>133</v>
+      </c>
+      <c r="B140" s="154" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D140" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E140" s="169" t="n">
+        <v>-2158000</v>
+      </c>
+      <c r="F140" s="170" t="n">
+        <v>-2195.12</v>
+      </c>
+      <c r="G140" s="13" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H140" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J140" s="170" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="154" t="n">
+        <v>134</v>
+      </c>
+      <c r="B141" s="154" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="C141" s="154" t="inlineStr">
+        <is>
+          <t>INE192A01025</t>
+        </is>
+      </c>
+      <c r="D141" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E141" s="169" t="n">
+        <v>181500</v>
+      </c>
+      <c r="F141" s="170" t="n">
+        <v>2138.8</v>
+      </c>
+      <c r="G141" s="13" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H141" s="17" t="n"/>
+      <c r="J141" s="170" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="154" t="n">
+        <v>135</v>
+      </c>
+      <c r="B142" s="154" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED Jun26</t>
+        </is>
+      </c>
+      <c r="D142" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E142" s="169" t="n">
+        <v>-181500</v>
+      </c>
+      <c r="F142" s="170" t="n">
+        <v>-2163.84</v>
+      </c>
+      <c r="G142" s="13" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H142" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J142" s="170" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="154" t="n">
+        <v>136</v>
+      </c>
+      <c r="B143" s="154" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="C143" s="154" t="inlineStr">
+        <is>
+          <t>INE947Q01028</t>
+        </is>
+      </c>
+      <c r="D143" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E143" s="169" t="n">
+        <v>155550</v>
+      </c>
+      <c r="F143" s="170" t="n">
+        <v>2118.59</v>
+      </c>
+      <c r="G143" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H143" s="17" t="n"/>
+      <c r="J143" s="170" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="154" t="n">
+        <v>137</v>
+      </c>
+      <c r="B144" s="154" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D144" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E144" s="169" t="n">
+        <v>-155550</v>
+      </c>
+      <c r="F144" s="170" t="n">
+        <v>-2138.81</v>
+      </c>
+      <c r="G144" s="13" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H144" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J144" s="170" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="154" t="n">
+        <v>138</v>
+      </c>
+      <c r="B145" s="154" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="C145" s="154" t="inlineStr">
+        <is>
+          <t>INE302A01020</t>
+        </is>
+      </c>
+      <c r="D145" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E145" s="169" t="n">
+        <v>547200</v>
+      </c>
+      <c r="F145" s="170" t="n">
+        <v>2114.93</v>
+      </c>
+      <c r="G145" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H145" s="17" t="n"/>
+      <c r="J145" s="170" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="154" t="n">
+        <v>139</v>
+      </c>
+      <c r="B146" s="154" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D146" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E146" s="169" t="n">
+        <v>-10800</v>
+      </c>
+      <c r="F146" s="170" t="n">
+        <v>-42.21</v>
+      </c>
+      <c r="G146" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H146" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J146" s="170" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="154" t="n">
+        <v>140</v>
+      </c>
+      <c r="B147" s="154" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D147" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E147" s="169" t="n">
+        <v>-536400</v>
+      </c>
+      <c r="F147" s="170" t="n">
+        <v>-2098.93</v>
+      </c>
+      <c r="G147" s="13" t="n">
+        <v>-0.0033</v>
+      </c>
+      <c r="H147" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J147" s="170" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="154" t="n">
+        <v>141</v>
+      </c>
+      <c r="B148" s="154" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="154" t="inlineStr">
+        <is>
+          <t>INE361B01024</t>
+        </is>
+      </c>
+      <c r="D148" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E148" s="169" t="n">
+        <v>31700</v>
+      </c>
+      <c r="F148" s="170" t="n">
+        <v>2113.44</v>
+      </c>
+      <c r="G148" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H148" s="17" t="n"/>
+      <c r="J148" s="170" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="154" t="n">
+        <v>142</v>
+      </c>
+      <c r="B149" s="154" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D149" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E149" s="169" t="n">
+        <v>-31700</v>
+      </c>
+      <c r="F149" s="170" t="n">
+        <v>-2138.8</v>
+      </c>
+      <c r="G149" s="13" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H149" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J149" s="170" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="154" t="n">
+        <v>143</v>
+      </c>
+      <c r="B150" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited</t>
+        </is>
+      </c>
+      <c r="C150" s="154" t="inlineStr">
+        <is>
+          <t>INE267A01025</t>
+        </is>
+      </c>
+      <c r="D150" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E150" s="154" t="n">
+        <v>328300</v>
+      </c>
+      <c r="F150" s="154" t="n">
+        <v>2077.97</v>
+      </c>
+      <c r="G150" s="154" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H150" s="17" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="154" t="n">
+        <v>144</v>
+      </c>
+      <c r="B151" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D151" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E151" s="169" t="n">
+        <v>-328300</v>
+      </c>
+      <c r="F151" s="170" t="n">
+        <v>-2098</v>
+      </c>
+      <c r="G151" s="13" t="n">
+        <v>-0.0033</v>
+      </c>
+      <c r="H151" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J151" s="170" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="154" t="n">
+        <v>145</v>
+      </c>
+      <c r="B152" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C152" s="154" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D152" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E152" s="169" t="n">
+        <v>348700</v>
+      </c>
+      <c r="F152" s="170" t="n">
+        <v>2074.07</v>
+      </c>
+      <c r="G152" s="13" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H152" s="17" t="n"/>
+      <c r="J152" s="170" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="154" t="n">
+        <v>146</v>
+      </c>
+      <c r="B153" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D153" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E153" s="169" t="n">
+        <v>-348700</v>
+      </c>
+      <c r="F153" s="170" t="n">
+        <v>-2088.02</v>
+      </c>
+      <c r="G153" s="13" t="n">
+        <v>-0.0033</v>
+      </c>
+      <c r="H153" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J153" s="170" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="154" t="n">
+        <v>147</v>
+      </c>
+      <c r="B154" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C154" s="154" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D154" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E154" s="169" t="n">
+        <v>133750</v>
+      </c>
+      <c r="F154" s="170" t="n">
+        <v>2056.67</v>
+      </c>
+      <c r="G154" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H154" s="17" t="n"/>
+      <c r="J154" s="170" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="154" t="n">
+        <v>148</v>
+      </c>
+      <c r="B155" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D155" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E155" s="169" t="n">
+        <v>-61875</v>
+      </c>
+      <c r="F155" s="170" t="n">
+        <v>-966.05</v>
+      </c>
+      <c r="G155" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H155" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J155" s="170" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="154" t="n">
+        <v>149</v>
+      </c>
+      <c r="B156" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D156" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E156" s="169" t="n">
+        <v>-71875</v>
+      </c>
+      <c r="F156" s="170" t="n">
+        <v>-1116.43</v>
+      </c>
+      <c r="G156" s="13" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H156" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J156" s="170" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="154" t="n">
+        <v>150</v>
+      </c>
+      <c r="B157" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="154" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D157" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E157" s="169" t="n">
+        <v>41400</v>
+      </c>
+      <c r="F157" s="170" t="n">
+        <v>2029.84</v>
+      </c>
+      <c r="G157" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H157" s="17" t="n"/>
+      <c r="J157" s="170" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="154" t="n">
+        <v>151</v>
+      </c>
+      <c r="B158" s="154" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D158" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E158" s="169" t="n">
+        <v>-41400</v>
+      </c>
+      <c r="F158" s="170" t="n">
+        <v>-2053.65</v>
+      </c>
+      <c r="G158" s="13" t="n">
+        <v>-0.0032</v>
+      </c>
+      <c r="H158" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J158" s="170" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="154" t="n">
+        <v>152</v>
+      </c>
+      <c r="B159" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="154" t="inlineStr">
+        <is>
+          <t>INE494B01023</t>
+        </is>
+      </c>
+      <c r="D159" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E159" s="169" t="n">
+        <v>60025</v>
+      </c>
+      <c r="F159" s="170" t="n">
+        <v>2014.26</v>
+      </c>
+      <c r="G159" s="13" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H159" s="17" t="n"/>
+      <c r="J159" s="170" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="154" t="n">
+        <v>153</v>
+      </c>
+      <c r="B160" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D160" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E160" s="169" t="n">
+        <v>-5250</v>
+      </c>
+      <c r="F160" s="170" t="n">
+        <v>-179.75</v>
+      </c>
+      <c r="G160" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H160" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J160" s="170" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="154" t="n">
+        <v>154</v>
+      </c>
+      <c r="B161" s="154" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D161" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E161" s="169" t="n">
+        <v>-54775</v>
+      </c>
+      <c r="F161" s="170" t="n">
+        <v>-1860.38</v>
+      </c>
+      <c r="G161" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H161" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J161" s="170" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="154" t="n">
+        <v>155</v>
+      </c>
+      <c r="B162" s="154" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="154" t="inlineStr">
+        <is>
+          <t>INE976G01028</t>
+        </is>
+      </c>
+      <c r="D162" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E162" s="169" t="n">
+        <v>555625</v>
+      </c>
+      <c r="F162" s="170" t="n">
+        <v>1916.91</v>
+      </c>
+      <c r="G162" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H162" s="17" t="n"/>
+      <c r="J162" s="170" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="154" t="n">
+        <v>156</v>
+      </c>
+      <c r="B163" s="154" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D163" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E163" s="169" t="n">
+        <v>-555625</v>
+      </c>
+      <c r="F163" s="170" t="n">
+        <v>-1933.02</v>
+      </c>
+      <c r="G163" s="13" t="n">
+        <v>-0.003</v>
+      </c>
+      <c r="H163" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J163" s="170" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="154" t="n">
+        <v>157</v>
+      </c>
+      <c r="B164" s="154" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C164" s="154" t="inlineStr">
+        <is>
+          <t>INE111A01025</t>
+        </is>
+      </c>
+      <c r="D164" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E164" s="169" t="n">
+        <v>411250</v>
+      </c>
+      <c r="F164" s="170" t="n">
+        <v>1906.76</v>
+      </c>
+      <c r="G164" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H164" s="17" t="n"/>
+      <c r="J164" s="170" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="154" t="n">
+        <v>158</v>
+      </c>
+      <c r="B165" s="154" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D165" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E165" s="169" t="n">
+        <v>-22500</v>
+      </c>
+      <c r="F165" s="170" t="n">
+        <v>-105.95</v>
+      </c>
+      <c r="G165" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H165" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J165" s="170" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="154" t="n">
+        <v>159</v>
+      </c>
+      <c r="B166" s="154" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D166" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E166" s="169" t="n">
+        <v>-388750</v>
+      </c>
+      <c r="F166" s="170" t="n">
+        <v>-1818.77</v>
+      </c>
+      <c r="G166" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H166" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J166" s="170" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="154" t="n">
+        <v>160</v>
+      </c>
+      <c r="B167" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C167" s="154" t="inlineStr">
+        <is>
+          <t>INE476A01022</t>
+        </is>
+      </c>
+      <c r="D167" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E167" s="169" t="n">
+        <v>1444500</v>
+      </c>
+      <c r="F167" s="170" t="n">
+        <v>1889.41</v>
+      </c>
+      <c r="G167" s="13" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H167" s="17" t="n"/>
+      <c r="J167" s="170" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="154" t="n">
+        <v>161</v>
+      </c>
+      <c r="B168" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank Jul26</t>
+        </is>
+      </c>
+      <c r="D168" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E168" s="169" t="n">
+        <v>-74250</v>
+      </c>
+      <c r="F168" s="170" t="n">
+        <v>-98.97</v>
+      </c>
+      <c r="G168" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H168" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J168" s="170" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="154" t="n">
+        <v>162</v>
+      </c>
+      <c r="B169" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank Jun26</t>
+        </is>
+      </c>
+      <c r="D169" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E169" s="169" t="n">
+        <v>-1370250</v>
+      </c>
+      <c r="F169" s="170" t="n">
+        <v>-1814.76</v>
+      </c>
+      <c r="G169" s="13" t="n">
+        <v>-0.0028</v>
+      </c>
+      <c r="H169" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J169" s="170" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="154" t="n">
+        <v>163</v>
+      </c>
+      <c r="B170" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D170" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E170" s="169" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="F170" s="170" t="n">
+        <v>-9.99</v>
+      </c>
+      <c r="G170" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H170" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J170" s="170" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="154" t="n">
+        <v>164</v>
+      </c>
+      <c r="B171" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C171" s="154" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D171" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E171" s="169" t="n">
+        <v>190000</v>
+      </c>
+      <c r="F171" s="170" t="n">
+        <v>1870.93</v>
+      </c>
+      <c r="G171" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H171" s="17" t="n"/>
+      <c r="J171" s="170" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="154" t="n">
+        <v>165</v>
+      </c>
+      <c r="B172" s="154" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D172" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E172" s="169" t="n">
+        <v>-189000</v>
+      </c>
+      <c r="F172" s="170" t="n">
+        <v>-1880.74</v>
+      </c>
+      <c r="G172" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H172" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J172" s="170" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="154" t="n">
+        <v>166</v>
+      </c>
+      <c r="B173" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C173" s="154" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D173" s="154" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E173" s="169" t="n">
+        <v>163800</v>
+      </c>
+      <c r="F173" s="170" t="n">
+        <v>1845.53</v>
+      </c>
+      <c r="G173" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H173" s="17" t="n"/>
+      <c r="J173" s="170" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="154" t="n">
+        <v>167</v>
+      </c>
+      <c r="B174" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D174" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E174" s="169" t="n">
+        <v>-5600</v>
+      </c>
+      <c r="F174" s="170" t="n">
+        <v>-63.97</v>
+      </c>
+      <c r="G174" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H174" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J174" s="170" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="154" t="n">
+        <v>168</v>
+      </c>
+      <c r="B175" s="154" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D175" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E175" s="169" t="n">
+        <v>-158200</v>
+      </c>
+      <c r="F175" s="170" t="n">
+        <v>-1803.64</v>
+      </c>
+      <c r="G175" s="13" t="n">
+        <v>-0.0028</v>
+      </c>
+      <c r="H175" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J175" s="170" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="154" t="n">
+        <v>169</v>
+      </c>
+      <c r="B176" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="C176" s="154" t="inlineStr">
+        <is>
+          <t>INE021A01026</t>
+        </is>
+      </c>
+      <c r="D176" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E176" s="169" t="n">
+        <v>68750</v>
+      </c>
+      <c r="F176" s="170" t="n">
+        <v>1836.72</v>
+      </c>
+      <c r="G176" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H176" s="17" t="n"/>
+      <c r="J176" s="170" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="154" t="n">
+        <v>170</v>
+      </c>
+      <c r="B177" s="154" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D177" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E177" s="169" t="n">
+        <v>-68750</v>
+      </c>
+      <c r="F177" s="170" t="n">
+        <v>-1842.91</v>
+      </c>
+      <c r="G177" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H177" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J177" s="170" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="154" t="n">
+        <v>171</v>
+      </c>
+      <c r="B178" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C178" s="154" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D178" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E178" s="169" t="n">
+        <v>408450</v>
+      </c>
+      <c r="F178" s="170" t="n">
+        <v>1829.24</v>
+      </c>
+      <c r="G178" s="13" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="H178" s="17" t="n"/>
+      <c r="J178" s="170" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="154" t="n">
+        <v>172</v>
+      </c>
+      <c r="B179" s="154" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D179" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E179" s="169" t="n">
+        <v>-408450</v>
+      </c>
+      <c r="F179" s="170" t="n">
+        <v>-1838.43</v>
+      </c>
+      <c r="G179" s="13" t="n">
+        <v>-0.0029</v>
+      </c>
+      <c r="H179" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J179" s="170" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="154" t="n">
+        <v>173</v>
+      </c>
+      <c r="B180" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C180" s="154" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D180" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E180" s="169" t="n">
+        <v>121875</v>
+      </c>
+      <c r="F180" s="170" t="n">
+        <v>1707.47</v>
+      </c>
+      <c r="G180" s="13" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="H180" s="17" t="n"/>
+      <c r="J180" s="170" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="154" t="n">
+        <v>174</v>
+      </c>
+      <c r="B181" s="154" t="inlineStr">
+        <is>
+          <t>Cipla Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D181" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E181" s="169" t="n">
+        <v>-121875</v>
+      </c>
+      <c r="F181" s="170" t="n">
+        <v>-1711.12</v>
+      </c>
+      <c r="G181" s="13" t="n">
+        <v>-0.0027</v>
+      </c>
+      <c r="H181" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J181" s="170" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="154" t="n">
+        <v>175</v>
+      </c>
+      <c r="B182" s="154" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D182" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E182" s="169" t="n">
+        <v>-600</v>
+      </c>
+      <c r="F182" s="170" t="n">
+        <v>-9</v>
+      </c>
+      <c r="G182" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H182" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J182" s="170" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="154" t="n">
+        <v>176</v>
+      </c>
+      <c r="B183" s="154" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="C183" s="154" t="inlineStr">
+        <is>
+          <t>INE364U01010</t>
+        </is>
+      </c>
+      <c r="D183" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E183" s="169" t="n">
+        <v>112200</v>
+      </c>
+      <c r="F183" s="170" t="n">
+        <v>1655.4</v>
+      </c>
+      <c r="G183" s="13" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="H183" s="17" t="n"/>
+      <c r="J183" s="170" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="154" t="n">
+        <v>177</v>
+      </c>
+      <c r="B184" s="154" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D184" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E184" s="169" t="n">
+        <v>-111600</v>
+      </c>
+      <c r="F184" s="170" t="n">
+        <v>-1663.17</v>
+      </c>
+      <c r="G184" s="13" t="n">
+        <v>-0.0026</v>
+      </c>
+      <c r="H184" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J184" s="170" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="154" t="n">
+        <v>178</v>
+      </c>
+      <c r="B185" s="154" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="C185" s="154" t="inlineStr">
+        <is>
+          <t>INE619A01035</t>
+        </is>
+      </c>
+      <c r="D185" s="154" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E185" s="169" t="n">
+        <v>352800</v>
+      </c>
+      <c r="F185" s="170" t="n">
+        <v>1609.47</v>
+      </c>
+      <c r="G185" s="13" t="n">
+        <v>0.0025</v>
+      </c>
+      <c r="H185" s="17" t="n"/>
+      <c r="J185" s="170" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="154" t="n">
+        <v>179</v>
+      </c>
+      <c r="B186" s="154" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D186" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E186" s="169" t="n">
+        <v>-352800</v>
+      </c>
+      <c r="F186" s="170" t="n">
+        <v>-1615.65</v>
+      </c>
+      <c r="G186" s="13" t="n">
+        <v>-0.0025</v>
+      </c>
+      <c r="H186" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J186" s="170" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="154" t="n">
+        <v>180</v>
+      </c>
+      <c r="B187" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C187" s="154" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D187" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E187" s="169" t="n">
+        <v>289525</v>
+      </c>
+      <c r="F187" s="170" t="n">
+        <v>1459.06</v>
+      </c>
+      <c r="G187" s="13" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H187" s="17" t="n"/>
+      <c r="J187" s="170" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="154" t="n">
+        <v>181</v>
+      </c>
+      <c r="B188" s="154" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D188" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E188" s="169" t="n">
+        <v>-289525</v>
+      </c>
+      <c r="F188" s="170" t="n">
+        <v>-1469.19</v>
+      </c>
+      <c r="G188" s="13" t="n">
+        <v>-0.0023</v>
+      </c>
+      <c r="H188" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J188" s="170" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="154" t="n">
+        <v>182</v>
+      </c>
+      <c r="B189" s="154" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="C189" s="154" t="inlineStr">
+        <is>
+          <t>INE148O01028</t>
+        </is>
+      </c>
+      <c r="D189" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E189" s="169" t="n">
+        <v>311250</v>
+      </c>
+      <c r="F189" s="170" t="n">
+        <v>1407.94</v>
+      </c>
+      <c r="G189" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H189" s="17" t="n"/>
+      <c r="J189" s="170" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="154" t="n">
+        <v>183</v>
+      </c>
+      <c r="B190" s="154" t="inlineStr">
+        <is>
+          <t>Delhivery Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D190" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E190" s="169" t="n">
+        <v>-311250</v>
+      </c>
+      <c r="F190" s="170" t="n">
+        <v>-1423.66</v>
+      </c>
+      <c r="G190" s="13" t="n">
+        <v>-0.0022</v>
+      </c>
+      <c r="H190" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J190" s="170" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="154" t="n">
+        <v>184</v>
+      </c>
+      <c r="B191" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C191" s="154" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D191" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E191" s="169" t="n">
+        <v>10500</v>
+      </c>
+      <c r="F191" s="170" t="n">
+        <v>1378.34</v>
+      </c>
+      <c r="G191" s="13" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H191" s="17" t="n"/>
+      <c r="J191" s="170" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="154" t="n">
+        <v>185</v>
+      </c>
+      <c r="B192" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D192" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E192" s="169" t="n">
+        <v>-3300</v>
+      </c>
+      <c r="F192" s="170" t="n">
+        <v>-440.55</v>
+      </c>
+      <c r="G192" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H192" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J192" s="170" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="154" t="n">
+        <v>186</v>
+      </c>
+      <c r="B193" s="154" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D193" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E193" s="169" t="n">
+        <v>-7200</v>
+      </c>
+      <c r="F193" s="170" t="n">
+        <v>-955.66</v>
+      </c>
+      <c r="G193" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H193" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J193" s="170" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="154" t="n">
+        <v>187</v>
+      </c>
+      <c r="B194" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C194" s="154" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D194" s="154" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E194" s="169" t="n">
+        <v>11400</v>
+      </c>
+      <c r="F194" s="170" t="n">
+        <v>1308.95</v>
+      </c>
+      <c r="G194" s="13" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H194" s="17" t="n"/>
+      <c r="J194" s="170" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="154" t="n">
+        <v>188</v>
+      </c>
+      <c r="B195" s="154" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D195" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E195" s="169" t="n">
+        <v>-11400</v>
+      </c>
+      <c r="F195" s="170" t="n">
+        <v>-1324.11</v>
+      </c>
+      <c r="G195" s="13" t="n">
+        <v>-0.0021</v>
+      </c>
+      <c r="H195" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J195" s="170" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="154" t="n">
+        <v>189</v>
+      </c>
+      <c r="B196" s="154" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="C196" s="154" t="inlineStr">
+        <is>
+          <t>INE0V6F01027</t>
+        </is>
+      </c>
+      <c r="D196" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E196" s="169" t="n">
+        <v>67100</v>
+      </c>
+      <c r="F196" s="170" t="n">
+        <v>1291</v>
+      </c>
+      <c r="G196" s="13" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H196" s="17" t="n"/>
+      <c r="J196" s="170" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="154" t="n">
+        <v>190</v>
+      </c>
+      <c r="B197" s="154" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D197" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E197" s="169" t="n">
+        <v>-67100</v>
+      </c>
+      <c r="F197" s="170" t="n">
+        <v>-1305.83</v>
+      </c>
+      <c r="G197" s="13" t="n">
+        <v>-0.002</v>
+      </c>
+      <c r="H197" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J197" s="170" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="154" t="n">
+        <v>191</v>
+      </c>
+      <c r="B198" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="C198" s="154" t="inlineStr">
+        <is>
+          <t>INE102D01028</t>
+        </is>
+      </c>
+      <c r="D198" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E198" s="169" t="n">
+        <v>119500</v>
+      </c>
+      <c r="F198" s="170" t="n">
+        <v>1230.01</v>
+      </c>
+      <c r="G198" s="13" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H198" s="17" t="n"/>
+      <c r="J198" s="170" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="154" t="n">
+        <v>192</v>
+      </c>
+      <c r="B199" s="154" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D199" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E199" s="169" t="n">
+        <v>-119500</v>
+      </c>
+      <c r="F199" s="170" t="n">
+        <v>-1242.92</v>
+      </c>
+      <c r="G199" s="13" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="H199" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J199" s="170" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="154" t="n">
+        <v>193</v>
+      </c>
+      <c r="B200" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C200" s="154" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D200" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E200" s="169" t="n">
+        <v>282400</v>
+      </c>
+      <c r="F200" s="170" t="n">
+        <v>1112.37</v>
+      </c>
+      <c r="G200" s="13" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H200" s="17" t="n"/>
+      <c r="J200" s="170" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="154" t="n">
+        <v>194</v>
+      </c>
+      <c r="B201" s="154" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D201" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E201" s="169" t="n">
+        <v>-282400</v>
+      </c>
+      <c r="F201" s="170" t="n">
+        <v>-1116.89</v>
+      </c>
+      <c r="G201" s="13" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H201" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J201" s="170" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="154" t="n">
+        <v>195</v>
+      </c>
+      <c r="B202" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="154" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D202" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E202" s="169" t="n">
+        <v>393750</v>
+      </c>
+      <c r="F202" s="170" t="n">
+        <v>1045.01</v>
+      </c>
+      <c r="G202" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H202" s="17" t="n"/>
+      <c r="J202" s="170" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="154" t="n">
+        <v>196</v>
+      </c>
+      <c r="B203" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D203" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E203" s="169" t="n">
+        <v>-162000</v>
+      </c>
+      <c r="F203" s="170" t="n">
+        <v>-437.4</v>
+      </c>
+      <c r="G203" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H203" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J203" s="170" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="154" t="n">
+        <v>197</v>
+      </c>
+      <c r="B204" s="154" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D204" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E204" s="169" t="n">
+        <v>-231750</v>
+      </c>
+      <c r="F204" s="170" t="n">
+        <v>-622.02</v>
+      </c>
+      <c r="G204" s="13" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="H204" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J204" s="170" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="154" t="n">
+        <v>198</v>
+      </c>
+      <c r="B205" s="154" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C205" s="154" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D205" s="154" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E205" s="169" t="n">
+        <v>161245</v>
+      </c>
+      <c r="F205" s="170" t="n">
+        <v>1039.71</v>
+      </c>
+      <c r="G205" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H205" s="17" t="n"/>
+      <c r="J205" s="170" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="154" t="n">
+        <v>199</v>
+      </c>
+      <c r="B206" s="154" t="inlineStr">
+        <is>
+          <t>UPL Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D206" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E206" s="169" t="n">
+        <v>-161245</v>
+      </c>
+      <c r="F206" s="170" t="n">
+        <v>-1049.06</v>
+      </c>
+      <c r="G206" s="13" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H206" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J206" s="170" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="154" t="n">
+        <v>200</v>
+      </c>
+      <c r="B207" s="154" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C207" s="154" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D207" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E207" s="169" t="n">
+        <v>13500</v>
+      </c>
+      <c r="F207" s="170" t="n">
+        <v>1028.03</v>
+      </c>
+      <c r="G207" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H207" s="17" t="n"/>
+      <c r="J207" s="170" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="154" t="n">
+        <v>201</v>
+      </c>
+      <c r="B208" s="154" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D208" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E208" s="169" t="n">
+        <v>-13500</v>
+      </c>
+      <c r="F208" s="170" t="n">
+        <v>-1040.11</v>
+      </c>
+      <c r="G208" s="13" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H208" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J208" s="170" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="154" t="n">
+        <v>202</v>
+      </c>
+      <c r="B209" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C209" s="154" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D209" s="154" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E209" s="169" t="n">
+        <v>227800</v>
+      </c>
+      <c r="F209" s="170" t="n">
+        <v>1006.99</v>
+      </c>
+      <c r="G209" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H209" s="17" t="n"/>
+      <c r="J209" s="170" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="154" t="n">
+        <v>203</v>
+      </c>
+      <c r="B210" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D210" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E210" s="169" t="n">
+        <v>-73100</v>
+      </c>
+      <c r="F210" s="170" t="n">
+        <v>-328.04</v>
+      </c>
+      <c r="G210" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H210" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J210" s="170" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="154" t="n">
+        <v>204</v>
+      </c>
+      <c r="B211" s="154" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D211" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E211" s="169" t="n">
+        <v>-154700</v>
+      </c>
+      <c r="F211" s="170" t="n">
+        <v>-690.4299999999999</v>
+      </c>
+      <c r="G211" s="13" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H211" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J211" s="170" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="154" t="n">
+        <v>205</v>
+      </c>
+      <c r="B212" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C212" s="154" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D212" s="154" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E212" s="169" t="n">
+        <v>14000</v>
+      </c>
+      <c r="F212" s="170" t="n">
+        <v>1004.78</v>
+      </c>
+      <c r="G212" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H212" s="17" t="n"/>
+      <c r="J212" s="170" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="154" t="n">
+        <v>206</v>
+      </c>
+      <c r="B213" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D213" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E213" s="169" t="n">
+        <v>-500</v>
+      </c>
+      <c r="F213" s="170" t="n">
+        <v>-36.46</v>
+      </c>
+      <c r="G213" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H213" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J213" s="170" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="154" t="n">
+        <v>207</v>
+      </c>
+      <c r="B214" s="154" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D214" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E214" s="169" t="n">
+        <v>-13500</v>
+      </c>
+      <c r="F214" s="170" t="n">
+        <v>-980.64</v>
+      </c>
+      <c r="G214" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H214" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J214" s="170" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="154" t="n">
+        <v>208</v>
+      </c>
+      <c r="B215" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C215" s="154" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D215" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E215" s="169" t="n">
+        <v>12250</v>
+      </c>
+      <c r="F215" s="170" t="n">
+        <v>1001.62</v>
+      </c>
+      <c r="G215" s="13" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H215" s="17" t="n"/>
+      <c r="J215" s="170" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="154" t="n">
+        <v>209</v>
+      </c>
+      <c r="B216" s="154" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D216" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E216" s="169" t="n">
+        <v>-12250</v>
+      </c>
+      <c r="F216" s="170" t="n">
+        <v>-1013.38</v>
+      </c>
+      <c r="G216" s="13" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H216" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J216" s="170" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="154" t="n">
+        <v>210</v>
+      </c>
+      <c r="B217" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C217" s="154" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D217" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E217" s="169" t="n">
+        <v>249000</v>
+      </c>
+      <c r="F217" s="170" t="n">
+        <v>963.38</v>
+      </c>
+      <c r="G217" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H217" s="17" t="n"/>
+      <c r="J217" s="170" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="154" t="n">
+        <v>211</v>
+      </c>
+      <c r="B218" s="154" t="inlineStr">
+        <is>
+          <t>NTPC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D218" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E218" s="169" t="n">
+        <v>-249000</v>
+      </c>
+      <c r="F218" s="170" t="n">
+        <v>-974.34</v>
+      </c>
+      <c r="G218" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H218" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J218" s="170" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="154" t="n">
+        <v>212</v>
+      </c>
+      <c r="B219" s="154" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C219" s="154" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D219" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E219" s="169" t="n">
+        <v>102000</v>
+      </c>
+      <c r="F219" s="170" t="n">
+        <v>935.8</v>
+      </c>
+      <c r="G219" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H219" s="17" t="n"/>
+      <c r="J219" s="170" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="154" t="n">
+        <v>213</v>
+      </c>
+      <c r="B220" s="154" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D220" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E220" s="169" t="n">
+        <v>-102000</v>
+      </c>
+      <c r="F220" s="170" t="n">
+        <v>-944.0599999999999</v>
+      </c>
+      <c r="G220" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H220" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J220" s="170" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="154" t="n">
+        <v>214</v>
+      </c>
+      <c r="B221" s="154" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D221" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E221" s="169" t="n">
+        <v>-4000</v>
+      </c>
+      <c r="F221" s="170" t="n">
+        <v>-26.5</v>
+      </c>
+      <c r="G221" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H221" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J221" s="170" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="154" t="n">
+        <v>215</v>
+      </c>
+      <c r="B222" s="154" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="C222" s="154" t="inlineStr">
+        <is>
+          <t>INE053A01029</t>
+        </is>
+      </c>
+      <c r="D222" s="154" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E222" s="169" t="n">
+        <v>142000</v>
+      </c>
+      <c r="F222" s="170" t="n">
+        <v>929.04</v>
+      </c>
+      <c r="G222" s="13" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H222" s="17" t="n"/>
+      <c r="J222" s="170" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="154" t="n">
+        <v>216</v>
+      </c>
+      <c r="B223" s="154" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D223" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E223" s="169" t="n">
+        <v>-138000</v>
+      </c>
+      <c r="F223" s="170" t="n">
+        <v>-909.63</v>
+      </c>
+      <c r="G223" s="13" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H223" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J223" s="170" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="154" t="n">
+        <v>217</v>
+      </c>
+      <c r="B224" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C224" s="154" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D224" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E224" s="169" t="n">
+        <v>54800</v>
+      </c>
+      <c r="F224" s="170" t="n">
+        <v>917.35</v>
+      </c>
+      <c r="G224" s="13" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H224" s="17" t="n"/>
+      <c r="J224" s="170" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="154" t="n">
+        <v>218</v>
+      </c>
+      <c r="B225" s="154" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D225" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E225" s="169" t="n">
+        <v>-54800</v>
+      </c>
+      <c r="F225" s="170" t="n">
+        <v>-925.79</v>
+      </c>
+      <c r="G225" s="13" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H225" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J225" s="170" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="154" t="n">
+        <v>219</v>
+      </c>
+      <c r="B226" s="154" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C226" s="154" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D226" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E226" s="169" t="n">
+        <v>587600</v>
+      </c>
+      <c r="F226" s="170" t="n">
+        <v>822.11</v>
+      </c>
+      <c r="G226" s="13" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H226" s="17" t="n"/>
+      <c r="J226" s="170" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="154" t="n">
+        <v>220</v>
+      </c>
+      <c r="B227" s="154" t="inlineStr">
+        <is>
+          <t>Bank of India Jun26</t>
+        </is>
+      </c>
+      <c r="D227" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E227" s="169" t="n">
+        <v>-587600</v>
+      </c>
+      <c r="F227" s="170" t="n">
+        <v>-830.6900000000001</v>
+      </c>
+      <c r="G227" s="13" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H227" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J227" s="170" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="154" t="n">
+        <v>221</v>
+      </c>
+      <c r="B228" s="154" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C228" s="154" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D228" s="154" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E228" s="169" t="n">
+        <v>80600</v>
+      </c>
+      <c r="F228" s="170" t="n">
+        <v>748.33</v>
+      </c>
+      <c r="G228" s="13" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H228" s="17" t="n"/>
+      <c r="J228" s="170" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="154" t="n">
+        <v>222</v>
+      </c>
+      <c r="B229" s="154" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D229" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E229" s="169" t="n">
+        <v>-80600</v>
+      </c>
+      <c r="F229" s="170" t="n">
+        <v>-757.28</v>
+      </c>
+      <c r="G229" s="13" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H229" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J229" s="170" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="154" t="n">
+        <v>223</v>
+      </c>
+      <c r="B230" s="154" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="C230" s="154" t="inlineStr">
+        <is>
+          <t>INE121E01018</t>
+        </is>
+      </c>
+      <c r="D230" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E230" s="169" t="n">
+        <v>90000</v>
+      </c>
+      <c r="F230" s="170" t="n">
+        <v>535.54</v>
+      </c>
+      <c r="G230" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H230" s="17" t="n"/>
+      <c r="J230" s="170" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="154" t="n">
+        <v>224</v>
+      </c>
+      <c r="B231" s="154" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D231" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E231" s="169" t="n">
+        <v>-90000</v>
+      </c>
+      <c r="F231" s="170" t="n">
+        <v>-537.34</v>
+      </c>
+      <c r="G231" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H231" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J231" s="170" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="154" t="n">
+        <v>225</v>
+      </c>
+      <c r="B232" s="154" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C232" s="154" t="inlineStr">
+        <is>
+          <t>INE073K01018</t>
+        </is>
+      </c>
+      <c r="D232" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E232" s="169" t="n">
+        <v>86975</v>
+      </c>
+      <c r="F232" s="170" t="n">
+        <v>528.33</v>
+      </c>
+      <c r="G232" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H232" s="17" t="n"/>
+      <c r="J232" s="170" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="154" t="n">
+        <v>226</v>
+      </c>
+      <c r="B233" s="154" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D233" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E233" s="169" t="n">
+        <v>-86975</v>
+      </c>
+      <c r="F233" s="170" t="n">
+        <v>-533.59</v>
+      </c>
+      <c r="G233" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H233" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J233" s="170" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="154" t="n">
+        <v>227</v>
+      </c>
+      <c r="B234" s="154" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C234" s="154" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D234" s="154" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E234" s="169" t="n">
+        <v>47125</v>
+      </c>
+      <c r="F234" s="170" t="n">
+        <v>527.23</v>
+      </c>
+      <c r="G234" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H234" s="17" t="n"/>
+      <c r="J234" s="170" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="154" t="n">
+        <v>228</v>
+      </c>
+      <c r="B235" s="154" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D235" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E235" s="169" t="n">
+        <v>-47125</v>
+      </c>
+      <c r="F235" s="170" t="n">
+        <v>-533.6</v>
+      </c>
+      <c r="G235" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H235" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J235" s="170" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="154" t="n">
+        <v>229</v>
+      </c>
+      <c r="B236" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C236" s="154" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D236" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E236" s="169" t="n">
+        <v>129600</v>
+      </c>
+      <c r="F236" s="170" t="n">
+        <v>510.43</v>
+      </c>
+      <c r="G236" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H236" s="17" t="n"/>
+      <c r="J236" s="170" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="154" t="n">
+        <v>230</v>
+      </c>
+      <c r="B237" s="154" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D237" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E237" s="169" t="n">
+        <v>-129600</v>
+      </c>
+      <c r="F237" s="170" t="n">
+        <v>-516.13</v>
+      </c>
+      <c r="G237" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H237" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J237" s="170" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="154" t="n">
+        <v>231</v>
+      </c>
+      <c r="B238" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="C238" s="154" t="inlineStr">
+        <is>
+          <t>INE274J01014</t>
+        </is>
+      </c>
+      <c r="D238" s="154" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E238" s="169" t="n">
+        <v>105000</v>
+      </c>
+      <c r="F238" s="170" t="n">
+        <v>499.96</v>
+      </c>
+      <c r="G238" s="13" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H238" s="17" t="n"/>
+      <c r="J238" s="170" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="154" t="n">
+        <v>232</v>
+      </c>
+      <c r="B239" s="154" t="inlineStr">
+        <is>
+          <t>Oil India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D239" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E239" s="169" t="n">
+        <v>-105000</v>
+      </c>
+      <c r="F239" s="170" t="n">
+        <v>-505.58</v>
+      </c>
+      <c r="G239" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H239" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J239" s="170" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="154" t="n">
+        <v>233</v>
+      </c>
+      <c r="B240" s="154" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C240" s="154" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D240" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E240" s="169" t="n">
+        <v>184600</v>
+      </c>
+      <c r="F240" s="170" t="n">
+        <v>476.08</v>
+      </c>
+      <c r="G240" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H240" s="17" t="n"/>
+      <c r="J240" s="170" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="154" t="n">
+        <v>234</v>
+      </c>
+      <c r="B241" s="154" t="inlineStr">
+        <is>
+          <t>Swiggy Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D241" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E241" s="169" t="n">
+        <v>-184600</v>
+      </c>
+      <c r="F241" s="170" t="n">
+        <v>-480.24</v>
+      </c>
+      <c r="G241" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H241" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J241" s="170" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="154" t="n">
+        <v>235</v>
+      </c>
+      <c r="B242" s="154" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C242" s="154" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D242" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E242" s="169" t="n">
+        <v>181250</v>
+      </c>
+      <c r="F242" s="170" t="n">
+        <v>475.42</v>
+      </c>
+      <c r="G242" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H242" s="17" t="n"/>
+      <c r="J242" s="170" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="154" t="n">
+        <v>236</v>
+      </c>
+      <c r="B243" s="154" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D243" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E243" s="169" t="n">
+        <v>-181250</v>
+      </c>
+      <c r="F243" s="170" t="n">
+        <v>-479.5</v>
+      </c>
+      <c r="G243" s="13" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H243" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J243" s="170" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="154" t="n">
+        <v>237</v>
+      </c>
+      <c r="B244" s="154" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="C244" s="154" t="inlineStr">
+        <is>
+          <t>INE670K01029</t>
+        </is>
+      </c>
+      <c r="D244" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E244" s="169" t="n">
+        <v>50400</v>
+      </c>
+      <c r="F244" s="170" t="n">
+        <v>472.8</v>
+      </c>
+      <c r="G244" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H244" s="17" t="n"/>
+      <c r="J244" s="170" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="154" t="n">
+        <v>238</v>
+      </c>
+      <c r="B245" s="154" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D245" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E245" s="169" t="n">
+        <v>-50400</v>
+      </c>
+      <c r="F245" s="170" t="n">
+        <v>-478.3</v>
+      </c>
+      <c r="G245" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H245" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J245" s="170" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="154" t="n">
+        <v>239</v>
+      </c>
+      <c r="B246" s="154" t="inlineStr">
+        <is>
+          <t>Interglobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="C246" s="154" t="inlineStr">
+        <is>
+          <t>INE646L01027</t>
+        </is>
+      </c>
+      <c r="D246" s="154" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E246" s="169" t="n">
+        <v>10350</v>
+      </c>
+      <c r="F246" s="170" t="n">
+        <v>455.92</v>
+      </c>
+      <c r="G246" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H246" s="17" t="n"/>
+      <c r="J246" s="170" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="154" t="n">
+        <v>240</v>
+      </c>
+      <c r="B247" s="154" t="inlineStr">
+        <is>
+          <t>InterGlobe Aviation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D247" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E247" s="169" t="n">
+        <v>-10350</v>
+      </c>
+      <c r="F247" s="170" t="n">
+        <v>-460.89</v>
+      </c>
+      <c r="G247" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H247" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J247" s="170" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="154" t="n">
+        <v>241</v>
+      </c>
+      <c r="B248" s="154" t="inlineStr">
+        <is>
+          <t>Dabur India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D248" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E248" s="169" t="n">
+        <v>-3750</v>
+      </c>
+      <c r="F248" s="170" t="n">
+        <v>-16.69</v>
+      </c>
+      <c r="G248" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H248" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J248" s="170" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="154" t="n">
+        <v>242</v>
+      </c>
+      <c r="B249" s="154" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C249" s="154" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D249" s="154" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E249" s="169" t="n">
+        <v>97500</v>
+      </c>
+      <c r="F249" s="170" t="n">
+        <v>432.32</v>
+      </c>
+      <c r="G249" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H249" s="17" t="n"/>
+      <c r="J249" s="170" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="154" t="n">
+        <v>243</v>
+      </c>
+      <c r="B250" s="154" t="inlineStr">
+        <is>
+          <t>Dabur India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D250" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E250" s="169" t="n">
+        <v>-93750</v>
+      </c>
+      <c r="F250" s="170" t="n">
+        <v>-419.67</v>
+      </c>
+      <c r="G250" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H250" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J250" s="170" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="154" t="n">
+        <v>244</v>
+      </c>
+      <c r="B251" s="154" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation of India</t>
+        </is>
+      </c>
+      <c r="C251" s="154" t="inlineStr">
+        <is>
+          <t>INE0J1Y01017</t>
+        </is>
+      </c>
+      <c r="D251" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E251" s="169" t="n">
+        <v>105000</v>
+      </c>
+      <c r="F251" s="170" t="n">
+        <v>431.92</v>
+      </c>
+      <c r="G251" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H251" s="17" t="n"/>
+      <c r="J251" s="170" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="154" t="n">
+        <v>245</v>
+      </c>
+      <c r="B252" s="154" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation Of India Jun26</t>
+        </is>
+      </c>
+      <c r="D252" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E252" s="169" t="n">
+        <v>-105000</v>
+      </c>
+      <c r="F252" s="170" t="n">
+        <v>-429.34</v>
+      </c>
+      <c r="G252" s="13" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H252" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J252" s="170" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="154" t="n">
+        <v>246</v>
+      </c>
+      <c r="B253" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C253" s="154" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D253" s="154" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E253" s="169" t="n">
+        <v>34000</v>
+      </c>
+      <c r="F253" s="170" t="n">
+        <v>431.8</v>
+      </c>
+      <c r="G253" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H253" s="17" t="n"/>
+      <c r="J253" s="170" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="154" t="n">
+        <v>247</v>
+      </c>
+      <c r="B254" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D254" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E254" s="169" t="n">
+        <v>-8000</v>
+      </c>
+      <c r="F254" s="170" t="n">
+        <v>-102.42</v>
+      </c>
+      <c r="G254" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H254" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J254" s="170" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="154" t="n">
+        <v>248</v>
+      </c>
+      <c r="B255" s="154" t="inlineStr">
+        <is>
+          <t>United Spirits Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D255" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E255" s="169" t="n">
+        <v>-26000</v>
+      </c>
+      <c r="F255" s="170" t="n">
+        <v>-333.53</v>
+      </c>
+      <c r="G255" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H255" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J255" s="170" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="154" t="n">
+        <v>249</v>
+      </c>
+      <c r="B256" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C256" s="154" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D256" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E256" s="169" t="n">
+        <v>307125</v>
+      </c>
+      <c r="F256" s="170" t="n">
+        <v>430.71</v>
+      </c>
+      <c r="G256" s="13" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H256" s="17" t="n"/>
+      <c r="J256" s="170" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="154" t="n">
+        <v>250</v>
+      </c>
+      <c r="B257" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D257" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E257" s="169" t="n">
+        <v>-24375</v>
+      </c>
+      <c r="F257" s="170" t="n">
+        <v>-34.78</v>
+      </c>
+      <c r="G257" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H257" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J257" s="170" t="n"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="154" t="n">
+        <v>251</v>
+      </c>
+      <c r="B258" s="154" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D258" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E258" s="169" t="n">
+        <v>-282750</v>
+      </c>
+      <c r="F258" s="170" t="n">
+        <v>-401.34</v>
+      </c>
+      <c r="G258" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H258" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J258" s="170" t="n"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="154" t="n">
+        <v>252</v>
+      </c>
+      <c r="B259" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D259" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E259" s="169" t="n">
+        <v>-2750</v>
+      </c>
+      <c r="F259" s="170" t="n">
+        <v>-27.7</v>
+      </c>
+      <c r="G259" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H259" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J259" s="170" t="n"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="154" t="n">
+        <v>253</v>
+      </c>
+      <c r="B260" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C260" s="154" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D260" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E260" s="169" t="n">
+        <v>41375</v>
+      </c>
+      <c r="F260" s="170" t="n">
+        <v>411.68</v>
+      </c>
+      <c r="G260" s="13" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H260" s="17" t="n"/>
+      <c r="J260" s="170" t="n"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="154" t="n">
+        <v>254</v>
+      </c>
+      <c r="B261" s="154" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D261" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E261" s="169" t="n">
+        <v>-38625</v>
+      </c>
+      <c r="F261" s="170" t="n">
+        <v>-388.53</v>
+      </c>
+      <c r="G261" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H261" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J261" s="170" t="n"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="154" t="n">
+        <v>255</v>
+      </c>
+      <c r="B262" s="154" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="C262" s="154" t="inlineStr">
+        <is>
+          <t>INE814H01029</t>
+        </is>
+      </c>
+      <c r="D262" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E262" s="169" t="n">
+        <v>159750</v>
+      </c>
+      <c r="F262" s="170" t="n">
+        <v>388.78</v>
+      </c>
+      <c r="G262" s="13" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H262" s="17" t="n"/>
+      <c r="J262" s="170" t="n"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="154" t="n">
+        <v>256</v>
+      </c>
+      <c r="B263" s="154" t="inlineStr">
+        <is>
+          <t>Adani Power Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D263" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E263" s="169" t="n">
+        <v>-159750</v>
+      </c>
+      <c r="F263" s="170" t="n">
+        <v>-393.35</v>
+      </c>
+      <c r="G263" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H263" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J263" s="170" t="n"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="154" t="n">
+        <v>257</v>
+      </c>
+      <c r="B264" s="154" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C264" s="154" t="inlineStr">
+        <is>
+          <t>INE692A01016</t>
+        </is>
+      </c>
+      <c r="D264" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E264" s="169" t="n">
+        <v>225675</v>
+      </c>
+      <c r="F264" s="170" t="n">
+        <v>378.86</v>
+      </c>
+      <c r="G264" s="13" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H264" s="17" t="n"/>
+      <c r="J264" s="170" t="n"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="154" t="n">
+        <v>258</v>
+      </c>
+      <c r="B265" s="154" t="inlineStr">
+        <is>
+          <t>Union Bank of India Jun26</t>
+        </is>
+      </c>
+      <c r="D265" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E265" s="169" t="n">
+        <v>-225675</v>
+      </c>
+      <c r="F265" s="170" t="n">
+        <v>-383.38</v>
+      </c>
+      <c r="G265" s="13" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H265" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J265" s="170" t="n"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="154" t="n">
+        <v>259</v>
+      </c>
+      <c r="B266" s="154" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="C266" s="154" t="inlineStr">
+        <is>
+          <t>INE066P01011</t>
+        </is>
+      </c>
+      <c r="D266" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E266" s="169" t="n">
+        <v>350350</v>
+      </c>
+      <c r="F266" s="170" t="n">
+        <v>325.9</v>
+      </c>
+      <c r="G266" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H266" s="17" t="n"/>
+      <c r="J266" s="170" t="n"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="154" t="n">
+        <v>260</v>
+      </c>
+      <c r="B267" s="154" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D267" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E267" s="169" t="n">
+        <v>-350350</v>
+      </c>
+      <c r="F267" s="170" t="n">
+        <v>-328.59</v>
+      </c>
+      <c r="G267" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H267" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J267" s="170" t="n"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="154" t="n">
+        <v>261</v>
+      </c>
+      <c r="B268" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C268" s="154" t="inlineStr">
+        <is>
+          <t>INE127D01025</t>
+        </is>
+      </c>
+      <c r="D268" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E268" s="169" t="n">
+        <v>12000</v>
+      </c>
+      <c r="F268" s="170" t="n">
+        <v>320.92</v>
+      </c>
+      <c r="G268" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H268" s="17" t="n"/>
+      <c r="J268" s="170" t="n"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="154" t="n">
+        <v>262</v>
+      </c>
+      <c r="B269" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D269" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E269" s="169" t="n">
+        <v>-12000</v>
+      </c>
+      <c r="F269" s="170" t="n">
+        <v>-324.67</v>
+      </c>
+      <c r="G269" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H269" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J269" s="170" t="n"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="154" t="n">
+        <v>263</v>
+      </c>
+      <c r="B270" s="154" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C270" s="154" t="inlineStr">
+        <is>
+          <t>INE095A01012</t>
+        </is>
+      </c>
+      <c r="D270" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E270" s="169" t="n">
+        <v>32900</v>
+      </c>
+      <c r="F270" s="170" t="n">
+        <v>300.82</v>
+      </c>
+      <c r="G270" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H270" s="17" t="n"/>
+      <c r="J270" s="170" t="n"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="154" t="n">
+        <v>264</v>
+      </c>
+      <c r="B271" s="154" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D271" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E271" s="169" t="n">
+        <v>-32900</v>
+      </c>
+      <c r="F271" s="170" t="n">
+        <v>-303.91</v>
+      </c>
+      <c r="G271" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H271" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J271" s="170" t="n"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="154" t="n">
+        <v>265</v>
+      </c>
+      <c r="B272" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="C272" s="154" t="inlineStr">
+        <is>
+          <t>INE467B01029</t>
+        </is>
+      </c>
+      <c r="D272" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E272" s="169" t="n">
+        <v>13125</v>
+      </c>
+      <c r="F272" s="170" t="n">
+        <v>296.48</v>
+      </c>
+      <c r="G272" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H272" s="17" t="n"/>
+      <c r="J272" s="170" t="n"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="154" t="n">
+        <v>266</v>
+      </c>
+      <c r="B273" s="154" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D273" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E273" s="169" t="n">
+        <v>-13125</v>
+      </c>
+      <c r="F273" s="170" t="n">
+        <v>-299.39</v>
+      </c>
+      <c r="G273" s="13" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H273" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J273" s="170" t="n"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="154" t="n">
+        <v>267</v>
+      </c>
+      <c r="B274" s="154" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="C274" s="154" t="inlineStr">
+        <is>
+          <t>INE022Q01020</t>
+        </is>
+      </c>
+      <c r="D274" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E274" s="169" t="n">
+        <v>230700</v>
+      </c>
+      <c r="F274" s="170" t="n">
+        <v>296.01</v>
+      </c>
+      <c r="G274" s="13" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H274" s="17" t="n"/>
+      <c r="J274" s="170" t="n"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="154" t="n">
+        <v>268</v>
+      </c>
+      <c r="B275" s="154" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D275" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E275" s="169" t="n">
+        <v>-95700</v>
+      </c>
+      <c r="F275" s="170" t="n">
+        <v>-124.93</v>
+      </c>
+      <c r="G275" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H275" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J275" s="170" t="n"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="154" t="n">
+        <v>269</v>
+      </c>
+      <c r="B276" s="154" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D276" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E276" s="169" t="n">
+        <v>-135000</v>
+      </c>
+      <c r="F276" s="170" t="n">
+        <v>-174.7</v>
+      </c>
+      <c r="G276" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H276" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J276" s="170" t="n"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="154" t="n">
+        <v>270</v>
+      </c>
+      <c r="B277" s="154" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C277" s="154" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D277" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E277" s="169" t="n">
+        <v>232800</v>
+      </c>
+      <c r="F277" s="170" t="n">
+        <v>283.48</v>
+      </c>
+      <c r="G277" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H277" s="17" t="n"/>
+      <c r="J277" s="170" t="n"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="154" t="n">
+        <v>271</v>
+      </c>
+      <c r="B278" s="154" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D278" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E278" s="169" t="n">
+        <v>-232800</v>
+      </c>
+      <c r="F278" s="170" t="n">
+        <v>-285.48</v>
+      </c>
+      <c r="G278" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H278" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J278" s="170" t="n"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="154" t="n">
+        <v>272</v>
+      </c>
+      <c r="B279" s="154" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C279" s="154" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D279" s="154" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E279" s="169" t="n">
+        <v>20700</v>
+      </c>
+      <c r="F279" s="170" t="n">
+        <v>283.42</v>
+      </c>
+      <c r="G279" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H279" s="17" t="n"/>
+      <c r="J279" s="170" t="n"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="154" t="n">
+        <v>273</v>
+      </c>
+      <c r="B280" s="154" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D280" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E280" s="169" t="n">
+        <v>-20700</v>
+      </c>
+      <c r="F280" s="170" t="n">
+        <v>-286.72</v>
+      </c>
+      <c r="G280" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H280" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J280" s="170" t="n"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="154" t="n">
+        <v>274</v>
+      </c>
+      <c r="B281" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D281" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E281" s="169" t="n">
+        <v>-3950</v>
+      </c>
+      <c r="F281" s="170" t="n">
+        <v>-11.99</v>
+      </c>
+      <c r="G281" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H281" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J281" s="170" t="n"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="154" t="n">
+        <v>275</v>
+      </c>
+      <c r="B282" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C282" s="154" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D282" s="154" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E282" s="169" t="n">
+        <v>94800</v>
+      </c>
+      <c r="F282" s="170" t="n">
+        <v>282.6</v>
+      </c>
+      <c r="G282" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H282" s="17" t="n"/>
+      <c r="J282" s="170" t="n"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="154" t="n">
+        <v>276</v>
+      </c>
+      <c r="B283" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D283" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E283" s="169" t="n">
+        <v>-90850</v>
+      </c>
+      <c r="F283" s="170" t="n">
+        <v>-273.69</v>
+      </c>
+      <c r="G283" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H283" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J283" s="170" t="n"/>
+    </row>
+    <row r="284">
+      <c r="A284" s="154" t="n">
+        <v>277</v>
+      </c>
+      <c r="B284" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C284" s="154" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D284" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E284" s="169" t="n">
+        <v>14000</v>
+      </c>
+      <c r="F284" s="170" t="n">
+        <v>249.7</v>
+      </c>
+      <c r="G284" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H284" s="17" t="n"/>
+      <c r="J284" s="170" t="n"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="154" t="n">
+        <v>278</v>
+      </c>
+      <c r="B285" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D285" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E285" s="169" t="n">
+        <v>-14000</v>
+      </c>
+      <c r="F285" s="170" t="n">
+        <v>-252.18</v>
+      </c>
+      <c r="G285" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H285" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J285" s="170" t="n"/>
+    </row>
+    <row r="286">
+      <c r="A286" s="154" t="n">
+        <v>279</v>
+      </c>
+      <c r="B286" s="154" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="C286" s="154" t="inlineStr">
+        <is>
+          <t>INE303R01014</t>
+        </is>
+      </c>
+      <c r="D286" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E286" s="169" t="n">
+        <v>68150</v>
+      </c>
+      <c r="F286" s="170" t="n">
+        <v>241.97</v>
+      </c>
+      <c r="G286" s="13" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H286" s="17" t="n"/>
+      <c r="J286" s="170" t="n"/>
+    </row>
+    <row r="287">
+      <c r="A287" s="154" t="n">
+        <v>280</v>
+      </c>
+      <c r="B287" s="154" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D287" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E287" s="169" t="n">
+        <v>-68150</v>
+      </c>
+      <c r="F287" s="170" t="n">
+        <v>-245.07</v>
+      </c>
+      <c r="G287" s="13" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H287" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J287" s="170" t="n"/>
+    </row>
+    <row r="288">
+      <c r="A288" s="154" t="n">
+        <v>281</v>
+      </c>
+      <c r="B288" s="154" t="inlineStr">
+        <is>
+          <t>Trent Limited</t>
+        </is>
+      </c>
+      <c r="C288" s="154" t="inlineStr">
+        <is>
+          <t>INE849A01020</t>
+        </is>
+      </c>
+      <c r="D288" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E288" s="169" t="n">
+        <v>5200</v>
+      </c>
+      <c r="F288" s="170" t="n">
+        <v>219.65</v>
+      </c>
+      <c r="G288" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H288" s="17" t="n"/>
+      <c r="J288" s="170" t="n"/>
+    </row>
+    <row r="289">
+      <c r="A289" s="154" t="n">
+        <v>282</v>
+      </c>
+      <c r="B289" s="154" t="inlineStr">
+        <is>
+          <t>Trent Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D289" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E289" s="169" t="n">
+        <v>-5200</v>
+      </c>
+      <c r="F289" s="170" t="n">
+        <v>-221.78</v>
+      </c>
+      <c r="G289" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H289" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J289" s="170" t="n"/>
+    </row>
+    <row r="290">
+      <c r="A290" s="154" t="n">
+        <v>283</v>
+      </c>
+      <c r="B290" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C290" s="154" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D290" s="154" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E290" s="169" t="n">
+        <v>72200</v>
+      </c>
+      <c r="F290" s="170" t="n">
+        <v>209.78</v>
+      </c>
+      <c r="G290" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H290" s="17" t="n"/>
+      <c r="J290" s="170" t="n"/>
+    </row>
+    <row r="291">
+      <c r="A291" s="154" t="n">
+        <v>284</v>
+      </c>
+      <c r="B291" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D291" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E291" s="169" t="n">
+        <v>-32300</v>
+      </c>
+      <c r="F291" s="170" t="n">
+        <v>-94.93000000000001</v>
+      </c>
+      <c r="G291" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H291" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J291" s="170" t="n"/>
+    </row>
+    <row r="292">
+      <c r="A292" s="154" t="n">
+        <v>285</v>
+      </c>
+      <c r="B292" s="154" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D292" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E292" s="169" t="n">
+        <v>-39900</v>
+      </c>
+      <c r="F292" s="170" t="n">
+        <v>-118.02</v>
+      </c>
+      <c r="G292" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H292" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J292" s="170" t="n"/>
+    </row>
+    <row r="293">
+      <c r="A293" s="154" t="n">
+        <v>286</v>
+      </c>
+      <c r="B293" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C293" s="154" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D293" s="154" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E293" s="169" t="n">
+        <v>5250</v>
+      </c>
+      <c r="F293" s="170" t="n">
+        <v>186.32</v>
+      </c>
+      <c r="G293" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H293" s="17" t="n"/>
+      <c r="J293" s="170" t="n"/>
+    </row>
+    <row r="294">
+      <c r="A294" s="154" t="n">
+        <v>287</v>
+      </c>
+      <c r="B294" s="154" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D294" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E294" s="169" t="n">
+        <v>-5250</v>
+      </c>
+      <c r="F294" s="170" t="n">
+        <v>-186.99</v>
+      </c>
+      <c r="G294" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H294" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J294" s="170" t="n"/>
+    </row>
+    <row r="295">
+      <c r="A295" s="154" t="n">
+        <v>288</v>
+      </c>
+      <c r="B295" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C295" s="154" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D295" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E295" s="169" t="n">
+        <v>39000</v>
+      </c>
+      <c r="F295" s="170" t="n">
+        <v>167.15</v>
+      </c>
+      <c r="G295" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H295" s="17" t="n"/>
+      <c r="J295" s="170" t="n"/>
+    </row>
+    <row r="296">
+      <c r="A296" s="154" t="n">
+        <v>289</v>
+      </c>
+      <c r="B296" s="154" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D296" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E296" s="169" t="n">
+        <v>-39000</v>
+      </c>
+      <c r="F296" s="170" t="n">
+        <v>-167.74</v>
+      </c>
+      <c r="G296" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H296" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J296" s="170" t="n"/>
+    </row>
+    <row r="297">
+      <c r="A297" s="154" t="n">
+        <v>290</v>
+      </c>
+      <c r="B297" s="154" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C297" s="154" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D297" s="154" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E297" s="169" t="n">
+        <v>4050</v>
+      </c>
+      <c r="F297" s="170" t="n">
+        <v>164.21</v>
+      </c>
+      <c r="G297" s="13" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H297" s="17" t="n"/>
+      <c r="J297" s="170" t="n"/>
+    </row>
+    <row r="298">
+      <c r="A298" s="154" t="n">
+        <v>291</v>
+      </c>
+      <c r="B298" s="154" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D298" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E298" s="169" t="n">
+        <v>-4050</v>
+      </c>
+      <c r="F298" s="170" t="n">
+        <v>-166.05</v>
+      </c>
+      <c r="G298" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H298" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J298" s="170" t="n"/>
+    </row>
+    <row r="299">
+      <c r="A299" s="154" t="n">
+        <v>292</v>
+      </c>
+      <c r="B299" s="154" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C299" s="154" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D299" s="154" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E299" s="169" t="n">
+        <v>375</v>
+      </c>
+      <c r="F299" s="170" t="n">
+        <v>144.17</v>
+      </c>
+      <c r="G299" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H299" s="17" t="n"/>
+      <c r="J299" s="170" t="n"/>
+    </row>
+    <row r="300">
+      <c r="A300" s="154" t="n">
+        <v>293</v>
+      </c>
+      <c r="B300" s="154" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D300" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E300" s="169" t="n">
+        <v>-375</v>
+      </c>
+      <c r="F300" s="170" t="n">
+        <v>-144.94</v>
+      </c>
+      <c r="G300" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H300" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J300" s="170" t="n"/>
+    </row>
+    <row r="301">
+      <c r="A301" s="154" t="n">
+        <v>294</v>
+      </c>
+      <c r="B301" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C301" s="154" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D301" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E301" s="169" t="n">
+        <v>6500</v>
+      </c>
+      <c r="F301" s="170" t="n">
+        <v>127.22</v>
+      </c>
+      <c r="G301" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H301" s="17" t="n"/>
+      <c r="J301" s="170" t="n"/>
+    </row>
+    <row r="302">
+      <c r="A302" s="154" t="n">
+        <v>295</v>
+      </c>
+      <c r="B302" s="154" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D302" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E302" s="169" t="n">
+        <v>-6500</v>
+      </c>
+      <c r="F302" s="170" t="n">
+        <v>-127.84</v>
+      </c>
+      <c r="G302" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H302" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J302" s="170" t="n"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="154" t="n">
+        <v>296</v>
+      </c>
+      <c r="B303" s="154" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Management Limited</t>
+        </is>
+      </c>
+      <c r="C303" s="154" t="inlineStr">
+        <is>
+          <t>INE531F01023</t>
+        </is>
+      </c>
+      <c r="D303" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E303" s="169" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F303" s="170" t="n">
+        <v>116.6</v>
+      </c>
+      <c r="G303" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H303" s="17" t="n"/>
+      <c r="J303" s="170" t="n"/>
+    </row>
+    <row r="304">
+      <c r="A304" s="154" t="n">
+        <v>297</v>
+      </c>
+      <c r="B304" s="154" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Management Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D304" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E304" s="169" t="n">
+        <v>-7500</v>
+      </c>
+      <c r="F304" s="170" t="n">
+        <v>-117.01</v>
+      </c>
+      <c r="G304" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H304" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J304" s="170" t="n"/>
+    </row>
+    <row r="305">
+      <c r="A305" s="154" t="n">
+        <v>298</v>
+      </c>
+      <c r="B305" s="154" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="C305" s="154" t="inlineStr">
+        <is>
+          <t>INE118H01025</t>
+        </is>
+      </c>
+      <c r="D305" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E305" s="169" t="n">
+        <v>2800</v>
+      </c>
+      <c r="F305" s="170" t="n">
+        <v>116.09</v>
+      </c>
+      <c r="G305" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H305" s="17" t="n"/>
+      <c r="J305" s="170" t="n"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="154" t="n">
+        <v>299</v>
+      </c>
+      <c r="B306" s="154" t="inlineStr">
+        <is>
+          <t>BSE Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D306" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E306" s="169" t="n">
+        <v>-2800</v>
+      </c>
+      <c r="F306" s="170" t="n">
+        <v>-117.85</v>
+      </c>
+      <c r="G306" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H306" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J306" s="170" t="n"/>
+    </row>
+    <row r="307">
+      <c r="A307" s="154" t="n">
+        <v>300</v>
+      </c>
+      <c r="B307" s="154" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C307" s="154" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D307" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E307" s="169" t="n">
+        <v>600</v>
+      </c>
+      <c r="F307" s="170" t="n">
+        <v>109.48</v>
+      </c>
+      <c r="G307" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H307" s="17" t="n"/>
+      <c r="J307" s="170" t="n"/>
+    </row>
+    <row r="308">
+      <c r="A308" s="154" t="n">
+        <v>301</v>
+      </c>
+      <c r="B308" s="154" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D308" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E308" s="169" t="n">
+        <v>-600</v>
+      </c>
+      <c r="F308" s="170" t="n">
+        <v>-110.74</v>
+      </c>
+      <c r="G308" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H308" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J308" s="170" t="n"/>
+    </row>
+    <row r="309">
+      <c r="A309" s="154" t="n">
+        <v>302</v>
+      </c>
+      <c r="B309" s="154" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C309" s="154" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D309" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E309" s="169" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F309" s="170" t="n">
+        <v>106.61</v>
+      </c>
+      <c r="G309" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H309" s="17" t="n"/>
+      <c r="J309" s="170" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="154" t="n">
+        <v>303</v>
+      </c>
+      <c r="B310" s="154" t="inlineStr">
+        <is>
+          <t>Nestle India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D310" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E310" s="169" t="n">
+        <v>-7500</v>
+      </c>
+      <c r="F310" s="170" t="n">
+        <v>-107.87</v>
+      </c>
+      <c r="G310" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H310" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J310" s="170" t="n"/>
+    </row>
+    <row r="311">
+      <c r="A311" s="154" t="n">
+        <v>304</v>
+      </c>
+      <c r="B311" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="C311" s="154" t="inlineStr">
+        <is>
+          <t>INE591G01025</t>
+        </is>
+      </c>
+      <c r="D311" s="154" t="inlineStr">
+        <is>
+          <t>IT - Software</t>
+        </is>
+      </c>
+      <c r="E311" s="169" t="n">
+        <v>7125</v>
+      </c>
+      <c r="F311" s="170" t="n">
+        <v>101.3</v>
+      </c>
+      <c r="G311" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H311" s="17" t="n"/>
+      <c r="J311" s="170" t="n"/>
+    </row>
+    <row r="312">
+      <c r="A312" s="154" t="n">
+        <v>305</v>
+      </c>
+      <c r="B312" s="154" t="inlineStr">
+        <is>
+          <t>Coforge Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D312" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E312" s="169" t="n">
+        <v>-7125</v>
+      </c>
+      <c r="F312" s="170" t="n">
+        <v>-102.25</v>
+      </c>
+      <c r="G312" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H312" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J312" s="170" t="n"/>
+    </row>
+    <row r="313">
+      <c r="A313" s="154" t="n">
+        <v>306</v>
+      </c>
+      <c r="B313" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C313" s="154" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D313" s="154" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E313" s="169" t="n">
+        <v>9000</v>
+      </c>
+      <c r="F313" s="170" t="n">
+        <v>96.98999999999999</v>
+      </c>
+      <c r="G313" s="13" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H313" s="17" t="n"/>
+      <c r="J313" s="170" t="n"/>
+    </row>
+    <row r="314">
+      <c r="A314" s="154" t="n">
+        <v>307</v>
+      </c>
+      <c r="B314" s="154" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D314" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E314" s="169" t="n">
+        <v>-9000</v>
+      </c>
+      <c r="F314" s="170" t="n">
+        <v>-98.20999999999999</v>
+      </c>
+      <c r="G314" s="13" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H314" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J314" s="170" t="n"/>
+    </row>
+    <row r="315">
+      <c r="A315" s="154" t="n">
+        <v>308</v>
+      </c>
+      <c r="B315" s="154" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C315" s="154" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D315" s="154" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E315" s="169" t="n">
+        <v>7000</v>
+      </c>
+      <c r="F315" s="170" t="n">
+        <v>82.38</v>
+      </c>
+      <c r="G315" s="13" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H315" s="17" t="n"/>
+      <c r="J315" s="170" t="n"/>
+    </row>
+    <row r="316">
+      <c r="A316" s="154" t="n">
+        <v>309</v>
+      </c>
+      <c r="B316" s="154" t="inlineStr">
+        <is>
+          <t>Havells India Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D316" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E316" s="169" t="n">
+        <v>-7000</v>
+      </c>
+      <c r="F316" s="170" t="n">
+        <v>-83.34</v>
+      </c>
+      <c r="G316" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H316" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J316" s="170" t="n"/>
+    </row>
+    <row r="317">
+      <c r="A317" s="154" t="n">
+        <v>310</v>
+      </c>
+      <c r="B317" s="154" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="C317" s="154" t="inlineStr">
+        <is>
+          <t>INE216A01030</t>
+        </is>
+      </c>
+      <c r="D317" s="154" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E317" s="169" t="n">
+        <v>1375</v>
+      </c>
+      <c r="F317" s="170" t="n">
+        <v>71.56</v>
+      </c>
+      <c r="G317" s="13" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H317" s="17" t="n"/>
+      <c r="J317" s="170" t="n"/>
+    </row>
+    <row r="318">
+      <c r="A318" s="154" t="n">
+        <v>311</v>
+      </c>
+      <c r="B318" s="154" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D318" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E318" s="169" t="n">
+        <v>-1375</v>
+      </c>
+      <c r="F318" s="170" t="n">
+        <v>-72.84</v>
+      </c>
+      <c r="G318" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H318" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J318" s="170" t="n"/>
+    </row>
+    <row r="319">
+      <c r="A319" s="154" t="n">
+        <v>312</v>
+      </c>
+      <c r="B319" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C319" s="154" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D319" s="154" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E319" s="169" t="n">
+        <v>5500</v>
+      </c>
+      <c r="F319" s="170" t="n">
+        <v>60.59</v>
+      </c>
+      <c r="G319" s="13" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H319" s="17" t="n"/>
+      <c r="J319" s="170" t="n"/>
+    </row>
+    <row r="320">
+      <c r="A320" s="154" t="n">
+        <v>313</v>
+      </c>
+      <c r="B320" s="154" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D320" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E320" s="169" t="n">
+        <v>-5500</v>
+      </c>
+      <c r="F320" s="170" t="n">
+        <v>-61.37</v>
+      </c>
+      <c r="G320" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H320" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J320" s="170" t="n"/>
+    </row>
+    <row r="321">
+      <c r="A321" s="154" t="n">
+        <v>314</v>
+      </c>
+      <c r="B321" s="154" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C321" s="154" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D321" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E321" s="169" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F321" s="170" t="n">
+        <v>44.48</v>
+      </c>
+      <c r="G321" s="13" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H321" s="17" t="n"/>
+      <c r="J321" s="170" t="n"/>
+    </row>
+    <row r="322">
+      <c r="A322" s="154" t="n">
+        <v>315</v>
+      </c>
+      <c r="B322" s="154" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D322" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E322" s="169" t="n">
+        <v>-3000</v>
+      </c>
+      <c r="F322" s="170" t="n">
+        <v>-44.81</v>
+      </c>
+      <c r="G322" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H322" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J322" s="170" t="n"/>
+    </row>
+    <row r="323">
+      <c r="A323" s="154" t="n">
+        <v>316</v>
+      </c>
+      <c r="B323" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="C323" s="154" t="inlineStr">
+        <is>
+          <t>INE118A01012</t>
+        </is>
+      </c>
+      <c r="D323" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E323" s="169" t="n">
+        <v>400</v>
+      </c>
+      <c r="F323" s="170" t="n">
+        <v>41.44</v>
+      </c>
+      <c r="G323" s="13" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H323" s="17" t="n"/>
+      <c r="J323" s="170" t="n"/>
+    </row>
+    <row r="324">
+      <c r="A324" s="154" t="n">
+        <v>317</v>
+      </c>
+      <c r="B324" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D324" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E324" s="169" t="n">
+        <v>-400</v>
+      </c>
+      <c r="F324" s="170" t="n">
+        <v>-41.28</v>
+      </c>
+      <c r="G324" s="13" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H324" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J324" s="170" t="n"/>
+    </row>
+    <row r="325">
+      <c r="A325" s="154" t="n">
+        <v>318</v>
+      </c>
+      <c r="B325" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C325" s="154" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D325" s="154" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E325" s="169" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F325" s="170" t="n">
+        <v>27.45</v>
+      </c>
+      <c r="G325" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H325" s="17" t="n"/>
+      <c r="J325" s="170" t="n"/>
+    </row>
+    <row r="326">
+      <c r="A326" s="154" t="n">
+        <v>319</v>
+      </c>
+      <c r="B326" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="D326" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E326" s="169" t="n">
+        <v>-375</v>
+      </c>
+      <c r="F326" s="170" t="n">
+        <v>-6.97</v>
+      </c>
+      <c r="G326" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H326" s="17" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J326" s="170" t="n"/>
+    </row>
+    <row r="327">
+      <c r="A327" s="154" t="n">
+        <v>320</v>
+      </c>
+      <c r="B327" s="154" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D327" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E327" s="169" t="n">
+        <v>-1125</v>
+      </c>
+      <c r="F327" s="170" t="n">
+        <v>-20.78</v>
+      </c>
+      <c r="G327" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H327" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J327" s="170" t="n"/>
+    </row>
+    <row r="328">
+      <c r="A328" s="154" t="n">
+        <v>321</v>
+      </c>
+      <c r="B328" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="C328" s="154" t="inlineStr">
+        <is>
+          <t>INE647A01010</t>
+        </is>
+      </c>
+      <c r="D328" s="154" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E328" s="169" t="n">
+        <v>800</v>
+      </c>
+      <c r="F328" s="170" t="n">
+        <v>21.73</v>
+      </c>
+      <c r="G328" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H328" s="17" t="n"/>
+      <c r="J328" s="170" t="n"/>
+    </row>
+    <row r="329">
+      <c r="A329" s="154" t="n">
+        <v>322</v>
+      </c>
+      <c r="B329" s="154" t="inlineStr">
+        <is>
+          <t>SRF Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D329" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E329" s="169" t="n">
+        <v>-800</v>
+      </c>
+      <c r="F329" s="170" t="n">
+        <v>-21.79</v>
+      </c>
+      <c r="G329" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H329" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J329" s="170" t="n"/>
+    </row>
+    <row r="330">
+      <c r="A330" s="154" t="n">
+        <v>323</v>
+      </c>
+      <c r="B330" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="C330" s="154" t="inlineStr">
+        <is>
+          <t>INE020B01018</t>
+        </is>
+      </c>
+      <c r="D330" s="154" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E330" s="169" t="n">
+        <v>5600</v>
+      </c>
+      <c r="F330" s="170" t="n">
+        <v>18.91</v>
+      </c>
+      <c r="G330" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H330" s="17" t="n"/>
+      <c r="J330" s="170" t="n"/>
+    </row>
+    <row r="331">
+      <c r="A331" s="154" t="n">
+        <v>324</v>
+      </c>
+      <c r="B331" s="154" t="inlineStr">
+        <is>
+          <t>REC Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D331" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E331" s="169" t="n">
+        <v>-5600</v>
+      </c>
+      <c r="F331" s="170" t="n">
+        <v>-19.02</v>
+      </c>
+      <c r="G331" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H331" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J331" s="170" t="n"/>
+    </row>
+    <row r="332">
+      <c r="A332" s="154" t="n">
+        <v>325</v>
+      </c>
+      <c r="B332" s="154" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C332" s="154" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D332" s="154" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E332" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F332" s="170" t="n">
+        <v>14.45</v>
+      </c>
+      <c r="G332" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H332" s="17" t="n"/>
+      <c r="J332" s="170" t="n"/>
+    </row>
+    <row r="333">
+      <c r="A333" s="154" t="n">
+        <v>326</v>
+      </c>
+      <c r="B333" s="154" t="inlineStr">
+        <is>
+          <t>The Federal Bank  Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D333" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E333" s="169" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="F333" s="170" t="n">
+        <v>-14.44</v>
+      </c>
+      <c r="G333" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H333" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J333" s="170" t="n"/>
+    </row>
+    <row r="334">
+      <c r="A334" s="154" t="n">
+        <v>327</v>
+      </c>
+      <c r="B334" s="154" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="C334" s="154" t="inlineStr">
+        <is>
+          <t>INE466L01038</t>
+        </is>
+      </c>
+      <c r="D334" s="154" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E334" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F334" s="170" t="n">
+        <v>11.04</v>
+      </c>
+      <c r="G334" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H334" s="17" t="n"/>
+      <c r="J334" s="170" t="n"/>
+    </row>
+    <row r="335">
+      <c r="A335" s="154" t="n">
+        <v>328</v>
+      </c>
+      <c r="B335" s="154" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED Jun26</t>
+        </is>
+      </c>
+      <c r="D335" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E335" s="169" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="F335" s="170" t="n">
+        <v>-11.14</v>
+      </c>
+      <c r="G335" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H335" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J335" s="170" t="n"/>
+    </row>
+    <row r="336">
+      <c r="A336" s="154" t="n">
+        <v>329</v>
+      </c>
+      <c r="B336" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C336" s="154" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D336" s="154" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E336" s="169" t="n">
+        <v>1900</v>
+      </c>
+      <c r="F336" s="170" t="n">
+        <v>5.15</v>
+      </c>
+      <c r="G336" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H336" s="17" t="n"/>
+      <c r="J336" s="170" t="n"/>
+    </row>
+    <row r="337">
+      <c r="A337" s="154" t="n">
+        <v>330</v>
+      </c>
+      <c r="B337" s="154" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited Jun26</t>
+        </is>
+      </c>
+      <c r="D337" s="154" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E337" s="169" t="n">
+        <v>-1900</v>
+      </c>
+      <c r="F337" s="170" t="n">
+        <v>-5.19</v>
+      </c>
+      <c r="G337" s="13" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H337" s="17" t="n">
+        <v>46203</v>
+      </c>
+      <c r="J337" s="170" t="n"/>
+    </row>
+    <row r="338">
+      <c r="A338" s="14" t="n"/>
+      <c r="B338" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C338" s="14" t="n"/>
+      <c r="D338" s="14" t="n"/>
+      <c r="E338" s="14" t="n"/>
+      <c r="F338" s="171" t="n">
+        <v>424143.26</v>
+      </c>
+      <c r="G338" s="16" t="n">
+        <v>0.6644999999999995</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="B340" s="10" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="B341" s="10" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="B342" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="154" t="n">
+        <v>331</v>
+      </c>
+      <c r="B343" s="154" t="inlineStr">
+        <is>
+          <t>Bajaj Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C343" s="154" t="inlineStr">
+        <is>
+          <t>INE377Y07557</t>
+        </is>
+      </c>
+      <c r="D343" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E343" s="169" t="n">
+        <v>7500</v>
+      </c>
+      <c r="F343" s="170" t="n">
+        <v>7581.51</v>
+      </c>
+      <c r="G343" s="13" t="n">
+        <v>0.0119</v>
+      </c>
+      <c r="H343" s="17" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J343" s="170" t="n">
+        <v>8.095000000000001</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="154" t="n">
+        <v>332</v>
+      </c>
+      <c r="B344" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C344" s="154" t="inlineStr">
+        <is>
+          <t>INE115A07PN6</t>
+        </is>
+      </c>
+      <c r="D344" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E344" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F344" s="170" t="n">
+        <v>5117.4</v>
+      </c>
+      <c r="G344" s="13" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="H344" s="17" t="n">
+        <v>46356</v>
+      </c>
+      <c r="J344" s="170" t="n">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="154" t="n">
+        <v>333</v>
+      </c>
+      <c r="B345" s="154" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited**</t>
+        </is>
+      </c>
+      <c r="C345" s="154" t="inlineStr">
+        <is>
+          <t>INE121A07SN8</t>
+        </is>
+      </c>
+      <c r="D345" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E345" s="169" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F345" s="170" t="n">
+        <v>4960.22</v>
+      </c>
+      <c r="G345" s="13" t="n">
+        <v>0.0078</v>
+      </c>
+      <c r="H345" s="17" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J345" s="170" t="n">
+        <v>8.3325</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="154" t="n">
+        <v>334</v>
+      </c>
+      <c r="B346" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C346" s="154" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D346" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E346" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F346" s="170" t="n">
+        <v>2584.52</v>
+      </c>
+      <c r="G346" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="H346" s="17" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J346" s="170" t="n">
+        <v>8.279999999999999</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="154" t="n">
+        <v>335</v>
+      </c>
+      <c r="B347" s="154" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited**</t>
+        </is>
+      </c>
+      <c r="C347" s="154" t="inlineStr">
+        <is>
+          <t>INE115A07RA9</t>
+        </is>
+      </c>
+      <c r="D347" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E347" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F347" s="170" t="n">
+        <v>2583.77</v>
+      </c>
+      <c r="G347" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="H347" s="17" t="n">
+        <v>46367</v>
+      </c>
+      <c r="J347" s="170" t="n">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="154" t="n">
+        <v>336</v>
+      </c>
+      <c r="B348" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C348" s="154" t="inlineStr">
+        <is>
+          <t>INE261F08EF5</t>
+        </is>
+      </c>
+      <c r="D348" s="154" t="inlineStr">
+        <is>
+          <t>ICRA AAA</t>
+        </is>
+      </c>
+      <c r="E348" s="169" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F348" s="170" t="n">
+        <v>2536.35</v>
+      </c>
+      <c r="G348" s="13" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="H348" s="17" t="n">
+        <v>46461</v>
+      </c>
+      <c r="J348" s="170" t="n">
+        <v>7.955</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="14" t="n"/>
+      <c r="B349" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C349" s="14" t="n"/>
+      <c r="D349" s="14" t="n"/>
+      <c r="E349" s="14" t="n"/>
+      <c r="F349" s="171" t="n">
+        <v>25363.77</v>
+      </c>
+      <c r="G349" s="16" t="n">
+        <v>0.0397</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="B351" s="10" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="B352" s="10" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="154" t="n">
+        <v>337</v>
+      </c>
+      <c r="B353" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C353" s="154" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D353" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E353" s="169" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F353" s="170" t="n">
+        <v>14312.7</v>
+      </c>
+      <c r="G353" s="13" t="n">
+        <v>0.0224</v>
+      </c>
+      <c r="H353" s="17" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J353" s="170" t="n">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="154" t="n">
+        <v>338</v>
+      </c>
+      <c r="B354" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C354" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16JM2</t>
+        </is>
+      </c>
+      <c r="D354" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E354" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F354" s="170" t="n">
+        <v>4917.94</v>
+      </c>
+      <c r="G354" s="13" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H354" s="17" t="n">
+        <v>46258</v>
+      </c>
+      <c r="J354" s="170" t="n">
+        <v>7.2499</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="154" t="n">
+        <v>339</v>
+      </c>
+      <c r="B355" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C355" s="154" t="inlineStr">
+        <is>
+          <t>INE556F16BO9</t>
+        </is>
+      </c>
+      <c r="D355" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E355" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F355" s="170" t="n">
+        <v>4843.98</v>
+      </c>
+      <c r="G355" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H355" s="17" t="n">
+        <v>46323</v>
+      </c>
+      <c r="J355" s="170" t="n">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="154" t="n">
+        <v>340</v>
+      </c>
+      <c r="B356" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C356" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16HW5</t>
+        </is>
+      </c>
+      <c r="D356" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E356" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F356" s="170" t="n">
+        <v>4831.81</v>
+      </c>
+      <c r="G356" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H356" s="17" t="n">
+        <v>46339</v>
+      </c>
+      <c r="J356" s="170" t="n">
+        <v>7.6999</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="154" t="n">
+        <v>341</v>
+      </c>
+      <c r="B357" s="154" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C357" s="154" t="inlineStr">
+        <is>
+          <t>INE028A16KO1</t>
+        </is>
+      </c>
+      <c r="D357" s="154" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E357" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F357" s="170" t="n">
+        <v>4811.22</v>
+      </c>
+      <c r="G357" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H357" s="17" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J357" s="170" t="n">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="154" t="n">
+        <v>342</v>
+      </c>
+      <c r="B358" s="154" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C358" s="154" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D358" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E358" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F358" s="170" t="n">
+        <v>4797.92</v>
+      </c>
+      <c r="G358" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H358" s="17" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J358" s="170" t="n">
+        <v>7.8432</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="154" t="n">
+        <v>343</v>
+      </c>
+      <c r="B359" s="154" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C359" s="154" t="inlineStr">
+        <is>
+          <t>INE562A16QE7</t>
+        </is>
+      </c>
+      <c r="D359" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E359" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F359" s="170" t="n">
+        <v>4771.18</v>
+      </c>
+      <c r="G359" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H359" s="17" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J359" s="170" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="154" t="n">
+        <v>344</v>
+      </c>
+      <c r="B360" s="154" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C360" s="154" t="inlineStr">
+        <is>
+          <t>INE692A16KU1</t>
+        </is>
+      </c>
+      <c r="D360" s="154" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E360" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F360" s="170" t="n">
+        <v>4762.66</v>
+      </c>
+      <c r="G360" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H360" s="17" t="n">
+        <v>46406</v>
+      </c>
+      <c r="J360" s="170" t="n">
+        <v>7.84</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="154" t="n">
+        <v>345</v>
+      </c>
+      <c r="B361" s="154" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C361" s="154" t="inlineStr">
+        <is>
+          <t>INE562A16QG2</t>
+        </is>
+      </c>
+      <c r="D361" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E361" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F361" s="170" t="n">
+        <v>4761.06</v>
+      </c>
+      <c r="G361" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H361" s="17" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J361" s="170" t="n">
+        <v>7.795</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="154" t="n">
+        <v>346</v>
+      </c>
+      <c r="B362" s="154" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C362" s="154" t="inlineStr">
+        <is>
+          <t>INE237AD6125</t>
+        </is>
+      </c>
+      <c r="D362" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E362" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F362" s="170" t="n">
+        <v>4754.74</v>
+      </c>
+      <c r="G362" s="13" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H362" s="17" t="n">
+        <v>46416</v>
+      </c>
+      <c r="J362" s="170" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="154" t="n">
+        <v>347</v>
+      </c>
+      <c r="B363" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C363" s="154" t="inlineStr">
+        <is>
+          <t>INE556F16CC2</t>
+        </is>
+      </c>
+      <c r="D363" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E363" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F363" s="170" t="n">
+        <v>4722.3</v>
+      </c>
+      <c r="G363" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H363" s="17" t="n">
+        <v>46444</v>
+      </c>
+      <c r="J363" s="170" t="n">
+        <v>7.9499</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="154" t="n">
+        <v>348</v>
+      </c>
+      <c r="B364" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C364" s="154" t="inlineStr">
+        <is>
+          <t>INE261F16AP5</t>
+        </is>
+      </c>
+      <c r="D364" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E364" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F364" s="170" t="n">
+        <v>4707.41</v>
+      </c>
+      <c r="G364" s="13" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H364" s="17" t="n">
+        <v>46463</v>
+      </c>
+      <c r="J364" s="170" t="n">
+        <v>7.8501</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="154" t="n">
+        <v>349</v>
+      </c>
+      <c r="B365" s="154" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C365" s="154" t="inlineStr">
+        <is>
+          <t>INE562A16QI8</t>
+        </is>
+      </c>
+      <c r="D365" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E365" s="169" t="n">
+        <v>600</v>
+      </c>
+      <c r="F365" s="170" t="n">
+        <v>2848.06</v>
+      </c>
+      <c r="G365" s="13" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="H365" s="17" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J365" s="170" t="n">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="154" t="n">
+        <v>350</v>
+      </c>
+      <c r="B366" s="154" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C366" s="154" t="inlineStr">
+        <is>
+          <t>INE238AD6CA3</t>
+        </is>
+      </c>
+      <c r="D366" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E366" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F366" s="170" t="n">
+        <v>2399.14</v>
+      </c>
+      <c r="G366" s="13" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H366" s="17" t="n">
+        <v>46372</v>
+      </c>
+      <c r="J366" s="170" t="n">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="154" t="n">
+        <v>351</v>
+      </c>
+      <c r="B367" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C367" s="154" t="inlineStr">
+        <is>
+          <t>INE261F16AG4</t>
+        </is>
+      </c>
+      <c r="D367" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E367" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F367" s="170" t="n">
+        <v>2377.29</v>
+      </c>
+      <c r="G367" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H367" s="17" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J367" s="170" t="n">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="154" t="n">
+        <v>352</v>
+      </c>
+      <c r="B368" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C368" s="154" t="inlineStr">
+        <is>
+          <t>INE261F16AH2</t>
+        </is>
+      </c>
+      <c r="D368" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E368" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F368" s="170" t="n">
+        <v>2376.81</v>
+      </c>
+      <c r="G368" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H368" s="17" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J368" s="170" t="n">
+        <v>7.8499</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="154" t="n">
+        <v>353</v>
+      </c>
+      <c r="B369" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C369" s="154" t="inlineStr">
+        <is>
+          <t>INE476A16G44</t>
+        </is>
+      </c>
+      <c r="D369" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E369" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F369" s="170" t="n">
+        <v>2375.59</v>
+      </c>
+      <c r="G369" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H369" s="17" t="n">
+        <v>46420</v>
+      </c>
+      <c r="J369" s="170" t="n">
+        <v>7.77</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="154" t="n">
+        <v>354</v>
+      </c>
+      <c r="B370" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C370" s="154" t="inlineStr">
+        <is>
+          <t>INE556F16BW2</t>
+        </is>
+      </c>
+      <c r="D370" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E370" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F370" s="170" t="n">
+        <v>2375.32</v>
+      </c>
+      <c r="G370" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H370" s="17" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J370" s="170" t="n">
+        <v>7.9499</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="154" t="n">
+        <v>355</v>
+      </c>
+      <c r="B371" s="154" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C371" s="154" t="inlineStr">
+        <is>
+          <t>INE556F16BY8</t>
+        </is>
+      </c>
+      <c r="D371" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E371" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F371" s="170" t="n">
+        <v>2371.88</v>
+      </c>
+      <c r="G371" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H371" s="17" t="n">
+        <v>46422</v>
+      </c>
+      <c r="J371" s="170" t="n">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="154" t="n">
+        <v>356</v>
+      </c>
+      <c r="B372" s="154" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C372" s="154" t="inlineStr">
+        <is>
+          <t>INE261F16AK6</t>
+        </is>
+      </c>
+      <c r="D372" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E372" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F372" s="170" t="n">
+        <v>2367.13</v>
+      </c>
+      <c r="G372" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H372" s="17" t="n">
+        <v>46435</v>
+      </c>
+      <c r="J372" s="170" t="n">
+        <v>7.8499</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="154" t="n">
+        <v>357</v>
+      </c>
+      <c r="B373" s="154" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C373" s="154" t="inlineStr">
+        <is>
+          <t>INE476A16H43</t>
+        </is>
+      </c>
+      <c r="D373" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E373" s="169" t="n">
+        <v>500</v>
+      </c>
+      <c r="F373" s="170" t="n">
+        <v>2361.05</v>
+      </c>
+      <c r="G373" s="13" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H373" s="17" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J373" s="170" t="n">
+        <v>7.7829</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="14" t="n"/>
+      <c r="B374" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C374" s="14" t="n"/>
+      <c r="D374" s="14" t="n"/>
+      <c r="E374" s="14" t="n"/>
+      <c r="F374" s="171" t="n">
+        <v>88847.19</v>
+      </c>
+      <c r="G374" s="16" t="n">
+        <v>0.1393</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="B376" s="10" t="inlineStr">
+        <is>
+          <t>Commercial Papers</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="B377" s="10" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="154" t="n">
+        <v>358</v>
+      </c>
+      <c r="B378" s="154" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited**</t>
+        </is>
+      </c>
+      <c r="C378" s="154" t="inlineStr">
+        <is>
+          <t>INE403D14585</t>
+        </is>
+      </c>
+      <c r="D378" s="154" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E378" s="169" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F378" s="170" t="n">
+        <v>4881.27</v>
+      </c>
+      <c r="G378" s="13" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="H378" s="17" t="n">
+        <v>46283</v>
+      </c>
+      <c r="J378" s="170" t="n">
+        <v>8.145099999999999</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="14" t="n"/>
+      <c r="B379" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C379" s="14" t="n"/>
+      <c r="D379" s="14" t="n"/>
+      <c r="E379" s="14" t="n"/>
+      <c r="F379" s="171" t="n">
+        <v>4881.27</v>
+      </c>
+      <c r="G379" s="16" t="n">
+        <v>0.0076</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="B381" s="10" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="154" t="n">
+        <v>359</v>
+      </c>
+      <c r="B382" s="154" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C382" s="154" t="inlineStr">
+        <is>
+          <t>IN002025Z484</t>
+        </is>
+      </c>
+      <c r="D382" s="154" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E382" s="169" t="n">
+        <v>12500000</v>
+      </c>
+      <c r="F382" s="170" t="n">
+        <v>11966.15</v>
+      </c>
+      <c r="G382" s="13" t="n">
+        <v>0.0188</v>
+      </c>
+      <c r="H382" s="17" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J382" s="170" t="n">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="14" t="n"/>
+      <c r="B383" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C383" s="14" t="n"/>
+      <c r="D383" s="14" t="n"/>
+      <c r="E383" s="14" t="n"/>
+      <c r="F383" s="171" t="n">
+        <v>11966.15</v>
+      </c>
+      <c r="G383" s="16" t="n">
+        <v>0.0188</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="154" t="n">
+        <v>360</v>
+      </c>
+      <c r="B385" s="10" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F385" s="170" t="n">
+        <v>11590.67</v>
+      </c>
+      <c r="G385" s="13" t="n">
+        <v>0.0182</v>
+      </c>
+      <c r="H385" s="17" t="n">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="14" t="n"/>
+      <c r="B386" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C386" s="14" t="n"/>
+      <c r="D386" s="14" t="n"/>
+      <c r="E386" s="14" t="n"/>
+      <c r="F386" s="171" t="n">
+        <v>11590.67</v>
+      </c>
+      <c r="G386" s="16" t="n">
+        <v>0.0182</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="B388" s="10" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="154" t="n">
+        <v>361</v>
+      </c>
+      <c r="B389" s="154" t="inlineStr">
+        <is>
+          <t>DSP Savings Fund</t>
+        </is>
+      </c>
+      <c r="C389" s="154" t="inlineStr">
+        <is>
+          <t>INF740K01NU2</t>
+        </is>
+      </c>
+      <c r="D389" s="154" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="E389" s="169" t="n">
+        <v>125212973.227</v>
+      </c>
+      <c r="F389" s="170" t="n">
+        <v>71614.67999999999</v>
+      </c>
+      <c r="G389" s="13" t="n">
+        <v>0.1122</v>
+      </c>
+      <c r="J389" s="170" t="n">
+        <v>7.665739</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="14" t="n"/>
+      <c r="B390" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C390" s="14" t="n"/>
+      <c r="D390" s="14" t="n"/>
+      <c r="E390" s="14" t="n"/>
+      <c r="F390" s="171" t="n">
+        <v>71614.67999999999</v>
+      </c>
+      <c r="G390" s="16" t="n">
+        <v>0.1122</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="B392" s="10" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="B393" s="154" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E393" s="169" t="n"/>
+      <c r="F393" s="170" t="n">
+        <v>-250.23</v>
+      </c>
+      <c r="G393" s="13" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="J393" s="170" t="n"/>
+    </row>
+    <row r="394">
+      <c r="A394" s="14" t="n"/>
+      <c r="B394" s="14" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C394" s="14" t="n"/>
+      <c r="D394" s="14" t="n"/>
+      <c r="E394" s="14" t="n"/>
+      <c r="F394" s="171" t="n">
+        <v>-250.23</v>
+      </c>
+      <c r="G394" s="16" t="n">
+        <v>-0.0003</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="153" t="n"/>
+      <c r="B396" s="153" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C396" s="153" t="n"/>
+      <c r="D396" s="153" t="n"/>
+      <c r="E396" s="153" t="n"/>
+      <c r="F396" s="172" t="n">
+        <v>638156.76</v>
+      </c>
+      <c r="G396" s="19" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="154" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="154" t="n">
+        <v>1</v>
+      </c>
+      <c r="B398" s="154" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="20" t="n">
+        <v>2</v>
+      </c>
+      <c r="B399" s="20" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+      <c r="F399" s="111" t="n"/>
+    </row>
+    <row r="400">
+      <c r="A400" s="21" t="n">
+        <v>3</v>
+      </c>
+      <c r="B400" s="154" t="inlineStr">
+        <is>
+          <t>As on  May 31, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Arbitrage Fund is ₹ 54,037.90 Lakhs</t>
+        </is>
+      </c>
+      <c r="F400" s="110" t="n"/>
+    </row>
+    <row r="401">
+      <c r="A401" s="21" t="n">
+        <v>4</v>
+      </c>
+      <c r="B401" s="21" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="F402" s="111" t="n"/>
+      <c r="G402" s="111" t="n"/>
+    </row>
+    <row r="403">
+      <c r="B403" s="154" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+      <c r="F403" s="111" t="n"/>
+    </row>
+    <row r="404">
+      <c r="F404" s="110" t="n"/>
+    </row>
+    <row r="417">
+      <c r="B417" s="154" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty 50 Arbitrage Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="43" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B430" s="44" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C430" s="45" t="n"/>
+      <c r="D430" s="45" t="n"/>
+      <c r="E430" s="46" t="n"/>
+    </row>
+    <row r="431">
+      <c r="A431" s="47" t="n">
+        <v>5</v>
+      </c>
+      <c r="B431" s="165" t="n"/>
+      <c r="C431" s="39" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E431" s="49" t="n"/>
+    </row>
+    <row r="432">
+      <c r="A432" s="47" t="n"/>
+      <c r="B432" s="165" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C432" s="161" t="n"/>
+      <c r="E432" s="49" t="n"/>
+    </row>
+    <row r="433">
+      <c r="A433" s="47" t="n"/>
+      <c r="B433" s="165" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C433" s="162" t="n">
+        <v>0.0756098257404564</v>
+      </c>
+      <c r="E433" s="49" t="n"/>
+    </row>
+    <row r="434">
+      <c r="A434" s="47" t="n"/>
+      <c r="B434" s="165" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C434" s="50" t="n">
+        <v>0.59920147500305</v>
+      </c>
+      <c r="E434" s="49" t="n"/>
+    </row>
+    <row r="435">
+      <c r="A435" s="47" t="n"/>
+      <c r="B435" s="165" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C435" s="50" t="n">
+        <v>0.602789457825977</v>
+      </c>
+      <c r="E435" s="49" t="n"/>
+    </row>
+    <row r="436">
+      <c r="A436" s="47" t="n"/>
+      <c r="B436" s="165" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C436" s="50" t="n">
+        <v>0.556707027523309</v>
+      </c>
+      <c r="E436" s="49" t="n"/>
+    </row>
+    <row r="437">
+      <c r="A437" s="47" t="n"/>
+      <c r="B437" s="20" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C437" s="20" t="n"/>
+      <c r="E437" s="49" t="n"/>
+    </row>
+    <row r="438">
+      <c r="A438" s="47" t="n">
+        <v>6</v>
+      </c>
+      <c r="B438" s="51" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C438" s="20" t="n"/>
+      <c r="E438" s="49" t="n"/>
+    </row>
+    <row r="439">
+      <c r="A439" s="47" t="n"/>
+      <c r="B439" s="173" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C439" s="150" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D439" s="174" t="n"/>
+      <c r="E439" s="101" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="47" t="n"/>
+      <c r="B440" s="175" t="n"/>
+      <c r="C440" s="52" t="inlineStr">
+        <is>
+          <t>As on April 30, 2026</t>
+        </is>
+      </c>
+      <c r="D440" s="52" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="E440" s="175" t="n"/>
+    </row>
+    <row r="441">
+      <c r="A441" s="53" t="n"/>
+      <c r="B441" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C441" s="77" t="inlineStr">
+        <is>
+          <t>16.467</t>
+        </is>
+      </c>
+      <c r="D441" s="77" t="inlineStr">
+        <is>
+          <t>16.479*</t>
+        </is>
+      </c>
+      <c r="E441" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="53" t="n"/>
+      <c r="B442" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C442" s="77" t="inlineStr">
+        <is>
+          <t>12.429</t>
+        </is>
+      </c>
+      <c r="D442" s="77" t="inlineStr">
+        <is>
+          <t>12.439*</t>
+        </is>
+      </c>
+      <c r="E442" s="90" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="53" t="n"/>
+      <c r="B443" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C443" s="56" t="n">
         <v>0</v>
       </c>
-      <c r="C1" s="66"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="D443" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E443" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="53" t="n"/>
+      <c r="B444" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C444" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D444" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E444" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="53" t="n"/>
+      <c r="B445" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C445" s="56" t="inlineStr">
+        <is>
+          <t>13.170</t>
+        </is>
+      </c>
+      <c r="D445" s="56" t="inlineStr">
+        <is>
+          <t>13.130*</t>
+        </is>
+      </c>
+      <c r="E445" s="176" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="53" t="n"/>
+      <c r="B446" s="54" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C446" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="D446" s="56" t="n">
+        <v>0</v>
+      </c>
+      <c r="E446" s="57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="53" t="n"/>
+      <c r="B447" s="58" t="n"/>
+      <c r="C447" s="59" t="n"/>
+      <c r="D447" s="59" t="n"/>
+      <c r="E447" s="39" t="n"/>
+    </row>
+    <row r="448">
+      <c r="A448" s="47" t="n"/>
+      <c r="B448" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C448" s="77" t="inlineStr">
+        <is>
+          <t>15.645</t>
+        </is>
+      </c>
+      <c r="D448" s="77" t="inlineStr">
+        <is>
+          <t>15.648*</t>
+        </is>
+      </c>
+      <c r="E448" s="161" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="47" t="n"/>
+      <c r="B449" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C449" s="77" t="inlineStr">
+        <is>
+          <t>11.829</t>
+        </is>
+      </c>
+      <c r="D449" s="77" t="inlineStr">
+        <is>
+          <t>11.831*</t>
+        </is>
+      </c>
+      <c r="E449" s="90" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="47" t="n"/>
+      <c r="B450" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C450" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D450" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E450" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="47" t="n"/>
+      <c r="B451" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C451" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D451" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E451" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="47" t="n"/>
+      <c r="B452" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C452" s="61" t="inlineStr">
+        <is>
+          <t>11.817</t>
+        </is>
+      </c>
+      <c r="D452" s="61" t="inlineStr">
+        <is>
+          <t>11.769*</t>
+        </is>
+      </c>
+      <c r="E452" s="177" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="47" t="n"/>
+      <c r="B453" s="60" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C453" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="D453" s="61" t="n">
+        <v>0</v>
+      </c>
+      <c r="E453" s="62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="47" t="n"/>
+      <c r="B454" s="63" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C454" s="64" t="n"/>
+      <c r="D454" s="64" t="n"/>
+      <c r="E454" s="49" t="n"/>
+    </row>
+    <row r="455">
+      <c r="A455" s="65" t="n"/>
+      <c r="B455" s="66" t="n"/>
+      <c r="C455" s="66" t="n"/>
+      <c r="D455" s="66" t="n"/>
+      <c r="E455" s="67" t="n"/>
+    </row>
+    <row r="456">
+      <c r="A456" s="47" t="n">
+        <v>7</v>
+      </c>
+      <c r="B456" s="68" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C456" s="60" t="n"/>
+      <c r="D456" s="66" t="n"/>
+      <c r="E456" s="69" t="n"/>
+    </row>
+    <row r="457">
+      <c r="A457" s="47" t="n"/>
+      <c r="B457" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C457" s="77" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="D457" s="66" t="n"/>
+      <c r="E457" s="67" t="n"/>
+    </row>
+    <row r="458">
+      <c r="A458" s="47" t="n"/>
+      <c r="B458" s="60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C458" s="77" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="D458" s="66" t="n"/>
+      <c r="E458" s="67" t="n"/>
+    </row>
+    <row r="459">
+      <c r="A459" s="47" t="n">
+        <v>8</v>
+      </c>
+      <c r="B459" s="70" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C459" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D459" s="66" t="n"/>
+      <c r="E459" s="69" t="n"/>
+    </row>
+    <row r="460" ht="24" customHeight="1">
+      <c r="A460" s="47" t="n">
+        <v>9</v>
+      </c>
+      <c r="B460" s="72" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of May 31, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C460" s="71" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D460" s="73" t="n"/>
+      <c r="E460" s="69" t="n"/>
+    </row>
+    <row r="461">
+      <c r="A461" s="47" t="n">
+        <v>10</v>
+      </c>
+      <c r="B461" s="74" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C461" s="75" t="n"/>
+      <c r="E461" s="69" t="n"/>
+    </row>
+    <row r="462">
+      <c r="A462" s="47" t="n"/>
+      <c r="B462" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C462" s="77" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E462" s="69" t="n"/>
+    </row>
+    <row r="463">
+      <c r="A463" s="47" t="n"/>
+      <c r="B463" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C463" s="178" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E463" s="69" t="n"/>
+    </row>
+    <row r="464">
+      <c r="A464" s="47" t="n"/>
+      <c r="B464" s="78" t="n"/>
+      <c r="C464" s="179" t="n"/>
+      <c r="E464" s="69" t="n"/>
+    </row>
+    <row r="465">
+      <c r="A465" s="47" t="n">
+        <v>11</v>
+      </c>
+      <c r="B465" s="74" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  May 31, 2026</t>
+        </is>
+      </c>
+      <c r="C465" s="75" t="n"/>
+      <c r="D465" s="66" t="n"/>
+      <c r="E465" s="69" t="n"/>
+    </row>
+    <row r="466">
+      <c r="A466" s="47" t="n"/>
+      <c r="B466" s="76" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C466" s="77" t="n">
+        <v>-427954.585415</v>
+      </c>
+      <c r="D466" s="66" t="n"/>
+      <c r="E466" s="69" t="n"/>
+    </row>
+    <row r="467">
+      <c r="A467" s="47" t="n"/>
+      <c r="B467" s="78" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C467" s="77" t="n">
+        <v>-0.670610437863066</v>
+      </c>
+      <c r="D467" s="66" t="n"/>
+      <c r="E467" s="69" t="n"/>
+    </row>
+    <row r="468">
+      <c r="A468" s="81" t="n"/>
+      <c r="B468" s="82" t="n"/>
+      <c r="C468" s="82" t="n"/>
+      <c r="D468" s="82" t="n"/>
+      <c r="E468" s="83" t="n"/>
+    </row>
+    <row r="470">
+      <c r="A470" s="10" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="B470" s="154" t="inlineStr">
+        <is>
+          <t>Computed NAV</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="10" t="inlineStr">
+        <is>
+          <t>**</t>
+        </is>
+      </c>
+      <c r="B471" s="154" t="inlineStr">
+        <is>
+          <t>NAV as on Maturity date</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="10" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B472" s="154" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="10" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B473" s="154" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="10" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B474" s="154" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" ht="48" customHeight="1">
+      <c r="B475" s="84" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" customFormat="1" s="114">
+      <c r="B478" s="114" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 31st May 2026 :</t>
+        </is>
+      </c>
+      <c r="H478" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="36" customFormat="1" customHeight="1" s="137">
+      <c r="B479" s="138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C479" s="138" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D479" s="138" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E479" s="138" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F479" s="138" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G479" s="138" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H479" s="138" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" customFormat="1" s="114">
+      <c r="B480" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C480" s="117" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="D480" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E480" s="118" t="n">
+        <v>3024.538533</v>
+      </c>
+      <c r="F480" s="118" t="n">
+        <v>3157.4</v>
+      </c>
+      <c r="G480" s="118" t="n">
+        <v>713.4435649999999</v>
+      </c>
+      <c r="H480" s="119" t="n">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="A8" s="2">
+    <row r="481" customFormat="1" s="114">
+      <c r="B481" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C481" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="D481" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E481" s="118" t="n">
+        <v>2207.482921</v>
+      </c>
+      <c r="F481" s="118" t="n">
+        <v>2156.5</v>
+      </c>
+      <c r="G481" s="118" t="n">
+        <v>522.8051399999999</v>
+      </c>
+      <c r="H481" s="119" t="n">
+        <v>0.9363449691991786</v>
+      </c>
+    </row>
+    <row r="482" customFormat="1" s="114">
+      <c r="B482" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C482" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="D482" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E482" s="118" t="n">
+        <v>1064.455</v>
+      </c>
+      <c r="F482" s="118" t="n">
+        <v>1091.2</v>
+      </c>
+      <c r="G482" s="118" t="n">
+        <v>17.25138</v>
+      </c>
+      <c r="H482" s="119" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...1409 lines deleted...]
-      <c r="B55" s="2" t="s">
+    </row>
+    <row r="483" customFormat="1" s="114">
+      <c r="B483" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C483" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="D483" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E483" s="118" t="n">
+        <v>1380.247986</v>
+      </c>
+      <c r="F483" s="118" t="n">
+        <v>1338</v>
+      </c>
+      <c r="G483" s="118" t="n">
+        <v>174.6252</v>
+      </c>
+      <c r="H483" s="119" t="n">
+        <v>0.03918453799311623</v>
+      </c>
+    </row>
+    <row r="484" customFormat="1" s="114">
+      <c r="B484" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C484" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="D484" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E484" s="118" t="n">
+        <v>353.337683</v>
+      </c>
+      <c r="F484" s="118" t="n">
+        <v>366.65</v>
+      </c>
+      <c r="G484" s="118" t="n">
+        <v>670.5999575</v>
+      </c>
+      <c r="H484" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="485" customFormat="1" s="114">
+      <c r="B485" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C485" s="117" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="D485" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E485" s="118" t="n">
+        <v>2780.936417</v>
+      </c>
+      <c r="F485" s="118" t="n">
+        <v>2965.5</v>
+      </c>
+      <c r="G485" s="118" t="n">
+        <v>701.6696992</v>
+      </c>
+      <c r="H485" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="486" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B486" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C486" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="D486" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E486" s="118" t="n">
+        <v>8336.617322</v>
+      </c>
+      <c r="F486" s="118" t="n">
+        <v>8272.5</v>
+      </c>
+      <c r="G486" s="118" t="n">
+        <v>178.1208212</v>
+      </c>
+      <c r="H486" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="487" customFormat="1" s="114">
+      <c r="B487" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C487" s="117" t="inlineStr">
+        <is>
+          <t>Asian Paints Limited</t>
+        </is>
+      </c>
+      <c r="D487" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E487" s="118" t="n">
+        <v>2619.709441</v>
+      </c>
+      <c r="F487" s="118" t="n">
+        <v>2680.6</v>
+      </c>
+      <c r="G487" s="118" t="n">
+        <v>326.0888125</v>
+      </c>
+      <c r="H487" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" customFormat="1" s="114">
+      <c r="B488" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C488" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="D488" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E488" s="118" t="n">
+        <v>13.470102</v>
+      </c>
+      <c r="F488" s="118" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="G488" s="118" t="n">
+        <v>6578.554176500001</v>
+      </c>
+      <c r="H488" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="489" customFormat="1" s="114">
+      <c r="B489" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C489" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D489" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E489" s="118" t="n">
+        <v>196.805781</v>
+      </c>
+      <c r="F489" s="118" t="n">
+        <v>210.91</v>
+      </c>
+      <c r="G489" s="118" t="n">
+        <v>2858.349879</v>
+      </c>
+      <c r="H489" s="119" t="n">
+        <v>0.9958720330237358</v>
+      </c>
+    </row>
+    <row r="490" customFormat="1" s="114">
+      <c r="B490" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C490" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D490" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E490" s="118" t="n">
+        <v>420.264866</v>
+      </c>
+      <c r="F490" s="118" t="n">
+        <v>415.45</v>
+      </c>
+      <c r="G490" s="118" t="n">
+        <v>1530.8625934</v>
+      </c>
+      <c r="H490" s="119" t="n">
+        <v>0.9816446402349486</v>
+      </c>
+    </row>
+    <row r="491" customFormat="1" s="114">
+      <c r="B491" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C491" s="117" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D491" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E491" s="118" t="n">
+        <v>237.791351</v>
+      </c>
+      <c r="F491" s="118" t="n">
+        <v>241.01</v>
+      </c>
+      <c r="G491" s="118" t="n">
+        <v>813.2469969</v>
+      </c>
+      <c r="H491" s="119" t="n">
+        <v>0.6707202993451824</v>
+      </c>
+    </row>
+    <row r="492" customFormat="1" s="114">
+      <c r="B492" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C492" s="117" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="D492" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E492" s="118" t="n">
+        <v>6905.726252</v>
+      </c>
+      <c r="F492" s="118" t="n">
+        <v>6747</v>
+      </c>
+      <c r="G492" s="118" t="n">
+        <v>375.858975</v>
+      </c>
+      <c r="H492" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" customFormat="1" s="114">
+      <c r="B493" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C493" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="D493" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E493" s="118" t="n">
+        <v>7103.207399</v>
+      </c>
+      <c r="F493" s="118" t="n">
+        <v>7264</v>
+      </c>
+      <c r="G493" s="118" t="n">
+        <v>180.06165</v>
+      </c>
+      <c r="H493" s="119" t="n">
+        <v>0.9642857142857143</v>
+      </c>
+    </row>
+    <row r="494" customFormat="1" s="114">
+      <c r="B494" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C494" s="117" t="inlineStr">
+        <is>
+          <t>Oil India Limited</t>
+        </is>
+      </c>
+      <c r="D494" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E494" s="118" t="n">
+        <v>506.9953</v>
+      </c>
+      <c r="F494" s="118" t="n">
+        <v>481.5</v>
+      </c>
+      <c r="G494" s="118" t="n">
+        <v>112.006125</v>
+      </c>
+      <c r="H494" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" customFormat="1" s="114">
+      <c r="B495" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C495" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="D495" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E495" s="118" t="n">
+        <v>3463.486701</v>
+      </c>
+      <c r="F495" s="118" t="n">
+        <v>3423.8</v>
+      </c>
+      <c r="G495" s="118" t="n">
+        <v>33.121359</v>
+      </c>
+      <c r="H495" s="119" t="n">
+        <v>0.08746355685131195</v>
+      </c>
+    </row>
+    <row r="496" customFormat="1" s="114">
+      <c r="B496" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C496" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D496" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E496" s="118" t="n">
+        <v>1286.587513</v>
+      </c>
+      <c r="F496" s="118" t="n">
+        <v>1274.5</v>
+      </c>
+      <c r="G496" s="118" t="n">
+        <v>12.62394</v>
+      </c>
+      <c r="H496" s="119" t="n">
+        <v>0.002829854969932791</v>
+      </c>
+    </row>
+    <row r="497" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B497" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C497" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D497" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E497" s="118" t="n">
+        <v>297.935282</v>
+      </c>
+      <c r="F497" s="118" t="n">
+        <v>293.9</v>
+      </c>
+      <c r="G497" s="118" t="n">
+        <v>16.6882795</v>
+      </c>
+      <c r="H497" s="119" t="n">
+        <v>0.4473684210526316</v>
+      </c>
+    </row>
+    <row r="498" customFormat="1" s="114">
+      <c r="B498" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C498" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D498" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E498" s="118" t="n">
+        <v>1048.102473</v>
+      </c>
+      <c r="F498" s="118" t="n">
+        <v>973.3</v>
+      </c>
+      <c r="G498" s="118" t="n">
+        <v>1304.9005445</v>
+      </c>
+      <c r="H498" s="119" t="n">
+        <v>0.9539473684210527</v>
+      </c>
+    </row>
+    <row r="499" customFormat="1" s="114">
+      <c r="B499" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C499" s="117" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="D499" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E499" s="118" t="n">
+        <v>18582.583383</v>
+      </c>
+      <c r="F499" s="118" t="n">
+        <v>18456</v>
+      </c>
+      <c r="G499" s="118" t="n">
+        <v>24.15306</v>
+      </c>
+      <c r="H499" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="500" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B500" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C500" s="117" t="inlineStr">
+        <is>
+          <t>Tata Consultancy Services Limited</t>
+        </is>
+      </c>
+      <c r="D500" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E500" s="118" t="n">
+        <v>2313.1213</v>
+      </c>
+      <c r="F500" s="118" t="n">
+        <v>2281.1</v>
+      </c>
+      <c r="G500" s="118" t="n">
+        <v>52.704555</v>
+      </c>
+      <c r="H500" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="501" customFormat="1" s="114">
+      <c r="B501" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C501" s="117" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D501" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E501" s="118" t="n">
+        <v>96.918708</v>
+      </c>
+      <c r="F501" s="118" t="n">
+        <v>101.22</v>
+      </c>
+      <c r="G501" s="118" t="n">
+        <v>1300.3226747</v>
+      </c>
+      <c r="H501" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="502" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B502" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C502" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="D502" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E502" s="118" t="n">
+        <v>1026.127654</v>
+      </c>
+      <c r="F502" s="118" t="n">
+        <v>1040.1</v>
+      </c>
+      <c r="G502" s="118" t="n">
+        <v>218.6772325</v>
+      </c>
+      <c r="H502" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" customFormat="1" s="114">
+      <c r="B503" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C503" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="D503" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E503" s="118" t="n">
+        <v>1211.735707</v>
+      </c>
+      <c r="F503" s="118" t="n">
+        <v>1190.5</v>
+      </c>
+      <c r="G503" s="118" t="n">
+        <v>14.648725</v>
+      </c>
+      <c r="H503" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="504" customFormat="1" s="114">
+      <c r="B504" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C504" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D504" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E504" s="118" t="n">
+        <v>1108.943799</v>
+      </c>
+      <c r="F504" s="118" t="n">
+        <v>1140.1</v>
+      </c>
+      <c r="G504" s="118" t="n">
+        <v>353.107937</v>
+      </c>
+      <c r="H504" s="119" t="n">
+        <v>0.9658119658119658</v>
+      </c>
+    </row>
+    <row r="505" customFormat="1" s="114">
+      <c r="B505" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C505" s="117" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="D505" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E505" s="118" t="n">
+        <v>122.517129</v>
+      </c>
+      <c r="F505" s="118" t="n">
+        <v>122.63</v>
+      </c>
+      <c r="G505" s="118" t="n">
+        <v>56.7148512</v>
+      </c>
+      <c r="H505" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="506" customFormat="1" s="114">
+      <c r="B506" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C506" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D506" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E506" s="118" t="n">
+        <v>425.004</v>
+      </c>
+      <c r="F506" s="118" t="n">
+        <v>418.05</v>
+      </c>
+      <c r="G506" s="118" t="n">
+        <v>28.78206</v>
+      </c>
+      <c r="H506" s="119" t="n">
+        <v>0.0183553597650514</v>
+      </c>
+    </row>
+    <row r="507" customFormat="1" s="114">
+      <c r="B507" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C507" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="D507" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E507" s="118" t="n">
+        <v>435.69537</v>
+      </c>
+      <c r="F507" s="118" t="n">
+        <v>450.1</v>
+      </c>
+      <c r="G507" s="118" t="n">
+        <v>635.5829377</v>
+      </c>
+      <c r="H507" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="508" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B508" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C508" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="D508" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E508" s="118" t="n">
+        <v>1526.405033</v>
+      </c>
+      <c r="F508" s="118" t="n">
+        <v>1561.3</v>
+      </c>
+      <c r="G508" s="118" t="n">
+        <v>206.9010306</v>
+      </c>
+      <c r="H508" s="119" t="n">
+        <v>0.4626168224299065</v>
+      </c>
+    </row>
+    <row r="509" customFormat="1" s="114">
+      <c r="B509" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C509" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D509" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E509" s="118" t="n">
+        <v>269.910051</v>
+      </c>
+      <c r="F509" s="118" t="n">
+        <v>271</v>
+      </c>
+      <c r="G509" s="118" t="n">
+        <v>1332.0209121</v>
+      </c>
+      <c r="H509" s="119" t="n">
+        <v>0.9942660550458715</v>
+      </c>
+    </row>
+    <row r="510" customFormat="1" s="114">
+      <c r="B510" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C510" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="D510" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E510" s="118" t="n">
+        <v>1522.133503</v>
+      </c>
+      <c r="F510" s="118" t="n">
+        <v>1439.6</v>
+      </c>
+      <c r="G510" s="118" t="n">
+        <v>1549.008384</v>
+      </c>
+      <c r="H510" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="511" customFormat="1" s="114">
+      <c r="B511" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C511" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D511" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E511" s="118" t="n">
+        <v>387.486477</v>
+      </c>
+      <c r="F511" s="118" t="n">
+        <v>388.25</v>
+      </c>
+      <c r="G511" s="118" t="n">
+        <v>1875.758275</v>
+      </c>
+      <c r="H511" s="119" t="n">
+        <v>0.9417009602194787</v>
+      </c>
+    </row>
+    <row r="512" customFormat="1" s="114">
+      <c r="B512" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C512" s="117" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="D512" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E512" s="118" t="n">
+        <v>905.621218</v>
+      </c>
+      <c r="F512" s="118" t="n">
+        <v>949</v>
+      </c>
+      <c r="G512" s="118" t="n">
+        <v>117.4194</v>
+      </c>
+      <c r="H512" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" customFormat="1" s="114">
+      <c r="B513" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C513" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="D513" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E513" s="118" t="n">
+        <v>3956.618081</v>
+      </c>
+      <c r="F513" s="118" t="n">
+        <v>4111.8</v>
+      </c>
+      <c r="G513" s="118" t="n">
+        <v>894.3392776000001</v>
+      </c>
+      <c r="H513" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" customFormat="1" s="114">
+      <c r="B514" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C514" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="D514" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E514" s="118" t="n">
+        <v>3083.810039</v>
+      </c>
+      <c r="F514" s="118" t="n">
+        <v>3065.8</v>
+      </c>
+      <c r="G514" s="118" t="n">
+        <v>354.005834</v>
+      </c>
+      <c r="H514" s="119" t="n">
+        <v>0.2611353711790393</v>
+      </c>
+    </row>
+    <row r="515" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B515" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C515" s="117" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="D515" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E515" s="118" t="n">
+        <v>295.84616</v>
+      </c>
+      <c r="F515" s="118" t="n">
+        <v>285.35</v>
+      </c>
+      <c r="G515" s="118" t="n">
+        <v>647.898507</v>
+      </c>
+      <c r="H515" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="516" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B516" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C516" s="117" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="D516" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E516" s="118" t="n">
+        <v>868.726674</v>
+      </c>
+      <c r="F516" s="118" t="n">
+        <v>925.55</v>
+      </c>
+      <c r="G516" s="118" t="n">
+        <v>210.450732</v>
+      </c>
+      <c r="H516" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="517" customFormat="1" s="114">
+      <c r="B517" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C517" s="117" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="D517" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E517" s="118" t="n">
+        <v>1422.746693</v>
+      </c>
+      <c r="F517" s="118" t="n">
+        <v>1438.3</v>
+      </c>
+      <c r="G517" s="118" t="n">
+        <v>18.9592875</v>
+      </c>
+      <c r="H517" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="518" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B518" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C518" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D518" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E518" s="118" t="n">
+        <v>1662.961283</v>
+      </c>
+      <c r="F518" s="118" t="n">
+        <v>1689.4</v>
+      </c>
+      <c r="G518" s="118" t="n">
+        <v>164.481652</v>
+      </c>
+      <c r="H518" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" customFormat="1" s="114">
+      <c r="B519" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C519" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="D519" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E519" s="118" t="n">
+        <v>395.355757</v>
+      </c>
+      <c r="F519" s="118" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="G519" s="118" t="n">
+        <v>171.300795</v>
+      </c>
+      <c r="H519" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="520" customFormat="1" s="114">
+      <c r="B520" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C520" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D520" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E520" s="118" t="n">
+        <v>104.457386</v>
+      </c>
+      <c r="F520" s="118" t="n">
+        <v>107.6</v>
+      </c>
+      <c r="G520" s="118" t="n">
+        <v>143.91552</v>
+      </c>
+      <c r="H520" s="119" t="n">
+        <v>0.08704663212435233</v>
+      </c>
+    </row>
+    <row r="521" customFormat="1" s="114">
+      <c r="B521" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C521" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D521" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E521" s="118" t="n">
+        <v>412.879368</v>
+      </c>
+      <c r="F521" s="118" t="n">
+        <v>424.75</v>
+      </c>
+      <c r="G521" s="118" t="n">
+        <v>693.7188622</v>
+      </c>
+      <c r="H521" s="119" t="n">
+        <v>0.5108259823576584</v>
+      </c>
+    </row>
+    <row r="522" customFormat="1" s="114">
+      <c r="B522" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C522" s="117" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="D522" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E522" s="118" t="n">
+        <v>37707.666693</v>
+      </c>
+      <c r="F522" s="118" t="n">
+        <v>38650</v>
+      </c>
+      <c r="G522" s="118" t="n">
+        <v>41.296575</v>
+      </c>
+      <c r="H522" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="523" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B523" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C523" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="D523" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E523" s="118" t="n">
+        <v>382.576917</v>
+      </c>
+      <c r="F523" s="118" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="G523" s="118" t="n">
+        <v>232.93058</v>
+      </c>
+      <c r="H523" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="524" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B524" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C524" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D524" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E524" s="118" t="n">
+        <v>4306.640018</v>
+      </c>
+      <c r="F524" s="118" t="n">
+        <v>4349</v>
+      </c>
+      <c r="G524" s="118" t="n">
+        <v>295.76745</v>
+      </c>
+      <c r="H524" s="119" t="n">
+        <v>0.4182509505703422</v>
+      </c>
+    </row>
+    <row r="525" customFormat="1" s="114">
+      <c r="B525" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C525" s="117" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="D525" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E525" s="118" t="n">
+        <v>1394</v>
+      </c>
+      <c r="F525" s="118" t="n">
+        <v>1499.5</v>
+      </c>
+      <c r="G525" s="118" t="n">
+        <v>2.612115</v>
+      </c>
+      <c r="H525" s="119" t="n">
+        <v>0.0053475935828877</v>
+      </c>
+    </row>
+    <row r="526" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B526" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C526" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="D526" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E526" s="118" t="n">
+        <v>986</v>
+      </c>
+      <c r="F526" s="118" t="n">
+        <v>999.1</v>
+      </c>
+      <c r="G526" s="118" t="n">
+        <v>1.996785</v>
+      </c>
+      <c r="H526" s="119" t="n">
+        <v>0.005263157894736842</v>
+      </c>
+    </row>
+    <row r="527" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B527" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C527" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="D527" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E527" s="118" t="n">
+        <v>995.837054</v>
+      </c>
+      <c r="F527" s="118" t="n">
+        <v>995.1</v>
+      </c>
+      <c r="G527" s="118" t="n">
+        <v>375.502365</v>
+      </c>
+      <c r="H527" s="119" t="n">
+        <v>0.9947368421052631</v>
+      </c>
+    </row>
+    <row r="528" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B528" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C528" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D528" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E528" s="118" t="n">
+        <v>518.813347</v>
+      </c>
+      <c r="F528" s="118" t="n">
+        <v>507.45</v>
+      </c>
+      <c r="G528" s="118" t="n">
+        <v>259.2138922</v>
+      </c>
+      <c r="H528" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" customFormat="1" s="114">
+      <c r="B529" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C529" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D529" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E529" s="118" t="n">
+        <v>433.84669</v>
+      </c>
+      <c r="F529" s="118" t="n">
+        <v>446.3</v>
+      </c>
+      <c r="G529" s="118" t="n">
+        <v>136.0748935</v>
+      </c>
+      <c r="H529" s="119" t="n">
+        <v>0.6791044776119403</v>
+      </c>
+    </row>
+    <row r="530" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B530" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C530" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D530" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E530" s="118" t="n">
+        <v>299.2</v>
+      </c>
+      <c r="F530" s="118" t="n">
+        <v>303.45</v>
+      </c>
+      <c r="G530" s="118" t="n">
+        <v>2.4194046</v>
+      </c>
+      <c r="H530" s="119" t="n">
+        <v>0.04166666666666666</v>
+      </c>
+    </row>
+    <row r="531" customFormat="1" s="114">
+      <c r="B531" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C531" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D531" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E531" s="118" t="n">
+        <v>1257.8634</v>
+      </c>
+      <c r="F531" s="118" t="n">
+        <v>1278.1</v>
+      </c>
+      <c r="G531" s="118" t="n">
+        <v>223.265819</v>
+      </c>
+      <c r="H531" s="119" t="n">
+        <v>0.05022992571630704</v>
+      </c>
+    </row>
+    <row r="532" customFormat="1" s="114">
+      <c r="B532" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C532" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="D532" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E532" s="118" t="n">
+        <v>1767.037509</v>
+      </c>
+      <c r="F532" s="118" t="n">
+        <v>1801.3</v>
+      </c>
+      <c r="G532" s="118" t="n">
+        <v>44.3891728</v>
+      </c>
+      <c r="H532" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="533" customFormat="1" s="114">
+      <c r="B533" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C533" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D533" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E533" s="118" t="n">
+        <v>1873.560744</v>
+      </c>
+      <c r="F533" s="118" t="n">
+        <v>1845</v>
+      </c>
+      <c r="G533" s="118" t="n">
+        <v>1077.7530424</v>
+      </c>
+      <c r="H533" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="534" customFormat="1" s="114">
+      <c r="B534" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C534" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="D534" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E534" s="118" t="n">
+        <v>434.029658</v>
+      </c>
+      <c r="F534" s="118" t="n">
+        <v>433.5</v>
+      </c>
+      <c r="G534" s="118" t="n">
+        <v>471.732625</v>
+      </c>
+      <c r="H534" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="535" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B535" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C535" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D535" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E535" s="118" t="n">
+        <v>311.76195</v>
+      </c>
+      <c r="F535" s="118" t="n">
+        <v>301.25</v>
+      </c>
+      <c r="G535" s="118" t="n">
+        <v>55.3401436</v>
+      </c>
+      <c r="H535" s="119" t="n">
+        <v>0.9583333333333334</v>
+      </c>
+    </row>
+    <row r="536" customFormat="1" s="114">
+      <c r="B536" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C536" s="117" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="D536" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E536" s="118" t="n">
+        <v>836.179615</v>
+      </c>
+      <c r="F536" s="118" t="n">
+        <v>831.45</v>
+      </c>
+      <c r="G536" s="118" t="n">
+        <v>697.9204619999999</v>
+      </c>
+      <c r="H536" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="537" customFormat="1" s="114">
+      <c r="B537" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C537" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D537" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E537" s="118" t="n">
+        <v>1109.825</v>
+      </c>
+      <c r="F537" s="118" t="n">
+        <v>1142.3</v>
+      </c>
+      <c r="G537" s="118" t="n">
+        <v>12.557468</v>
+      </c>
+      <c r="H537" s="119" t="n">
+        <v>0.03418803418803419</v>
+      </c>
+    </row>
+    <row r="538" customFormat="1" s="114">
+      <c r="B538" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C538" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D538" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E538" s="118" t="n">
+        <v>438.103491</v>
+      </c>
+      <c r="F538" s="118" t="n">
+        <v>448.75</v>
+      </c>
+      <c r="G538" s="118" t="n">
+        <v>64.6395909</v>
+      </c>
+      <c r="H538" s="119" t="n">
+        <v>0.3208955223880597</v>
+      </c>
+    </row>
+    <row r="539" customFormat="1" s="114">
+      <c r="B539" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C539" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="D539" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E539" s="118" t="n">
+        <v>90.12</v>
+      </c>
+      <c r="F539" s="118" t="n">
+        <v>89.73</v>
+      </c>
+      <c r="G539" s="118" t="n">
+        <v>12.9316704</v>
+      </c>
+      <c r="H539" s="119" t="n">
+        <v>0.009787928221859706</v>
+      </c>
+    </row>
+    <row r="540" customFormat="1" s="114">
+      <c r="B540" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C540" s="117" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="D540" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E540" s="118" t="n">
+        <v>99.40646</v>
+      </c>
+      <c r="F540" s="118" t="n">
+        <v>101.72</v>
+      </c>
+      <c r="G540" s="118" t="n">
+        <v>893.5889559999999</v>
+      </c>
+      <c r="H540" s="119" t="n">
+        <v>0.9851632047477745</v>
+      </c>
+    </row>
+    <row r="541" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B541" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C541" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D541" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E541" s="118" t="n">
+        <v>292.860174</v>
+      </c>
+      <c r="F541" s="118" t="n">
+        <v>268.4</v>
+      </c>
+      <c r="G541" s="118" t="n">
+        <v>111.735945</v>
+      </c>
+      <c r="H541" s="119" t="n">
+        <v>0.5885714285714285</v>
+      </c>
+    </row>
+    <row r="542" customFormat="1" s="114">
+      <c r="B542" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C542" s="117" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="D542" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E542" s="118" t="n">
+        <v>351.409824</v>
+      </c>
+      <c r="F542" s="118" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="G542" s="118" t="n">
+        <v>421.157142</v>
+      </c>
+      <c r="H542" s="119" t="n">
+        <v>0.9802631578947368</v>
+      </c>
+    </row>
+    <row r="543" customFormat="1" s="114">
+      <c r="B543" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C543" s="117" t="inlineStr">
+        <is>
+          <t>REC Limited</t>
+        </is>
+      </c>
+      <c r="D543" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E543" s="118" t="n">
+        <v>381.55</v>
+      </c>
+      <c r="F543" s="118" t="n">
+        <v>339.65</v>
+      </c>
+      <c r="G543" s="118" t="n">
+        <v>4.138834</v>
+      </c>
+      <c r="H543" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="544" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B544" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C544" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D544" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E544" s="118" t="n">
+        <v>1818.8</v>
+      </c>
+      <c r="F544" s="118" t="n">
+        <v>1847.2</v>
+      </c>
+      <c r="G544" s="118" t="n">
+        <v>3.6596475</v>
+      </c>
+      <c r="H544" s="119" t="n">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="545" customFormat="1" s="114">
+      <c r="B545" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C545" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="D545" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E545" s="118" t="n">
+        <v>11740.311425</v>
+      </c>
+      <c r="F545" s="118" t="n">
+        <v>11615</v>
+      </c>
+      <c r="G545" s="118" t="n">
+        <v>232.76691</v>
+      </c>
+      <c r="H545" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B546" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C546" s="117" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="D546" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E546" s="118" t="n">
+        <v>2380.901797</v>
+      </c>
+      <c r="F546" s="118" t="n">
+        <v>2305.2</v>
+      </c>
+      <c r="G546" s="118" t="n">
+        <v>830.4964199999999</v>
+      </c>
+      <c r="H546" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="547" customFormat="1" s="114">
+      <c r="B547" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C547" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="D547" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E547" s="118" t="n">
+        <v>1113.1</v>
+      </c>
+      <c r="F547" s="118" t="n">
+        <v>1115.9</v>
+      </c>
+      <c r="G547" s="118" t="n">
+        <v>13.574358</v>
+      </c>
+      <c r="H547" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="548" customFormat="1" s="114">
+      <c r="B548" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C548" s="117" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="D548" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E548" s="118" t="n">
+        <v>1132</v>
+      </c>
+      <c r="F548" s="118" t="n">
+        <v>1113.8</v>
+      </c>
+      <c r="G548" s="118" t="n">
+        <v>2.40693</v>
+      </c>
+      <c r="H548" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="549" customFormat="1" s="114">
+      <c r="B549" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C549" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="D549" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E549" s="118" t="n">
+        <v>295.15</v>
+      </c>
+      <c r="F549" s="118" t="n">
+        <v>289.95</v>
+      </c>
+      <c r="G549" s="118" t="n">
+        <v>1507.395804</v>
+      </c>
+      <c r="H549" s="119" t="n">
+        <v>0.7249444982766868</v>
+      </c>
+    </row>
+    <row r="550" customFormat="1" s="114">
+      <c r="B550" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C550" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D550" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E550" s="118" t="n">
+        <v>1249.733333</v>
+      </c>
+      <c r="F550" s="118" t="n">
+        <v>1308.2</v>
+      </c>
+      <c r="G550" s="118" t="n">
+        <v>4.312256400000001</v>
+      </c>
+      <c r="H550" s="119" t="n">
+        <v>0.002386634844868735</v>
+      </c>
+    </row>
+    <row r="551" customFormat="1" s="114">
+      <c r="B551" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C551" s="117" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="D551" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E551" s="118" t="n">
+        <v>5397.954545</v>
+      </c>
+      <c r="F551" s="118" t="n">
+        <v>5297.5</v>
+      </c>
+      <c r="G551" s="118" t="n">
+        <v>12.7948216</v>
+      </c>
+      <c r="H551" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="552" customFormat="1" s="114">
+      <c r="B552" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C552" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED</t>
+        </is>
+      </c>
+      <c r="D552" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E552" s="118" t="n">
+        <v>253.237012</v>
+      </c>
+      <c r="F552" s="118" t="n">
+        <v>254.83</v>
+      </c>
+      <c r="G552" s="118" t="n">
+        <v>164.678643</v>
+      </c>
+      <c r="H552" s="119" t="n">
+        <v>0.1105722599418041</v>
+      </c>
+    </row>
+    <row r="553" customFormat="1" s="114">
+      <c r="B553" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C553" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D553" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E553" s="118" t="n">
+        <v>1286.001987</v>
+      </c>
+      <c r="F553" s="118" t="n">
+        <v>1300.2</v>
+      </c>
+      <c r="G553" s="118" t="n">
+        <v>1792.8046752</v>
+      </c>
+      <c r="H553" s="119" t="n">
+        <v>0.9976133651551312</v>
+      </c>
+    </row>
+    <row r="554" customFormat="1" s="114">
+      <c r="B554" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C554" s="117" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="D554" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E554" s="118" t="n">
+        <v>143.08</v>
+      </c>
+      <c r="F554" s="118" t="n">
+        <v>141.37</v>
+      </c>
+      <c r="G554" s="118" t="n">
+        <v>183.5541942</v>
+      </c>
+      <c r="H554" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="555" customFormat="1" s="114">
+      <c r="B555" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C555" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="D555" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E555" s="118" t="n">
+        <v>13200.590281</v>
+      </c>
+      <c r="F555" s="118" t="n">
+        <v>13273</v>
+      </c>
+      <c r="G555" s="118" t="n">
+        <v>168.057</v>
+      </c>
+      <c r="H555" s="119" t="n">
+        <v>0.6857142857142857</v>
+      </c>
+    </row>
+    <row r="556" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B556" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C556" s="117" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D556" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E556" s="118" t="n">
+        <v>132.572</v>
+      </c>
+      <c r="F556" s="118" t="n">
+        <v>142.68</v>
+      </c>
+      <c r="G556" s="118" t="n">
+        <v>6.550489000000001</v>
+      </c>
+      <c r="H556" s="119" t="n">
+        <v>0.07936507936507936</v>
+      </c>
+    </row>
+    <row r="557" customFormat="1" s="114">
+      <c r="B557" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C557" s="117" t="inlineStr">
+        <is>
+          <t>Coforge Limited</t>
+        </is>
+      </c>
+      <c r="D557" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E557" s="118" t="n">
+        <v>1411.859799</v>
+      </c>
+      <c r="F557" s="118" t="n">
+        <v>1435.1</v>
+      </c>
+      <c r="G557" s="118" t="n">
+        <v>24.5056186</v>
+      </c>
+      <c r="H557" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="558" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B558" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C558" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D558" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E558" s="118" t="n">
+        <v>298.3024</v>
+      </c>
+      <c r="F558" s="118" t="n">
+        <v>295.8</v>
+      </c>
+      <c r="G558" s="118" t="n">
+        <v>20.729247</v>
+      </c>
+      <c r="H558" s="119" t="n">
+        <v>0.5526315789473685</v>
+      </c>
+    </row>
+    <row r="559" customFormat="1" s="114">
+      <c r="B559" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C559" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D559" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E559" s="118" t="n">
+        <v>764.826576</v>
+      </c>
+      <c r="F559" s="118" t="n">
+        <v>750.3</v>
+      </c>
+      <c r="G559" s="118" t="n">
+        <v>135.2782548</v>
+      </c>
+      <c r="H559" s="119" t="n">
+        <v>0.02407778978237382</v>
+      </c>
+    </row>
+    <row r="560" customFormat="1" s="114">
+      <c r="B560" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C560" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D560" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E560" s="118" t="n">
+        <v>1089.936821</v>
+      </c>
+      <c r="F560" s="118" t="n">
+        <v>1044.6</v>
+      </c>
+      <c r="G560" s="118" t="n">
+        <v>689.1956759999999</v>
+      </c>
+      <c r="H560" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="561" customFormat="1" s="114">
+      <c r="B561" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C561" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D561" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E561" s="118" t="n">
+        <v>958.243127</v>
+      </c>
+      <c r="F561" s="118" t="n">
+        <v>956.3</v>
+      </c>
+      <c r="G561" s="118" t="n">
+        <v>779.5053148000001</v>
+      </c>
+      <c r="H561" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="562" customFormat="1" s="114">
+      <c r="B562" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C562" s="117" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="D562" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E562" s="118" t="n">
+        <v>260.075458</v>
+      </c>
+      <c r="F562" s="118" t="n">
+        <v>260.15</v>
+      </c>
+      <c r="G562" s="118" t="n">
+        <v>114.6462986</v>
+      </c>
+      <c r="H562" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B563" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C563" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D563" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E563" s="118" t="n">
+        <v>607.184076</v>
+      </c>
+      <c r="F563" s="118" t="n">
+        <v>598.8</v>
+      </c>
+      <c r="G563" s="118" t="n">
+        <v>368.464316</v>
+      </c>
+      <c r="H563" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" customFormat="1" s="114">
+      <c r="B564" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C564" s="117" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="D564" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E564" s="118" t="n">
+        <v>524.6423590000001</v>
+      </c>
+      <c r="F564" s="118" t="n">
+        <v>534.1</v>
+      </c>
+      <c r="G564" s="118" t="n">
+        <v>463.0155451</v>
+      </c>
+      <c r="H564" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" customFormat="1" s="114">
+      <c r="B565" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C565" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D565" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E565" s="118" t="n">
+        <v>761.526075</v>
+      </c>
+      <c r="F565" s="118" t="n">
+        <v>745.95</v>
+      </c>
+      <c r="G565" s="118" t="n">
+        <v>1431.0593724</v>
+      </c>
+      <c r="H565" s="119" t="n">
+        <v>0.2560580336471678</v>
+      </c>
+    </row>
+    <row r="566" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B566" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C566" s="117" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited</t>
+        </is>
+      </c>
+      <c r="D566" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E566" s="118" t="n">
+        <v>1377.941397</v>
+      </c>
+      <c r="F566" s="118" t="n">
+        <v>1530.1</v>
+      </c>
+      <c r="G566" s="118" t="n">
+        <v>3075.6136257</v>
+      </c>
+      <c r="H566" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" customFormat="1" s="114">
+      <c r="B567" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C567" s="117" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="D567" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E567" s="118" t="n">
+        <v>220.976478</v>
+      </c>
+      <c r="F567" s="118" t="n">
+        <v>246.23</v>
+      </c>
+      <c r="G567" s="118" t="n">
+        <v>104.872761</v>
+      </c>
+      <c r="H567" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="568" customFormat="1" s="114">
+      <c r="B568" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C568" s="117" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="D568" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E568" s="118" t="n">
+        <v>1387.988893</v>
+      </c>
+      <c r="F568" s="118" t="n">
+        <v>1490.3</v>
+      </c>
+      <c r="G568" s="118" t="n">
+        <v>483.273198</v>
+      </c>
+      <c r="H568" s="119" t="n">
+        <v>0.9946524064171123</v>
+      </c>
+    </row>
+    <row r="569" customFormat="1" s="114">
+      <c r="B569" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C569" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited</t>
+        </is>
+      </c>
+      <c r="D569" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E569" s="118" t="n">
+        <v>638.34457</v>
+      </c>
+      <c r="F569" s="118" t="n">
+        <v>639.05</v>
+      </c>
+      <c r="G569" s="118" t="n">
+        <v>531.5398636</v>
+      </c>
+      <c r="H569" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="570" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B570" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C570" s="117" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="D570" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E570" s="118" t="n">
+        <v>129.173306</v>
+      </c>
+      <c r="F570" s="118" t="n">
+        <v>129.41</v>
+      </c>
+      <c r="G570" s="118" t="n">
+        <v>71.21364840000001</v>
+      </c>
+      <c r="H570" s="119" t="n">
+        <v>0.5851755526657998</v>
+      </c>
+    </row>
+    <row r="571" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B571" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C571" s="117" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="D571" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E571" s="118" t="n">
+        <v>657.821715</v>
+      </c>
+      <c r="F571" s="118" t="n">
+        <v>659.15</v>
+      </c>
+      <c r="G571" s="118" t="n">
+        <v>171.106545</v>
+      </c>
+      <c r="H571" s="119" t="n">
+        <v>0.971830985915493</v>
+      </c>
+    </row>
+    <row r="572" customFormat="1" s="114">
+      <c r="B572" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C572" s="117" t="inlineStr">
+        <is>
+          <t>BSE Limited</t>
+        </is>
+      </c>
+      <c r="D572" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E572" s="118" t="n">
+        <v>4253.0643</v>
+      </c>
+      <c r="F572" s="118" t="n">
+        <v>4209.1</v>
+      </c>
+      <c r="G572" s="118" t="n">
+        <v>33.713358</v>
+      </c>
+      <c r="H572" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="573" customFormat="1" s="114">
+      <c r="B573" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C573" s="117" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="D573" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E573" s="118" t="n">
+        <v>448.35</v>
+      </c>
+      <c r="F573" s="118" t="n">
+        <v>445.1</v>
+      </c>
+      <c r="G573" s="118" t="n">
+        <v>2.9646939</v>
+      </c>
+      <c r="H573" s="119" t="n">
+        <v>0.03846153846153846</v>
+      </c>
+    </row>
+    <row r="574" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B574" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C574" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="D574" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E574" s="118" t="n">
+        <v>10380</v>
+      </c>
+      <c r="F574" s="118" t="n">
+        <v>10319</v>
+      </c>
+      <c r="G574" s="118" t="n">
+        <v>8.35778</v>
+      </c>
+      <c r="H574" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="575" customFormat="1" s="114">
+      <c r="B575" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C575" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="D575" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E575" s="118" t="n">
+        <v>918.06384</v>
+      </c>
+      <c r="F575" s="118" t="n">
+        <v>913.2</v>
+      </c>
+      <c r="G575" s="118" t="n">
+        <v>710.8257599999999</v>
+      </c>
+      <c r="H575" s="119" t="n">
+        <v>0.9837251356238698</v>
+      </c>
+    </row>
+    <row r="576" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B576" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C576" s="117" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="D576" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E576" s="118" t="n">
+        <v>375.924107</v>
+      </c>
+      <c r="F576" s="118" t="n">
+        <v>359.6</v>
+      </c>
+      <c r="G576" s="118" t="n">
+        <v>64.957854</v>
+      </c>
+      <c r="H576" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="577" customFormat="1" s="114">
+      <c r="B577" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C577" s="117" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="D577" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E577" s="118" t="n">
+        <v>1355.559583</v>
+      </c>
+      <c r="F577" s="118" t="n">
+        <v>1375</v>
+      </c>
+      <c r="G577" s="118" t="n">
+        <v>442.9052925</v>
+      </c>
+      <c r="H577" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="578" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B578" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C578" s="117" t="inlineStr">
+        <is>
+          <t>Life Insurance Corporation Of India</t>
+        </is>
+      </c>
+      <c r="D578" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E578" s="118" t="n">
+        <v>416.45</v>
+      </c>
+      <c r="F578" s="118" t="n">
+        <v>408.9</v>
+      </c>
+      <c r="G578" s="118" t="n">
+        <v>78.53107500000002</v>
+      </c>
+      <c r="H578" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="579" customFormat="1" s="114">
+      <c r="B579" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C579" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="D579" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E579" s="118" t="n">
+        <v>3184.887831</v>
+      </c>
+      <c r="F579" s="118" t="n">
+        <v>3079.3</v>
+      </c>
+      <c r="G579" s="118" t="n">
+        <v>998.153946</v>
+      </c>
+      <c r="H579" s="119" t="n">
+        <v>0.7388646288209607</v>
+      </c>
+    </row>
+    <row r="580" customFormat="1" s="114">
+      <c r="B580" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C580" s="117" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D580" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E580" s="118" t="n">
+        <v>324.86183</v>
+      </c>
+      <c r="F580" s="118" t="n">
+        <v>328.15</v>
+      </c>
+      <c r="G580" s="118" t="n">
+        <v>1271.838045</v>
+      </c>
+      <c r="H580" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B581" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C581" s="117" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="D581" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E581" s="118" t="n">
+        <v>663.025</v>
+      </c>
+      <c r="F581" s="118" t="n">
+        <v>662.4</v>
+      </c>
+      <c r="G581" s="118" t="n">
+        <v>4.98536</v>
+      </c>
+      <c r="H581" s="119" t="n">
+        <v>0.02816901408450704</v>
+      </c>
+    </row>
+    <row r="582" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B582" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C582" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D582" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E582" s="118" t="n">
+        <v>293.945849</v>
+      </c>
+      <c r="F582" s="118" t="n">
+        <v>270</v>
+      </c>
+      <c r="G582" s="118" t="n">
+        <v>78.5214</v>
+      </c>
+      <c r="H582" s="119" t="n">
+        <v>0.4114285714285714</v>
+      </c>
+    </row>
+    <row r="583" customFormat="1" s="114">
+      <c r="B583" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C583" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="D583" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E583" s="118" t="n">
+        <v>13172.121206</v>
+      </c>
+      <c r="F583" s="118" t="n">
+        <v>13350</v>
+      </c>
+      <c r="G583" s="118" t="n">
+        <v>77.43813</v>
+      </c>
+      <c r="H583" s="119" t="n">
+        <v>0.3142857142857143</v>
+      </c>
+    </row>
+    <row r="584" customFormat="1" s="114">
+      <c r="B584" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C584" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="D584" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E584" s="118" t="n">
+        <v>132.724141</v>
+      </c>
+      <c r="F584" s="118" t="n">
+        <v>132.44</v>
+      </c>
+      <c r="G584" s="118" t="n">
+        <v>371.5487685000001</v>
+      </c>
+      <c r="H584" s="119" t="n">
+        <v>0.9485981308411215</v>
+      </c>
+    </row>
+    <row r="585" customFormat="1" s="114">
+      <c r="B585" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C585" s="117" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="D585" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E585" s="118" t="n">
+        <v>454.604629</v>
+      </c>
+      <c r="F585" s="118" t="n">
+        <v>447.65</v>
+      </c>
+      <c r="G585" s="118" t="n">
+        <v>73.8916425</v>
+      </c>
+      <c r="H585" s="119" t="n">
+        <v>0.9615384615384616</v>
+      </c>
+    </row>
+    <row r="586" customFormat="1" s="114">
+      <c r="B586" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C586" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="D586" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E586" s="118" t="n">
+        <v>589.406427</v>
+      </c>
+      <c r="F586" s="118" t="n">
+        <v>596.65</v>
+      </c>
+      <c r="G586" s="118" t="n">
+        <v>1122.6524592</v>
+      </c>
+      <c r="H586" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="587" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B587" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C587" s="117" t="inlineStr">
+        <is>
+          <t>Nuvama Wealth Management Limited</t>
+        </is>
+      </c>
+      <c r="D587" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E587" s="118" t="n">
+        <v>1540.9067</v>
+      </c>
+      <c r="F587" s="118" t="n">
+        <v>1560.1</v>
+      </c>
+      <c r="G587" s="118" t="n">
+        <v>30.4037625</v>
+      </c>
+      <c r="H587" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B588" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C588" s="117" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="D588" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E588" s="118" t="n">
+        <v>1145.178494</v>
+      </c>
+      <c r="F588" s="118" t="n">
+        <v>1132.3</v>
+      </c>
+      <c r="G588" s="118" t="n">
+        <v>140.1735465</v>
+      </c>
+      <c r="H588" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="589" customFormat="1" s="114">
+      <c r="B589" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C589" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="D589" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E589" s="118" t="n">
+        <v>1791.130662</v>
+      </c>
+      <c r="F589" s="118" t="n">
+        <v>1787.9</v>
+      </c>
+      <c r="G589" s="118" t="n">
+        <v>467.6832936</v>
+      </c>
+      <c r="H589" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="590" customFormat="1" s="114">
+      <c r="B590" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C590" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="D590" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E590" s="118" t="n">
+        <v>207.296228</v>
+      </c>
+      <c r="F590" s="118" t="n">
+        <v>207.97</v>
+      </c>
+      <c r="G590" s="118" t="n">
+        <v>506.9063349</v>
+      </c>
+      <c r="H590" s="119" t="n">
+        <v>0.498371335504886</v>
+      </c>
+    </row>
+    <row r="591" customFormat="1" s="114">
+      <c r="B591" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C591" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="D591" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E591" s="118" t="n">
+        <v>1289.305</v>
+      </c>
+      <c r="F591" s="118" t="n">
+        <v>1280.2</v>
+      </c>
+      <c r="G591" s="118" t="n">
+        <v>18.13016</v>
+      </c>
+      <c r="H591" s="119" t="n">
+        <v>0.2352941176470588</v>
+      </c>
+    </row>
+    <row r="592" customFormat="1" s="114">
+      <c r="B592" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C592" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="D592" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E592" s="118" t="n">
+        <v>297.407129</v>
+      </c>
+      <c r="F592" s="118" t="n">
+        <v>293.25</v>
+      </c>
+      <c r="G592" s="118" t="n">
+        <v>24.9004616</v>
+      </c>
+      <c r="H592" s="119" t="n">
+        <v>0.01184854468961965</v>
+      </c>
+    </row>
+    <row r="593" customFormat="1" s="114">
+      <c r="B593" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C593" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="D593" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E593" s="118" t="n">
+        <v>1359.687086</v>
+      </c>
+      <c r="F593" s="118" t="n">
+        <v>1329.9</v>
+      </c>
+      <c r="G593" s="118" t="n">
+        <v>4258.9308925</v>
+      </c>
+      <c r="H593" s="119" t="n">
+        <v>0.9608154620068837</v>
+      </c>
+    </row>
+    <row r="594" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B594" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C594" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="D594" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E594" s="118" t="n">
+        <v>198.177469</v>
+      </c>
+      <c r="F594" s="118" t="n">
+        <v>206.58</v>
+      </c>
+      <c r="G594" s="118" t="n">
+        <v>3287.2315308</v>
+      </c>
+      <c r="H594" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="595" customFormat="1" s="114">
+      <c r="B595" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C595" s="117" t="inlineStr">
+        <is>
+          <t>Sammaan Capital Limited</t>
+        </is>
+      </c>
+      <c r="D595" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E595" s="118" t="n">
+        <v>160.422882</v>
+      </c>
+      <c r="F595" s="118" t="n">
+        <v>179.34</v>
+      </c>
+      <c r="G595" s="118" t="n">
+        <v>2073.0819483</v>
+      </c>
+      <c r="H595" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B596" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C596" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="D596" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E596" s="118" t="n">
+        <v>1842.007349</v>
+      </c>
+      <c r="F596" s="118" t="n">
+        <v>1819.3</v>
+      </c>
+      <c r="G596" s="118" t="n">
+        <v>685.2804516</v>
+      </c>
+      <c r="H596" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" customFormat="1" s="114">
+      <c r="B597" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C597" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="D597" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E597" s="118" t="n">
+        <v>3552.506701</v>
+      </c>
+      <c r="F597" s="118" t="n">
+        <v>3561.8</v>
+      </c>
+      <c r="G597" s="118" t="n">
+        <v>37.100859</v>
+      </c>
+      <c r="H597" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B598" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C598" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D598" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E598" s="118" t="n">
+        <v>1684.870709</v>
+      </c>
+      <c r="F598" s="118" t="n">
+        <v>1814.1</v>
+      </c>
+      <c r="G598" s="118" t="n">
+        <v>920.9052469000001</v>
+      </c>
+      <c r="H598" s="119" t="n">
+        <v>0.9640151515151515</v>
+      </c>
+    </row>
+    <row r="599" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B599" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C599" s="117" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="D599" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E599" s="118" t="n">
+        <v>7574.8778</v>
+      </c>
+      <c r="F599" s="118" t="n">
+        <v>7704.5</v>
+      </c>
+      <c r="G599" s="118" t="n">
+        <v>377.0688375</v>
+      </c>
+      <c r="H599" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="600" customFormat="1" s="114">
+      <c r="B600" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C600" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="D600" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E600" s="118" t="n">
+        <v>1869.892745</v>
+      </c>
+      <c r="F600" s="118" t="n">
+        <v>1850.8</v>
+      </c>
+      <c r="G600" s="118" t="n">
+        <v>478.925755</v>
+      </c>
+      <c r="H600" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="601" customFormat="1" s="114">
+      <c r="B601" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C601" s="117" t="inlineStr">
+        <is>
+          <t>InterGlobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="D601" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E601" s="118" t="n">
+        <v>4492.969527</v>
+      </c>
+      <c r="F601" s="118" t="n">
+        <v>4453</v>
+      </c>
+      <c r="G601" s="118" t="n">
+        <v>98.15267249999999</v>
+      </c>
+      <c r="H601" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="602" customFormat="1" s="114">
+      <c r="B602" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C602" s="117" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="D602" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E602" s="118" t="n">
+        <v>97.985393</v>
+      </c>
+      <c r="F602" s="118" t="n">
+        <v>93.79000000000001</v>
+      </c>
+      <c r="G602" s="118" t="n">
+        <v>88.5427256</v>
+      </c>
+      <c r="H602" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" customFormat="1" s="114">
+      <c r="B603" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C603" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="D603" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E603" s="118" t="n">
+        <v>1288.68398</v>
+      </c>
+      <c r="F603" s="118" t="n">
+        <v>1292.9</v>
+      </c>
+      <c r="G603" s="118" t="n">
+        <v>3388.9470688</v>
+      </c>
+      <c r="H603" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" customFormat="1" s="114">
+      <c r="B604" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C604" s="117" t="inlineStr">
+        <is>
+          <t>JSW Energy Limited</t>
+        </is>
+      </c>
+      <c r="D604" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E604" s="118" t="n">
+        <v>555.5495</v>
+      </c>
+      <c r="F604" s="118" t="n">
+        <v>597.05</v>
+      </c>
+      <c r="G604" s="118" t="n">
+        <v>122.505075</v>
+      </c>
+      <c r="H604" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="605" customFormat="1" s="114">
+      <c r="B605" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C605" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="D605" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E605" s="118" t="n">
+        <v>1021.86</v>
+      </c>
+      <c r="F605" s="118" t="n">
+        <v>1007.2</v>
+      </c>
+      <c r="G605" s="118" t="n">
+        <v>5.48768</v>
+      </c>
+      <c r="H605" s="119" t="n">
+        <v>0.06646525679758308</v>
+      </c>
+    </row>
+    <row r="606" customFormat="1" s="114">
+      <c r="B606" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C606" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="D606" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E606" s="118" t="n">
+        <v>1401.444598</v>
+      </c>
+      <c r="F606" s="118" t="n">
+        <v>1404</v>
+      </c>
+      <c r="G606" s="118" t="n">
+        <v>303.0665625</v>
+      </c>
+      <c r="H606" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" customFormat="1" s="114">
+      <c r="B607" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C607" s="117" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="D607" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E607" s="118" t="n">
+        <v>4109.740701</v>
+      </c>
+      <c r="F607" s="118" t="n">
+        <v>4099.9</v>
+      </c>
+      <c r="G607" s="118" t="n">
+        <v>29.5794396</v>
+      </c>
+      <c r="H607" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="608" customFormat="1" s="114">
+      <c r="B608" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C608" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="D608" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E608" s="118" t="n">
+        <v>88.673131</v>
+      </c>
+      <c r="F608" s="118" t="n">
+        <v>89.11</v>
+      </c>
+      <c r="G608" s="118" t="n">
+        <v>1300.2766127</v>
+      </c>
+      <c r="H608" s="119" t="n">
+        <v>0.9902120717781403</v>
+      </c>
+    </row>
+    <row r="609" customFormat="1" s="114">
+      <c r="B609" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C609" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D609" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E609" s="118" t="n">
+        <v>104.452486</v>
+      </c>
+      <c r="F609" s="118" t="n">
+        <v>107</v>
+      </c>
+      <c r="G609" s="118" t="n">
+        <v>1501.5764</v>
+      </c>
+      <c r="H609" s="119" t="n">
+        <v>0.9129533678756476</v>
+      </c>
+    </row>
+    <row r="610" customFormat="1" s="114">
+      <c r="B610" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C610" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="D610" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E610" s="118" t="n">
+        <v>278.8</v>
+      </c>
+      <c r="F610" s="118" t="n">
+        <v>273.4</v>
+      </c>
+      <c r="G610" s="118" t="n">
+        <v>1.055051</v>
+      </c>
+      <c r="H610" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="611" customFormat="1" s="114">
+      <c r="B611" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C611" s="117" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="D611" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E611" s="118" t="n">
+        <v>96.84399999999999</v>
+      </c>
+      <c r="F611" s="118" t="n">
+        <v>102.08</v>
+      </c>
+      <c r="G611" s="118" t="n">
+        <v>13.51831</v>
+      </c>
+      <c r="H611" s="119" t="n">
+        <v>0.01483679525222552</v>
+      </c>
+    </row>
+    <row r="612" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B612" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C612" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D612" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E612" s="118" t="n">
+        <v>437.081667</v>
+      </c>
+      <c r="F612" s="118" t="n">
+        <v>430.1</v>
+      </c>
+      <c r="G612" s="118" t="n">
+        <v>36.520965</v>
+      </c>
+      <c r="H612" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="613" customFormat="1" s="114">
+      <c r="B613" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C613" s="117" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="D613" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E613" s="118" t="n">
+        <v>963.293277</v>
+      </c>
+      <c r="F613" s="118" t="n">
+        <v>939.55</v>
+      </c>
+      <c r="G613" s="118" t="n">
+        <v>141.8030016</v>
+      </c>
+      <c r="H613" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="614" customFormat="1" s="114">
+      <c r="B614" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C614" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="D614" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E614" s="118" t="n">
+        <v>1757.264472</v>
+      </c>
+      <c r="F614" s="118" t="n">
+        <v>1784.9</v>
+      </c>
+      <c r="G614" s="118" t="n">
+        <v>800.2462535999999</v>
+      </c>
+      <c r="H614" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="615" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B615" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C615" s="117" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D615" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E615" s="118" t="n">
+        <v>1175.020896</v>
+      </c>
+      <c r="F615" s="118" t="n">
+        <v>1192.2</v>
+      </c>
+      <c r="G615" s="118" t="n">
+        <v>380.345955</v>
+      </c>
+      <c r="H615" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="616" customFormat="1" s="114">
+      <c r="B616" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C616" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D616" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E616" s="118" t="n">
+        <v>4177.667163</v>
+      </c>
+      <c r="F616" s="118" t="n">
+        <v>4109.6</v>
+      </c>
+      <c r="G616" s="118" t="n">
+        <v>679.286468</v>
+      </c>
+      <c r="H616" s="119" t="n">
+        <v>0.8903654485049833</v>
+      </c>
+    </row>
+    <row r="617" customFormat="1" s="114">
+      <c r="B617" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C617" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="D617" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E617" s="118" t="n">
+        <v>3431.776043</v>
+      </c>
+      <c r="F617" s="118" t="n">
+        <v>3396.4</v>
+      </c>
+      <c r="G617" s="118" t="n">
+        <v>343.583856</v>
+      </c>
+      <c r="H617" s="119" t="n">
+        <v>0.9125364431486881</v>
+      </c>
+    </row>
+    <row r="618" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B618" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C618" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="D618" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E618" s="118" t="n">
+        <v>2743.442483</v>
+      </c>
+      <c r="F618" s="118" t="n">
+        <v>2705.6</v>
+      </c>
+      <c r="G618" s="118" t="n">
+        <v>66.45072</v>
+      </c>
+      <c r="H618" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="619" customFormat="1" s="114">
+      <c r="B619" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C619" s="117" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="D619" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E619" s="118" t="n">
+        <v>642.292017</v>
+      </c>
+      <c r="F619" s="118" t="n">
+        <v>650.6</v>
+      </c>
+      <c r="G619" s="118" t="n">
+        <v>227.6634339</v>
+      </c>
+      <c r="H619" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="620" customFormat="1" s="114">
+      <c r="B620" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C620" s="117" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="D620" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E620" s="118" t="n">
+        <v>171.262555</v>
+      </c>
+      <c r="F620" s="118" t="n">
+        <v>169.88</v>
+      </c>
+      <c r="G620" s="118" t="n">
+        <v>87.0333717</v>
+      </c>
+      <c r="H620" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" customFormat="1" s="114">
+      <c r="B621" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C621" s="117" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="D621" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E621" s="118" t="n">
+        <v>21.836032</v>
+      </c>
+      <c r="F621" s="118" t="n">
+        <v>23.46</v>
+      </c>
+      <c r="G621" s="118" t="n">
+        <v>922.5178693999999</v>
+      </c>
+      <c r="H621" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B622" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C622" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D622" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E622" s="118" t="n">
+        <v>1772.763173</v>
+      </c>
+      <c r="F622" s="118" t="n">
+        <v>1823.8</v>
+      </c>
+      <c r="G622" s="118" t="n">
+        <v>34.5560942</v>
+      </c>
+      <c r="H622" s="119" t="n">
+        <v>0.03598484848484849</v>
+      </c>
+    </row>
+    <row r="623" customFormat="1" s="114">
+      <c r="B623" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C623" s="117" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="D623" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E623" s="118" t="n">
+        <v>896.510609</v>
+      </c>
+      <c r="F623" s="118" t="n">
+        <v>923.75</v>
+      </c>
+      <c r="G623" s="118" t="n">
+        <v>67.7612536</v>
+      </c>
+      <c r="H623" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="624" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B624" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C624" s="117" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D624" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E624" s="118" t="n">
+        <v>139.083986</v>
+      </c>
+      <c r="F624" s="118" t="n">
+        <v>141.94</v>
+      </c>
+      <c r="G624" s="118" t="n">
+        <v>75.6014108</v>
+      </c>
+      <c r="H624" s="119" t="n">
+        <v>0.9206349206349206</v>
+      </c>
+    </row>
+    <row r="625" customFormat="1" s="114">
+      <c r="B625" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C625" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D625" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E625" s="118" t="n">
+        <v>267.22</v>
+      </c>
+      <c r="F625" s="118" t="n">
+        <v>272.65</v>
+      </c>
+      <c r="G625" s="118" t="n">
+        <v>7.7238645</v>
+      </c>
+      <c r="H625" s="119" t="n">
+        <v>0.005733944954128441</v>
+      </c>
+    </row>
+    <row r="626" customFormat="1" s="114">
+      <c r="B626" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C626" s="117" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="D626" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E626" s="118" t="n">
+        <v>343.975</v>
+      </c>
+      <c r="F626" s="118" t="n">
+        <v>390.8</v>
+      </c>
+      <c r="G626" s="118" t="n">
+        <v>8.514504000000001</v>
+      </c>
+      <c r="H626" s="119" t="n">
+        <v>0.01973684210526316</v>
+      </c>
+    </row>
+    <row r="627" customFormat="1" s="114">
+      <c r="B627" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C627" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="D627" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E627" s="118" t="n">
+        <v>1938.9385</v>
+      </c>
+      <c r="F627" s="118" t="n">
+        <v>1966.7</v>
+      </c>
+      <c r="G627" s="118" t="n">
+        <v>26.6437925</v>
+      </c>
+      <c r="H627" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="628" customFormat="1" s="114">
+      <c r="B628" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C628" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="D628" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E628" s="118" t="n">
+        <v>69.658736</v>
+      </c>
+      <c r="F628" s="118" t="n">
+        <v>72.08</v>
+      </c>
+      <c r="G628" s="118" t="n">
+        <v>281.9842634</v>
+      </c>
+      <c r="H628" s="119" t="n">
+        <v>0.4457013574660634</v>
+      </c>
+    </row>
+    <row r="629" customFormat="1" s="114">
+      <c r="B629" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C629" s="117" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D629" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E629" s="118" t="n">
+        <v>244.457012</v>
+      </c>
+      <c r="F629" s="118" t="n">
+        <v>242.26</v>
+      </c>
+      <c r="G629" s="118" t="n">
+        <v>401.3500127999999</v>
+      </c>
+      <c r="H629" s="119" t="n">
+        <v>0.3292797006548176</v>
+      </c>
+    </row>
+    <row r="630" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B630" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C630" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="D630" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E630" s="118" t="n">
+        <v>1522.769572</v>
+      </c>
+      <c r="F630" s="118" t="n">
+        <v>1553.3</v>
+      </c>
+      <c r="G630" s="118" t="n">
+        <v>239.088956</v>
+      </c>
+      <c r="H630" s="119" t="n">
+        <v>0.5373831775700935</v>
+      </c>
+    </row>
+    <row r="631" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B631" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C631" s="117" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D631" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E631" s="118" t="n">
+        <v>510.623313</v>
+      </c>
+      <c r="F631" s="118" t="n">
+        <v>467.85</v>
+      </c>
+      <c r="G631" s="118" t="n">
+        <v>619.5984891000001</v>
+      </c>
+      <c r="H631" s="119" t="n">
+        <v>0.9452887537993921</v>
+      </c>
+    </row>
+    <row r="632" customFormat="1" s="114">
+      <c r="B632" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C632" s="117" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="D632" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E632" s="118" t="n">
+        <v>453.882655</v>
+      </c>
+      <c r="F632" s="118" t="n">
+        <v>457.4</v>
+      </c>
+      <c r="G632" s="118" t="n">
+        <v>292.509645</v>
+      </c>
+      <c r="H632" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="633" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B633" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C633" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="D633" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E633" s="118" t="n">
+        <v>3305.627313</v>
+      </c>
+      <c r="F633" s="118" t="n">
+        <v>2984.4</v>
+      </c>
+      <c r="G633" s="118" t="n">
+        <v>1469.8520875</v>
+      </c>
+      <c r="H633" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B634" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C634" s="117" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="D634" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E634" s="118" t="n">
+        <v>273.479328</v>
+      </c>
+      <c r="F634" s="118" t="n">
+        <v>264.55</v>
+      </c>
+      <c r="G634" s="118" t="n">
+        <v>91.1492678</v>
+      </c>
+      <c r="H634" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="635" customFormat="1" s="114">
+      <c r="B635" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C635" s="117" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="D635" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E635" s="118" t="n">
+        <v>471.397452</v>
+      </c>
+      <c r="F635" s="118" t="n">
+        <v>457.95</v>
+      </c>
+      <c r="G635" s="118" t="n">
+        <v>528.1442655999999</v>
+      </c>
+      <c r="H635" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="636" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B636" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C636" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D636" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E636" s="118" t="n">
+        <v>1861.4</v>
+      </c>
+      <c r="F636" s="118" t="n">
+        <v>1858.5</v>
+      </c>
+      <c r="G636" s="118" t="n">
+        <v>1.2264656</v>
+      </c>
+      <c r="H636" s="119" t="n">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="637" customFormat="1" s="114">
+      <c r="B637" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C637" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D637" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E637" s="118" t="n">
+        <v>969.320423</v>
+      </c>
+      <c r="F637" s="118" t="n">
+        <v>978.5</v>
+      </c>
+      <c r="G637" s="118" t="n">
+        <v>63.3266837</v>
+      </c>
+      <c r="H637" s="119" t="n">
+        <v>0.04605263157894737</v>
+      </c>
+    </row>
+    <row r="638" customFormat="1" s="114">
+      <c r="B638" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C638" s="117" t="inlineStr">
+        <is>
+          <t>The Federal Bank  Limited</t>
+        </is>
+      </c>
+      <c r="D638" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E638" s="118" t="n">
+        <v>291.125</v>
+      </c>
+      <c r="F638" s="118" t="n">
+        <v>288.7</v>
+      </c>
+      <c r="G638" s="118" t="n">
+        <v>2.562725</v>
+      </c>
+      <c r="H638" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="639" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B639" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C639" s="117" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="D639" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E639" s="118" t="n">
+        <v>585.790153</v>
+      </c>
+      <c r="F639" s="118" t="n">
+        <v>613.5</v>
+      </c>
+      <c r="G639" s="118" t="n">
+        <v>115.2092576</v>
+      </c>
+      <c r="H639" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="640" customFormat="1" s="114">
+      <c r="B640" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C640" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="D640" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E640" s="118" t="n">
+        <v>208.93761</v>
+      </c>
+      <c r="F640" s="118" t="n">
+        <v>206.48</v>
+      </c>
+      <c r="G640" s="118" t="n">
+        <v>507.269994</v>
+      </c>
+      <c r="H640" s="119" t="n">
+        <v>0.501628664495114</v>
+      </c>
+    </row>
+    <row r="641" customFormat="1" s="114">
+      <c r="B641" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C641" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D641" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E641" s="118" t="n">
+        <v>764.68938</v>
+      </c>
+      <c r="F641" s="118" t="n">
+        <v>741</v>
+      </c>
+      <c r="G641" s="118" t="n">
+        <v>4000.9541</v>
+      </c>
+      <c r="H641" s="119" t="n">
+        <v>0.7198641765704584</v>
+      </c>
+    </row>
+    <row r="642" customFormat="1" s="114">
+      <c r="B642" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C642" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="D642" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E642" s="118" t="n">
+        <v>5022.704712</v>
+      </c>
+      <c r="F642" s="118" t="n">
+        <v>4960.5</v>
+      </c>
+      <c r="G642" s="118" t="n">
+        <v>371.4935988</v>
+      </c>
+      <c r="H642" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="643" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B643" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C643" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D643" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E643" s="118" t="n">
+        <v>385.719508</v>
+      </c>
+      <c r="F643" s="118" t="n">
+        <v>398.25</v>
+      </c>
+      <c r="G643" s="118" t="n">
+        <v>119.9172608</v>
+      </c>
+      <c r="H643" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" customFormat="1" s="114">
+      <c r="B644" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C644" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D644" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E644" s="118" t="n">
+        <v>1282.061505</v>
+      </c>
+      <c r="F644" s="118" t="n">
+        <v>1270</v>
+      </c>
+      <c r="G644" s="118" t="n">
+        <v>4186.105210000001</v>
+      </c>
+      <c r="H644" s="119" t="n">
+        <v>0.9469402193137602</v>
+      </c>
+    </row>
+    <row r="645" customFormat="1" s="114">
+      <c r="B645" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C645" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="D645" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E645" s="118" t="n">
+        <v>1313.5585</v>
+      </c>
+      <c r="F645" s="118" t="n">
+        <v>1282.8</v>
+      </c>
+      <c r="G645" s="118" t="n">
+        <v>58.70228</v>
+      </c>
+      <c r="H645" s="119" t="n">
+        <v>0.7647058823529411</v>
+      </c>
+    </row>
+    <row r="646" customFormat="1" s="114">
+      <c r="B646" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C646" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="D646" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E646" s="118" t="n">
+        <v>899.5333010000001</v>
+      </c>
+      <c r="F646" s="118" t="n">
+        <v>918.9</v>
+      </c>
+      <c r="G646" s="118" t="n">
+        <v>11.8234017</v>
+      </c>
+      <c r="H646" s="119" t="n">
+        <v>0.0162748643761302</v>
+      </c>
+    </row>
+    <row r="647" customFormat="1" s="114">
+      <c r="B647" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C647" s="117" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="D647" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E647" s="118" t="n">
+        <v>1887.9947</v>
+      </c>
+      <c r="F647" s="118" t="n">
+        <v>1946.1</v>
+      </c>
+      <c r="G647" s="118" t="n">
+        <v>241.9783624</v>
+      </c>
+      <c r="H647" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="648" customFormat="1" s="114">
+      <c r="B648" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C648" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="D648" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E648" s="118" t="n">
+        <v>69.93926399999999</v>
+      </c>
+      <c r="F648" s="118" t="n">
+        <v>71.91</v>
+      </c>
+      <c r="G648" s="118" t="n">
+        <v>349.1924485</v>
+      </c>
+      <c r="H648" s="119" t="n">
+        <v>0.5542986425339367</v>
+      </c>
+    </row>
+    <row r="649" customFormat="1" s="114">
+      <c r="B649" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C649" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D649" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E649" s="118" t="n">
+        <v>197.05</v>
+      </c>
+      <c r="F649" s="118" t="n">
+        <v>211.69</v>
+      </c>
+      <c r="G649" s="118" t="n">
+        <v>11.9019816</v>
+      </c>
+      <c r="H649" s="119" t="n">
+        <v>0.00412796697626419</v>
+      </c>
+    </row>
+    <row r="650" customFormat="1" s="114">
+      <c r="B650" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C650" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="D650" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E650" s="118" t="n">
+        <v>129.9264</v>
+      </c>
+      <c r="F650" s="118" t="n">
+        <v>133.29</v>
+      </c>
+      <c r="G650" s="118" t="n">
+        <v>20.2369486</v>
+      </c>
+      <c r="H650" s="119" t="n">
+        <v>0.0514018691588785</v>
+      </c>
+    </row>
+    <row r="651" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B651" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C651" s="117" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D651" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E651" s="118" t="n">
+        <v>488.4833</v>
+      </c>
+      <c r="F651" s="118" t="n">
+        <v>470.9</v>
+      </c>
+      <c r="G651" s="118" t="n">
+        <v>36.0734634</v>
+      </c>
+      <c r="H651" s="119" t="n">
+        <v>0.0547112462006079</v>
+      </c>
+    </row>
+    <row r="652" customFormat="1" s="114">
+      <c r="B652" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C652" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="D652" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E652" s="118" t="n">
+        <v>7075.5</v>
+      </c>
+      <c r="F652" s="118" t="n">
+        <v>7292</v>
+      </c>
+      <c r="G652" s="118" t="n">
+        <v>6.7021</v>
+      </c>
+      <c r="H652" s="119" t="n">
+        <v>0.03571428571428571</v>
+      </c>
+    </row>
+    <row r="653" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B653" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C653" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D653" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E653" s="118" t="n">
+        <v>4352.579058</v>
+      </c>
+      <c r="F653" s="118" t="n">
+        <v>4372.2</v>
+      </c>
+      <c r="G653" s="118" t="n">
+        <v>413.543853</v>
+      </c>
+      <c r="H653" s="119" t="n">
+        <v>0.5817490494296578</v>
+      </c>
+    </row>
+    <row r="654" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B654" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C654" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="D654" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E654" s="118" t="n">
+        <v>408.682913</v>
+      </c>
+      <c r="F654" s="118" t="n">
+        <v>420.35</v>
+      </c>
+      <c r="G654" s="118" t="n">
+        <v>4196.3925861</v>
+      </c>
+      <c r="H654" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="655" customFormat="1" s="114">
+      <c r="B655" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C655" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D655" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E655" s="118" t="n">
+        <v>545.814385</v>
+      </c>
+      <c r="F655" s="118" t="n">
+        <v>539.35</v>
+      </c>
+      <c r="G655" s="118" t="n">
+        <v>2207.534565</v>
+      </c>
+      <c r="H655" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="656" customFormat="1" s="114">
+      <c r="B656" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C656" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="D656" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E656" s="118" t="n">
+        <v>940.566478</v>
+      </c>
+      <c r="F656" s="118" t="n">
+        <v>1005.9</v>
+      </c>
+      <c r="G656" s="118" t="n">
+        <v>76.72721320000001</v>
+      </c>
+      <c r="H656" s="119" t="n">
+        <v>0.9335347432024169</v>
+      </c>
+    </row>
+    <row r="657" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B657" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C657" s="117" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="D657" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E657" s="118" t="n">
+        <v>129.9836</v>
+      </c>
+      <c r="F657" s="118" t="n">
+        <v>130.54</v>
+      </c>
+      <c r="G657" s="118" t="n">
+        <v>50.8261754</v>
+      </c>
+      <c r="H657" s="119" t="n">
+        <v>0.4148244473342003</v>
+      </c>
+    </row>
+    <row r="658" customFormat="1" s="114">
+      <c r="B658" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C658" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="D658" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E658" s="118" t="n">
+        <v>2206.729039</v>
+      </c>
+      <c r="F658" s="118" t="n">
+        <v>2169.2</v>
+      </c>
+      <c r="G658" s="118" t="n">
+        <v>35.732646</v>
+      </c>
+      <c r="H658" s="119" t="n">
+        <v>0.06365503080082136</v>
+      </c>
+    </row>
+    <row r="659" customFormat="1" s="114">
+      <c r="B659" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C659" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="D659" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E659" s="118" t="n">
+        <v>297.25</v>
+      </c>
+      <c r="F659" s="118" t="n">
+        <v>291.65</v>
+      </c>
+      <c r="G659" s="118" t="n">
+        <v>550.1846264</v>
+      </c>
+      <c r="H659" s="119" t="n">
+        <v>0.2632069570336935</v>
+      </c>
+    </row>
+    <row r="660" customFormat="1" s="114">
+      <c r="B660" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C660" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D660" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E660" s="118" t="n">
+        <v>394.748864</v>
+      </c>
+      <c r="F660" s="118" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="G660" s="118" t="n">
+        <v>116.7458</v>
+      </c>
+      <c r="H660" s="119" t="n">
+        <v>0.05829903978052126</v>
+      </c>
+    </row>
+    <row r="661" customFormat="1" s="114">
+      <c r="B661" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C661" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED</t>
+        </is>
+      </c>
+      <c r="D661" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E661" s="118" t="n">
+        <v>250.374844</v>
+      </c>
+      <c r="F661" s="118" t="n">
+        <v>253.4</v>
+      </c>
+      <c r="G661" s="118" t="n">
+        <v>1317.7572436</v>
+      </c>
+      <c r="H661" s="119" t="n">
+        <v>0.8894277400581959</v>
+      </c>
+    </row>
+    <row r="662" customFormat="1" s="114">
+      <c r="B662" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C662" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D662" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E662" s="118" t="n">
+        <v>4166.260596</v>
+      </c>
+      <c r="F662" s="118" t="n">
+        <v>4125</v>
+      </c>
+      <c r="G662" s="118" t="n">
+        <v>84.0568608</v>
+      </c>
+      <c r="H662" s="119" t="n">
+        <v>0.1096345514950166</v>
+      </c>
+    </row>
+    <row r="663" customFormat="1" s="114">
+      <c r="B663" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C663" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="D663" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E663" s="118" t="n">
+        <v>1484.2</v>
+      </c>
+      <c r="F663" s="118" t="n">
+        <v>1493.7</v>
+      </c>
+      <c r="G663" s="118" t="n">
+        <v>7.903785</v>
+      </c>
+      <c r="H663" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="664" ht="24" customFormat="1" customHeight="1" s="114">
+      <c r="B664" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C664" s="117" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="D664" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E664" s="118" t="n">
+        <v>1401.271704</v>
+      </c>
+      <c r="F664" s="118" t="n">
+        <v>1385.1</v>
+      </c>
+      <c r="G664" s="118" t="n">
+        <v>65.29991179999999</v>
+      </c>
+      <c r="H664" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="665" customFormat="1" s="114">
+      <c r="B665" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C665" s="117" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="D665" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E665" s="118" t="n">
+        <v>328.063174</v>
+      </c>
+      <c r="F665" s="118" t="n">
+        <v>347.9</v>
+      </c>
+      <c r="G665" s="118" t="n">
+        <v>725.65458</v>
+      </c>
+      <c r="H665" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="666" customFormat="1" s="114">
+      <c r="B666" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C666" s="117" t="inlineStr">
+        <is>
+          <t>SRF Limited</t>
+        </is>
+      </c>
+      <c r="D666" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E666" s="118" t="n">
+        <v>2729.4</v>
+      </c>
+      <c r="F666" s="118" t="n">
+        <v>2723.7</v>
+      </c>
+      <c r="G666" s="118" t="n">
+        <v>4.306316</v>
+      </c>
+      <c r="H666" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="667" customFormat="1" s="114">
+      <c r="B667" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C667" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D667" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E667" s="118" t="n">
+        <v>411.746389</v>
+      </c>
+      <c r="F667" s="118" t="n">
+        <v>422.25</v>
+      </c>
+      <c r="G667" s="118" t="n">
+        <v>660.7104589999999</v>
+      </c>
+      <c r="H667" s="119" t="n">
+        <v>0.4891740176423416</v>
+      </c>
+    </row>
+    <row r="668" customFormat="1" s="114">
+      <c r="B668" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C668" s="117" t="inlineStr">
+        <is>
+          <t>Trent Limited</t>
+        </is>
+      </c>
+      <c r="D668" s="117" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E668" s="118" t="n">
+        <v>4275.0519</v>
+      </c>
+      <c r="F668" s="118" t="n">
+        <v>4265</v>
+      </c>
+      <c r="G668" s="118" t="n">
+        <v>50.04142</v>
+      </c>
+      <c r="H668" s="119" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="669" customFormat="1" s="114">
+      <c r="B669" s="120" t="n"/>
+      <c r="C669" s="120" t="n"/>
+      <c r="D669" s="120" t="n"/>
+      <c r="E669" s="121" t="n"/>
+      <c r="F669" s="121" t="n"/>
+      <c r="G669" s="121" t="n"/>
+      <c r="H669" s="122" t="n"/>
+    </row>
+    <row r="670" customFormat="1" s="114">
+      <c r="G670" s="134" t="n"/>
+    </row>
+    <row r="671" customFormat="1" s="114">
+      <c r="B671" s="114" t="inlineStr">
+        <is>
+          <t>For the period 01st May, 2026 to 31st May 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="I671" s="115" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" ht="60" customFormat="1" customHeight="1" s="114">
+      <c r="B672" s="116" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C672" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D672" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E672" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F672" s="116" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G672" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H672" s="116" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I672" s="116" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="673" customFormat="1" s="114">
+      <c r="B673" s="117" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C673" s="123" t="n">
+        <v>0</v>
+      </c>
+      <c r="D673" s="123" t="n">
+        <v>65662</v>
+      </c>
+      <c r="E673" s="123" t="n">
+        <v>65166</v>
+      </c>
+      <c r="F673" s="123" t="n">
         <v>496</v>
       </c>
-      <c r="D55" s="2" t="s">
-[...7572 lines deleted...]
-        <v>576</v>
+      <c r="G673" s="124" t="n">
+        <v>44580925310.75002</v>
+      </c>
+      <c r="H673" s="124" t="n">
+        <v>43756191494.53002</v>
+      </c>
+      <c r="I673" s="123" t="n">
+        <v>-824733816.2200005</v>
+      </c>
+      <c r="J673" s="125" t="n"/>
+      <c r="K673" s="126" t="n"/>
+    </row>
+    <row r="674" customFormat="1" s="114">
+      <c r="B674" s="120" t="n"/>
+      <c r="C674" s="127" t="n"/>
+      <c r="D674" s="127" t="n"/>
+      <c r="E674" s="127" t="n"/>
+      <c r="F674" s="127" t="n"/>
+      <c r="G674" s="128" t="n"/>
+      <c r="H674" s="128" t="n"/>
+      <c r="I674" s="127" t="n"/>
+      <c r="J674" s="125" t="n"/>
+      <c r="K674" s="126" t="n"/>
+    </row>
+    <row r="675" customFormat="1" s="114">
+      <c r="B675" s="168" t="n"/>
+      <c r="C675" s="168" t="n"/>
+      <c r="D675" s="112" t="n"/>
+      <c r="E675" s="112" t="n"/>
+      <c r="F675" s="113" t="n"/>
+      <c r="G675" s="112" t="n"/>
+    </row>
+    <row r="676" customFormat="1" s="114">
+      <c r="B676" s="114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="4">
+    <mergeCell ref="C439:D439"/>
+    <mergeCell ref="E439:E440"/>
+    <mergeCell ref="B439:B440"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72016B38-CB96-4232-8110-A40AB15775A5}">
-  <dimension ref="A1:K248"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
-[...4997 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Rohit Pandey</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate">
-    <vt:lpwstr>2026-05-09T05:24:51Z</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
+    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId">
-    <vt:lpwstr>09335024-42b8-40de-aa3a-9fb8c9ac3e2d</vt:lpwstr>
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
+    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag">
+  <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>