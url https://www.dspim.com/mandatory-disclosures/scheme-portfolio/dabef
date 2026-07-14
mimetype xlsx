--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,223 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="878" firstSheet="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="958" firstSheet="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="ARBITRAGE" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="8">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="#,##0.00_);\(#,##0.00\)%"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
+    <numFmt numFmtId="168" formatCode="0.0000000000000000%"/>
+    <numFmt numFmtId="169" formatCode="0.000000000000000%"/>
+    <numFmt numFmtId="170" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="171" formatCode="0.000"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0000%"/>
+    <numFmt numFmtId="175" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;_);_(* @_)"/>
+    <numFmt numFmtId="177" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;???_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;????_);_(@_)"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="10"/>
       <sz val="11"/>
       <u val="single"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <sz val="9"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
     </font>
     <font>
       <name val="Trebuchet MS"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="9"/>
+      <b val="1"/>
+      <color rgb="FF333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <i val="1"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <strike val="1"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
-      <sz val="9"/>
-[...18 lines deleted...]
-      <sz val="9"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color indexed="8"/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <color theme="10"/>
+      <sz val="8"/>
+      <u val="single"/>
+    </font>
+    <font>
+      <name val="trebuchet MS"/>
+      <family val="2"/>
+      <b val="1"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
       <b val="1"/>
       <color rgb="FF000000"/>
-      <sz val="9"/>
-      <u val="single"/>
+      <sz val="8"/>
     </font>
     <font>
       <name val="trebuchet MS"/>
       <family val="2"/>
-      <b val="1"/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <color indexed="8"/>
+      <sz val="8"/>
     </font>
     <font>
-      <name val="trebuchet MS"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <b val="1"/>
-[...56 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
@@ -386,534 +383,585 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="180">
+  <cellXfs count="185">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="0"/>
+    <xf numFmtId="39" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...47 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="15" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" pivotButton="0" quotePrefix="1" xfId="3"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="3">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
-      <alignment horizontal="right"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="9"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="5"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="8">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="6"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="171" fontId="9" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="4">
-[...99 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="1" xfId="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="5">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="4"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal 3 2" xfId="4"/>
     <cellStyle name="Comma 4 2" xfId="5"/>
-    <cellStyle name="Normal 3 2 10" xfId="6"/>
+    <cellStyle name="Normal_Scheme data_" xfId="6"/>
     <cellStyle name="Comma 4 2 2 2" xfId="7"/>
+    <cellStyle name="Normal 3 2 10" xfId="8"/>
+    <cellStyle name="Percent 2 3" xfId="9"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="36">
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="172" formatCode="#,##0.000"/>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="173" formatCode="#,##0.0000"/>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
     </dxf>
     <dxf>
-      <numFmt numFmtId="174" formatCode="&quot;-&quot;"/>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="176" formatCode="#,##0.000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="177" formatCode="#,##0.0000"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="178" formatCode="&quot;-&quot;"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -947,125 +995,207 @@
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>404</row>
+      <row>415</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>414</row>
-      <rowOff>3529</rowOff>
+      <row>425</row>
+      <rowOff>84045</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Picture 1"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="70377050"/>
+          <a:off x="457200" y="71577200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>418</row>
+      <row>429</row>
       <rowOff>0</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>2374900</colOff>
-      <row>428</row>
-      <rowOff>3527</rowOff>
+      <row>439</row>
+      <rowOff>84044</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Picture 2"/>
         <cNvPicPr>
           <a:picLocks/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
-          <a:off x="457200" y="72790050"/>
+          <a:off x="457200" y="73990200"/>
+          <a:ext cx="2374900" cy="1574800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>415</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>425</row>
+      <rowOff>84045</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="4" name="Picture 3"/>
+        <cNvPicPr>
+          <a:picLocks/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:xfrm>
+          <a:off x="457200" y="71577200"/>
+          <a:ext cx="2374900" cy="1574800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>429</row>
+      <rowOff>0</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>2374900</colOff>
+      <row>439</row>
+      <rowOff>84044</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="5" name="Picture 4"/>
+        <cNvPicPr>
+          <a:picLocks/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:xfrm>
+          <a:off x="457200" y="73990200"/>
           <a:ext cx="2374900" cy="1574800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1307,17716 +1437,19571 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O676"/>
+  <dimension ref="A1:N701"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col width="8.81640625" bestFit="1" customWidth="1" style="154" min="1" max="1"/>
-[...11 lines deleted...]
-    <col width="8.7265625" customWidth="1" style="154" min="13" max="16384"/>
+    <col width="6.6328125" bestFit="1" customWidth="1" style="117" min="1" max="1"/>
+    <col width="55.1796875" bestFit="1" customWidth="1" style="117" min="2" max="2"/>
+    <col width="18.08984375" bestFit="1" customWidth="1" style="117" min="3" max="3"/>
+    <col width="20.1796875" customWidth="1" style="117" min="4" max="4"/>
+    <col width="14.54296875" bestFit="1" customWidth="1" style="117" min="5" max="5"/>
+    <col width="24.90625" bestFit="1" customWidth="1" style="117" min="6" max="6"/>
+    <col width="14.6328125" bestFit="1" customWidth="1" style="117" min="7" max="8"/>
+    <col width="14.08984375" bestFit="1" customWidth="1" style="117" min="9" max="9"/>
+    <col width="7.6328125" bestFit="1" customWidth="1" style="117" min="10" max="10"/>
+    <col width="42.54296875" bestFit="1" customWidth="1" style="117" min="11" max="11"/>
+    <col width="7.6328125" bestFit="1" customWidth="1" style="117" min="12" max="12"/>
+    <col width="8.7265625" customWidth="1" style="117" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="153" t="n"/>
-      <c r="B1" s="153" t="inlineStr">
+      <c r="A1" s="116" t="n"/>
+      <c r="B1" s="116" t="inlineStr">
         <is>
           <t>DSP Arbitrage Fund</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Portfolio as on May 31, 2026</t>
+      <c r="B2" s="42" t="inlineStr">
+        <is>
+          <t>Portfolio as on June 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="153" t="inlineStr">
+      <c r="A4" s="116" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="B4" s="153" t="inlineStr">
+      <c r="B4" s="116" t="inlineStr">
         <is>
           <t>Name of Instrument</t>
         </is>
       </c>
-      <c r="C4" s="153" t="inlineStr">
+      <c r="C4" s="116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
-      <c r="D4" s="153" t="inlineStr">
+      <c r="D4" s="116" t="inlineStr">
         <is>
           <t>Rating/Industry</t>
         </is>
       </c>
-      <c r="E4" s="153" t="inlineStr">
+      <c r="E4" s="116" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
-      <c r="F4" s="153" t="inlineStr">
+      <c r="F4" s="116" t="inlineStr">
         <is>
           <t>Market value (Rs. In lakhs)</t>
         </is>
       </c>
-      <c r="G4" s="153" t="inlineStr">
+      <c r="G4" s="116" t="inlineStr">
         <is>
           <t>% to Net Assets</t>
         </is>
       </c>
-      <c r="H4" s="153" t="inlineStr">
+      <c r="H4" s="116" t="inlineStr">
         <is>
           <t>Maturity Date</t>
         </is>
       </c>
-      <c r="I4" s="153" t="inlineStr">
+      <c r="I4" s="116" t="inlineStr">
         <is>
           <t>Put/Call Option</t>
         </is>
       </c>
-      <c r="J4" s="153" t="inlineStr">
+      <c r="J4" s="116" t="inlineStr">
         <is>
           <t>YTM (%)</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="10" t="inlineStr">
+      <c r="B6" s="42" t="inlineStr">
         <is>
           <t>EQUITY &amp; EQUITY RELATED</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="10" t="inlineStr">
+      <c r="B7" s="42" t="inlineStr">
         <is>
           <t>Listed / awaiting listing on the stock exchanges</t>
         </is>
       </c>
-      <c r="H7" s="17" t="n"/>
     </row>
     <row r="8">
-      <c r="A8" s="154" t="n">
+      <c r="B8" s="42" t="inlineStr">
+        <is>
+          <t>ARBITRAGE</t>
+        </is>
+      </c>
+      <c r="E8" s="52" t="n"/>
+      <c r="F8" s="46" t="n"/>
+      <c r="G8" s="137" t="n"/>
+      <c r="J8" s="46" t="n"/>
+      <c r="K8" s="42" t="inlineStr">
+        <is>
+          <t>Sector/Rating</t>
+        </is>
+      </c>
+      <c r="L8" s="42" t="inlineStr">
+        <is>
+          <t>Percent</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="117" t="n">
         <v>1</v>
       </c>
-      <c r="B8" s="154" t="inlineStr">
+      <c r="B9" s="117" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="C9" s="117" t="inlineStr">
+        <is>
+          <t>INE417T01026</t>
+        </is>
+      </c>
+      <c r="D9" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E9" s="52" t="n">
+        <v>350</v>
+      </c>
+      <c r="F9" s="46" t="n">
+        <v>5.7</v>
+      </c>
+      <c r="G9" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="J9" s="46" t="n"/>
+      <c r="K9" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="L9" s="137" t="n">
+        <v>0.1148</v>
+      </c>
+      <c r="M9" s="137" t="n"/>
+      <c r="N9" s="137" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="117" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" s="117" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C10" s="117" t="inlineStr">
+        <is>
+          <t>POLICYBZR280726</t>
+        </is>
+      </c>
+      <c r="D10" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E10" s="52" t="n">
+        <v>-350</v>
+      </c>
+      <c r="F10" s="46" t="n">
+        <v>-5.75</v>
+      </c>
+      <c r="G10" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H10" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J10" s="46" t="n"/>
+      <c r="K10" s="117" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="L10" s="137" t="n">
+        <v>0.111</v>
+      </c>
+      <c r="M10" s="137" t="n"/>
+      <c r="N10" s="137" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="117" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" s="117" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="C11" s="117" t="inlineStr">
+        <is>
+          <t>INE944F01028</t>
+        </is>
+      </c>
+      <c r="D11" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E11" s="52" t="n">
+        <v>150</v>
+      </c>
+      <c r="F11" s="46" t="n">
+        <v>5.92</v>
+      </c>
+      <c r="G11" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H11" s="48" t="n"/>
+      <c r="J11" s="46" t="n"/>
+      <c r="K11" s="117" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="L11" s="137" t="n">
+        <v>0.0193</v>
+      </c>
+      <c r="M11" s="137" t="n"/>
+      <c r="N11" s="137" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="117" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" s="117" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C12" s="117" t="inlineStr">
+        <is>
+          <t>RADICO280726</t>
+        </is>
+      </c>
+      <c r="D12" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E12" s="52" t="n">
+        <v>-150</v>
+      </c>
+      <c r="F12" s="46" t="n">
+        <v>-5.91</v>
+      </c>
+      <c r="G12" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H12" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J12" s="46" t="n"/>
+      <c r="K12" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="L12" s="137" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="M12" s="137" t="n"/>
+      <c r="N12" s="137" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="117" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" s="117" t="inlineStr">
+        <is>
+          <t>Vedanta Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="117" t="inlineStr">
+        <is>
+          <t>INE205A01025</t>
+        </is>
+      </c>
+      <c r="D13" s="117" t="inlineStr">
+        <is>
+          <t>Diversified Metals</t>
+        </is>
+      </c>
+      <c r="E13" s="52" t="n">
+        <v>2300</v>
+      </c>
+      <c r="F13" s="46" t="n">
+        <v>6.46</v>
+      </c>
+      <c r="G13" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H13" s="48" t="n"/>
+      <c r="J13" s="46" t="n"/>
+      <c r="K13" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="L13" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="M13" s="137" t="n"/>
+      <c r="N13" s="137" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="117" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" s="117" t="inlineStr">
+        <is>
+          <t>Vedanta Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C14" s="117" t="inlineStr">
+        <is>
+          <t>VEDL280726</t>
+        </is>
+      </c>
+      <c r="D14" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E14" s="52" t="n">
+        <v>-2300</v>
+      </c>
+      <c r="F14" s="46" t="n">
+        <v>-6.5</v>
+      </c>
+      <c r="G14" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H14" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J14" s="46" t="n"/>
+      <c r="K14" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="L14" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="M14" s="137" t="n"/>
+      <c r="N14" s="137" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="117" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" s="117" t="inlineStr">
+        <is>
+          <t>Jindal Steel Limited</t>
+        </is>
+      </c>
+      <c r="C15" s="117" t="inlineStr">
+        <is>
+          <t>INE749A01030</t>
+        </is>
+      </c>
+      <c r="D15" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E15" s="52" t="n">
+        <v>625</v>
+      </c>
+      <c r="F15" s="46" t="n">
+        <v>6.63</v>
+      </c>
+      <c r="G15" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H15" s="48" t="n"/>
+      <c r="J15" s="46" t="n"/>
+      <c r="K15" s="117" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="L15" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="M15" s="137" t="n"/>
+      <c r="N15" s="137" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="117" t="n">
+        <v>8</v>
+      </c>
+      <c r="B16" s="117" t="inlineStr">
+        <is>
+          <t>JINDAL STEEL LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="C16" s="117" t="inlineStr">
+        <is>
+          <t>JINDALSTEL280726</t>
+        </is>
+      </c>
+      <c r="D16" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E16" s="52" t="n">
+        <v>-625</v>
+      </c>
+      <c r="F16" s="46" t="n">
+        <v>-6.67</v>
+      </c>
+      <c r="G16" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H16" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J16" s="46" t="n"/>
+      <c r="K16" s="117" t="inlineStr">
+        <is>
+          <t>Arbitrage (Cash Long)</t>
+        </is>
+      </c>
+      <c r="L16" s="137" t="n">
+        <v>0.6941000000000002</v>
+      </c>
+      <c r="M16" s="137" t="n"/>
+      <c r="N16" s="137" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="117" t="n">
+        <v>9</v>
+      </c>
+      <c r="B17" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="C17" s="117" t="inlineStr">
+        <is>
+          <t>INE585B01010</t>
+        </is>
+      </c>
+      <c r="D17" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E17" s="52" t="n">
+        <v>14450</v>
+      </c>
+      <c r="F17" s="46" t="n">
+        <v>2039.62</v>
+      </c>
+      <c r="G17" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="H17" s="48" t="n"/>
+      <c r="J17" s="46" t="n"/>
+      <c r="K17" s="117" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalent</t>
+        </is>
+      </c>
+      <c r="L17" s="137" t="n">
+        <v>0.0358</v>
+      </c>
+      <c r="M17" s="137" t="n"/>
+      <c r="N17" s="137" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="117" t="n">
+        <v>10</v>
+      </c>
+      <c r="B18" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C18" s="117" t="inlineStr">
+        <is>
+          <t>MARUTI250826</t>
+        </is>
+      </c>
+      <c r="D18" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E18" s="52" t="n">
+        <v>-50</v>
+      </c>
+      <c r="F18" s="46" t="n">
+        <v>-7.06</v>
+      </c>
+      <c r="G18" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H18" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J18" s="46" t="n"/>
+      <c r="L18" s="137" t="n"/>
+      <c r="M18" s="137" t="n"/>
+      <c r="N18" s="137" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="117" t="n">
+        <v>11</v>
+      </c>
+      <c r="B19" s="117" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C19" s="117" t="inlineStr">
+        <is>
+          <t>MARUTI280726</t>
+        </is>
+      </c>
+      <c r="D19" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E19" s="52" t="n">
+        <v>-14400</v>
+      </c>
+      <c r="F19" s="46" t="n">
+        <v>-2041.34</v>
+      </c>
+      <c r="G19" s="137" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H19" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J19" s="46" t="n"/>
+      <c r="L19" s="137" t="n"/>
+      <c r="M19" s="137" t="n"/>
+      <c r="N19" s="137" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="117" t="n">
+        <v>12</v>
+      </c>
+      <c r="B20" s="117" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="C20" s="117" t="inlineStr">
+        <is>
+          <t>INE692A16MD3</t>
+        </is>
+      </c>
+      <c r="D20" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E20" s="52" t="n">
+        <v>716850</v>
+      </c>
+      <c r="F20" s="46" t="n">
+        <v>1236.06</v>
+      </c>
+      <c r="G20" s="137" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="H20" s="48" t="n"/>
+      <c r="J20" s="46" t="n"/>
+      <c r="L20" s="137" t="n"/>
+      <c r="M20" s="137" t="n"/>
+      <c r="N20" s="137" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="117" t="n">
+        <v>13</v>
+      </c>
+      <c r="B21" s="117" t="inlineStr">
+        <is>
+          <t>Union Bank of India Aug26</t>
+        </is>
+      </c>
+      <c r="C21" s="117" t="inlineStr">
+        <is>
+          <t>UNIONBANK250826</t>
+        </is>
+      </c>
+      <c r="D21" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E21" s="52" t="n">
+        <v>-4425</v>
+      </c>
+      <c r="F21" s="46" t="n">
+        <v>-7.73</v>
+      </c>
+      <c r="G21" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H21" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J21" s="46" t="n"/>
+      <c r="L21" s="137" t="n"/>
+      <c r="M21" s="137" t="n"/>
+      <c r="N21" s="137" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="117" t="n">
+        <v>14</v>
+      </c>
+      <c r="B22" s="117" t="inlineStr">
+        <is>
+          <t>Union Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="C22" s="117" t="inlineStr">
+        <is>
+          <t>UNIONBANK280726</t>
+        </is>
+      </c>
+      <c r="D22" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E22" s="52" t="n">
+        <v>-712425</v>
+      </c>
+      <c r="F22" s="46" t="n">
+        <v>-1235.99</v>
+      </c>
+      <c r="G22" s="137" t="n">
+        <v>-0.0019</v>
+      </c>
+      <c r="H22" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J22" s="46" t="n"/>
+      <c r="L22" s="137" t="n"/>
+      <c r="M22" s="137" t="n"/>
+      <c r="N22" s="137" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="117" t="n">
+        <v>15</v>
+      </c>
+      <c r="B23" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="C23" s="117" t="inlineStr">
+        <is>
+          <t>INE019A01038</t>
+        </is>
+      </c>
+      <c r="D23" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E23" s="52" t="n">
+        <v>749250</v>
+      </c>
+      <c r="F23" s="46" t="n">
+        <v>9188.799999999999</v>
+      </c>
+      <c r="G23" s="137" t="n">
+        <v>0.0141</v>
+      </c>
+      <c r="H23" s="48" t="n"/>
+      <c r="J23" s="46" t="n"/>
+      <c r="L23" s="137" t="n"/>
+      <c r="M23" s="137" t="n"/>
+      <c r="N23" s="137" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="117" t="n">
+        <v>16</v>
+      </c>
+      <c r="B24" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C24" s="117" t="inlineStr">
+        <is>
+          <t>JSWSTEEL250826</t>
+        </is>
+      </c>
+      <c r="D24" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E24" s="52" t="n">
+        <v>-675</v>
+      </c>
+      <c r="F24" s="46" t="n">
+        <v>-8.35</v>
+      </c>
+      <c r="G24" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H24" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J24" s="46" t="n"/>
+      <c r="L24" s="137" t="n"/>
+      <c r="M24" s="137" t="n"/>
+      <c r="N24" s="137" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="117" t="n">
+        <v>17</v>
+      </c>
+      <c r="B25" s="117" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C25" s="117" t="inlineStr">
+        <is>
+          <t>JSWSTEEL280726</t>
+        </is>
+      </c>
+      <c r="D25" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E25" s="52" t="n">
+        <v>-748575</v>
+      </c>
+      <c r="F25" s="46" t="n">
+        <v>-9187.26</v>
+      </c>
+      <c r="G25" s="137" t="n">
+        <v>-0.0141</v>
+      </c>
+      <c r="H25" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J25" s="46" t="n"/>
+      <c r="L25" s="137" t="n"/>
+      <c r="M25" s="137" t="n"/>
+      <c r="N25" s="137" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="117" t="n">
+        <v>18</v>
+      </c>
+      <c r="B26" s="117" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="C26" s="117" t="inlineStr">
+        <is>
+          <t>INE148O01028</t>
+        </is>
+      </c>
+      <c r="D26" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E26" s="52" t="n">
+        <v>271825</v>
+      </c>
+      <c r="F26" s="46" t="n">
+        <v>1283.15</v>
+      </c>
+      <c r="G26" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H26" s="48" t="n"/>
+      <c r="J26" s="46" t="n"/>
+      <c r="L26" s="137" t="n"/>
+      <c r="M26" s="137" t="n"/>
+      <c r="N26" s="137" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="117" t="n">
+        <v>19</v>
+      </c>
+      <c r="B27" s="117" t="inlineStr">
+        <is>
+          <t>Delhivery Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C27" s="117" t="inlineStr">
+        <is>
+          <t>DELHIVERY250826</t>
+        </is>
+      </c>
+      <c r="D27" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E27" s="52" t="n">
+        <v>-2075</v>
+      </c>
+      <c r="F27" s="46" t="n">
+        <v>-9.94</v>
+      </c>
+      <c r="G27" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H27" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J27" s="46" t="n"/>
+      <c r="M27" s="137" t="n"/>
+      <c r="N27" s="137" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="117" t="n">
+        <v>20</v>
+      </c>
+      <c r="B28" s="117" t="inlineStr">
+        <is>
+          <t>Delhivery Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C28" s="117" t="inlineStr">
+        <is>
+          <t>DELHIVERY280726</t>
+        </is>
+      </c>
+      <c r="D28" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E28" s="52" t="n">
+        <v>-269750</v>
+      </c>
+      <c r="F28" s="46" t="n">
+        <v>-1282.93</v>
+      </c>
+      <c r="G28" s="137" t="n">
+        <v>-0.002</v>
+      </c>
+      <c r="H28" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J28" s="46" t="n"/>
+      <c r="M28" s="137" t="n"/>
+      <c r="N28" s="137" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="117" t="n">
+        <v>21</v>
+      </c>
+      <c r="B29" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="C29" s="117" t="inlineStr">
+        <is>
+          <t>INE465A01025</t>
+        </is>
+      </c>
+      <c r="D29" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E29" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F29" s="46" t="n">
+        <v>10.72</v>
+      </c>
+      <c r="G29" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H29" s="48" t="n"/>
+      <c r="J29" s="46" t="n"/>
+      <c r="M29" s="137" t="n"/>
+      <c r="N29" s="137" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="117" t="n">
+        <v>22</v>
+      </c>
+      <c r="B30" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C30" s="117" t="inlineStr">
+        <is>
+          <t>BHARATFORG280726</t>
+        </is>
+      </c>
+      <c r="D30" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E30" s="52" t="n">
+        <v>-500</v>
+      </c>
+      <c r="F30" s="46" t="n">
+        <v>-10.65</v>
+      </c>
+      <c r="G30" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H30" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J30" s="46" t="n"/>
+      <c r="M30" s="137" t="n"/>
+      <c r="N30" s="137" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="117" t="n">
+        <v>23</v>
+      </c>
+      <c r="B31" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="C31" s="117" t="inlineStr">
+        <is>
+          <t>INE066F01020</t>
+        </is>
+      </c>
+      <c r="D31" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E31" s="52" t="n">
+        <v>110400</v>
+      </c>
+      <c r="F31" s="46" t="n">
+        <v>4836.84</v>
+      </c>
+      <c r="G31" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H31" s="48" t="n"/>
+      <c r="J31" s="46" t="n"/>
+      <c r="M31" s="137" t="n"/>
+      <c r="N31" s="137" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="117" t="n">
+        <v>24</v>
+      </c>
+      <c r="B32" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C32" s="117" t="inlineStr">
+        <is>
+          <t>HAL250826</t>
+        </is>
+      </c>
+      <c r="D32" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E32" s="52" t="n">
+        <v>-300</v>
+      </c>
+      <c r="F32" s="46" t="n">
+        <v>-13.28</v>
+      </c>
+      <c r="G32" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H32" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J32" s="46" t="n"/>
+      <c r="M32" s="137" t="n"/>
+      <c r="N32" s="137" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="117" t="n">
+        <v>25</v>
+      </c>
+      <c r="B33" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C33" s="117" t="inlineStr">
+        <is>
+          <t>HAL280726</t>
+        </is>
+      </c>
+      <c r="D33" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E33" s="52" t="n">
+        <v>-110100</v>
+      </c>
+      <c r="F33" s="46" t="n">
+        <v>-4856.18</v>
+      </c>
+      <c r="G33" s="137" t="n">
+        <v>-0.0074</v>
+      </c>
+      <c r="H33" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J33" s="46" t="n"/>
+      <c r="M33" s="137" t="n"/>
+      <c r="N33" s="137" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="117" t="n">
+        <v>26</v>
+      </c>
+      <c r="B34" s="117" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C34" s="117" t="inlineStr">
+        <is>
+          <t>INE338I14LS1</t>
+        </is>
+      </c>
+      <c r="D34" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E34" s="52" t="n">
+        <v>1550</v>
+      </c>
+      <c r="F34" s="46" t="n">
+        <v>14.75</v>
+      </c>
+      <c r="G34" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H34" s="48" t="n"/>
+      <c r="J34" s="46" t="n"/>
+      <c r="M34" s="137" t="n"/>
+      <c r="N34" s="137" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="117" t="n">
+        <v>27</v>
+      </c>
+      <c r="B35" s="117" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C35" s="117" t="inlineStr">
+        <is>
+          <t>MOTILALOFS280726</t>
+        </is>
+      </c>
+      <c r="D35" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E35" s="52" t="n">
+        <v>-1550</v>
+      </c>
+      <c r="F35" s="46" t="n">
+        <v>-14.84</v>
+      </c>
+      <c r="G35" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H35" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J35" s="46" t="n"/>
+      <c r="M35" s="137" t="n"/>
+      <c r="N35" s="137" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="117" t="n">
+        <v>28</v>
+      </c>
+      <c r="B36" s="117" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="C36" s="117" t="inlineStr">
+        <is>
+          <t>INE01EA01019</t>
+        </is>
+      </c>
+      <c r="D36" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E36" s="52" t="n">
+        <v>14550</v>
+      </c>
+      <c r="F36" s="46" t="n">
+        <v>17.16</v>
+      </c>
+      <c r="G36" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H36" s="48" t="n"/>
+      <c r="J36" s="46" t="n"/>
+      <c r="M36" s="137" t="n"/>
+      <c r="N36" s="137" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="117" t="n">
+        <v>29</v>
+      </c>
+      <c r="B37" s="117" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C37" s="117" t="inlineStr">
+        <is>
+          <t>VMM280726</t>
+        </is>
+      </c>
+      <c r="D37" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E37" s="52" t="n">
+        <v>-14550</v>
+      </c>
+      <c r="F37" s="46" t="n">
+        <v>-17.29</v>
+      </c>
+      <c r="G37" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H37" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J37" s="46" t="n"/>
+      <c r="M37" s="137" t="n"/>
+      <c r="N37" s="137" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="117" t="n">
+        <v>30</v>
+      </c>
+      <c r="B38" s="117" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="C38" s="117" t="inlineStr">
+        <is>
+          <t>INE129A01019</t>
+        </is>
+      </c>
+      <c r="D38" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E38" s="52" t="n">
+        <v>10650</v>
+      </c>
+      <c r="F38" s="46" t="n">
+        <v>18.47</v>
+      </c>
+      <c r="G38" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H38" s="48" t="n"/>
+      <c r="J38" s="46" t="n"/>
+      <c r="M38" s="137" t="n"/>
+      <c r="N38" s="137" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="117" t="n">
+        <v>31</v>
+      </c>
+      <c r="B39" s="117" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C39" s="117" t="inlineStr">
+        <is>
+          <t>GAIL280726</t>
+        </is>
+      </c>
+      <c r="D39" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E39" s="52" t="n">
+        <v>-10650</v>
+      </c>
+      <c r="F39" s="46" t="n">
+        <v>-18.58</v>
+      </c>
+      <c r="G39" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H39" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J39" s="46" t="n"/>
+      <c r="M39" s="137" t="n"/>
+      <c r="N39" s="137" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="117" t="n">
+        <v>32</v>
+      </c>
+      <c r="B40" s="117" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="C40" s="117" t="inlineStr">
+        <is>
+          <t>INE095A169C7</t>
+        </is>
+      </c>
+      <c r="D40" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E40" s="52" t="n">
+        <v>10500</v>
+      </c>
+      <c r="F40" s="46" t="n">
+        <v>97.04000000000001</v>
+      </c>
+      <c r="G40" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H40" s="48" t="n"/>
+      <c r="J40" s="46" t="n"/>
+      <c r="M40" s="137" t="n"/>
+      <c r="N40" s="137" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="117" t="n">
+        <v>33</v>
+      </c>
+      <c r="B41" s="117" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C41" s="117" t="inlineStr">
+        <is>
+          <t>INDUSINDBK250826</t>
+        </is>
+      </c>
+      <c r="D41" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E41" s="52" t="n">
+        <v>-2100</v>
+      </c>
+      <c r="F41" s="46" t="n">
+        <v>-19.68</v>
+      </c>
+      <c r="G41" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H41" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J41" s="46" t="n"/>
+      <c r="M41" s="137" t="n"/>
+      <c r="N41" s="137" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="117" t="n">
+        <v>34</v>
+      </c>
+      <c r="B42" s="117" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C42" s="117" t="inlineStr">
+        <is>
+          <t>INDUSINDBK280726</t>
+        </is>
+      </c>
+      <c r="D42" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E42" s="52" t="n">
+        <v>-8400</v>
+      </c>
+      <c r="F42" s="46" t="n">
+        <v>-78.19</v>
+      </c>
+      <c r="G42" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H42" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J42" s="46" t="n"/>
+      <c r="M42" s="137" t="n"/>
+      <c r="N42" s="137" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="117" t="n">
+        <v>35</v>
+      </c>
+      <c r="B43" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="C43" s="117" t="inlineStr">
+        <is>
+          <t>INE121J01017</t>
+        </is>
+      </c>
+      <c r="D43" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E43" s="52" t="n">
+        <v>232900</v>
+      </c>
+      <c r="F43" s="46" t="n">
+        <v>912.27</v>
+      </c>
+      <c r="G43" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H43" s="48" t="n"/>
+      <c r="J43" s="46" t="n"/>
+      <c r="M43" s="137" t="n"/>
+      <c r="N43" s="137" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="117" t="n">
+        <v>36</v>
+      </c>
+      <c r="B44" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C44" s="117" t="inlineStr">
+        <is>
+          <t>INDUSTOWER250826</t>
+        </is>
+      </c>
+      <c r="D44" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E44" s="52" t="n">
+        <v>-5100</v>
+      </c>
+      <c r="F44" s="46" t="n">
+        <v>-20.28</v>
+      </c>
+      <c r="G44" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H44" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J44" s="46" t="n"/>
+      <c r="M44" s="137" t="n"/>
+      <c r="N44" s="137" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="117" t="n">
+        <v>37</v>
+      </c>
+      <c r="B45" s="117" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C45" s="117" t="inlineStr">
+        <is>
+          <t>INDUSTOWER280726</t>
+        </is>
+      </c>
+      <c r="D45" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E45" s="52" t="n">
+        <v>-227800</v>
+      </c>
+      <c r="F45" s="46" t="n">
+        <v>-899.35</v>
+      </c>
+      <c r="G45" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H45" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J45" s="46" t="n"/>
+      <c r="M45" s="137" t="n"/>
+      <c r="N45" s="137" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="117" t="n">
+        <v>38</v>
+      </c>
+      <c r="B46" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="C46" s="117" t="inlineStr">
+        <is>
+          <t>INE062A01020</t>
+        </is>
+      </c>
+      <c r="D46" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E46" s="52" t="n">
+        <v>656250</v>
+      </c>
+      <c r="F46" s="46" t="n">
+        <v>6739.03</v>
+      </c>
+      <c r="G46" s="137" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="H46" s="48" t="n"/>
+      <c r="J46" s="46" t="n"/>
+      <c r="M46" s="137" t="n"/>
+      <c r="N46" s="137" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="117" t="n">
+        <v>39</v>
+      </c>
+      <c r="B47" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India Aug26</t>
+        </is>
+      </c>
+      <c r="C47" s="117" t="inlineStr">
+        <is>
+          <t>SBIN250826</t>
+        </is>
+      </c>
+      <c r="D47" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E47" s="52" t="n">
+        <v>-2250</v>
+      </c>
+      <c r="F47" s="46" t="n">
+        <v>-23.4</v>
+      </c>
+      <c r="G47" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H47" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J47" s="46" t="n"/>
+      <c r="M47" s="137" t="n"/>
+      <c r="N47" s="137" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="117" t="n">
+        <v>40</v>
+      </c>
+      <c r="B48" s="117" t="inlineStr">
+        <is>
+          <t>State Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="C48" s="117" t="inlineStr">
+        <is>
+          <t>SBIN280726</t>
+        </is>
+      </c>
+      <c r="D48" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E48" s="52" t="n">
+        <v>-654000</v>
+      </c>
+      <c r="F48" s="46" t="n">
+        <v>-6760.72</v>
+      </c>
+      <c r="G48" s="137" t="n">
+        <v>-0.0104</v>
+      </c>
+      <c r="H48" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J48" s="46" t="n"/>
+      <c r="M48" s="137" t="n"/>
+      <c r="N48" s="137" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="117" t="n">
+        <v>41</v>
+      </c>
+      <c r="B49" s="117" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="C49" s="117" t="inlineStr">
+        <is>
+          <t>INE982J01020</t>
+        </is>
+      </c>
+      <c r="D49" s="117" t="inlineStr">
+        <is>
+          <t>Financial Technology (Fintech)</t>
+        </is>
+      </c>
+      <c r="E49" s="52" t="n">
+        <v>79025</v>
+      </c>
+      <c r="F49" s="46" t="n">
+        <v>902.0700000000001</v>
+      </c>
+      <c r="G49" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H49" s="48" t="n"/>
+      <c r="J49" s="46" t="n"/>
+      <c r="M49" s="137" t="n"/>
+      <c r="N49" s="137" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="117" t="n">
+        <v>42</v>
+      </c>
+      <c r="B50" s="117" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C50" s="117" t="inlineStr">
+        <is>
+          <t>PAYTM250826</t>
+        </is>
+      </c>
+      <c r="D50" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E50" s="52" t="n">
+        <v>-2175</v>
+      </c>
+      <c r="F50" s="46" t="n">
+        <v>-25.19</v>
+      </c>
+      <c r="G50" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H50" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J50" s="46" t="n"/>
+      <c r="M50" s="137" t="n"/>
+      <c r="N50" s="137" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="117" t="n">
+        <v>43</v>
+      </c>
+      <c r="B51" s="117" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C51" s="117" t="inlineStr">
+        <is>
+          <t>PAYTM280726</t>
+        </is>
+      </c>
+      <c r="D51" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E51" s="52" t="n">
+        <v>-76850</v>
+      </c>
+      <c r="F51" s="46" t="n">
+        <v>-884.7</v>
+      </c>
+      <c r="G51" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H51" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J51" s="46" t="n"/>
+      <c r="M51" s="137" t="n"/>
+      <c r="N51" s="137" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="117" t="n">
+        <v>44</v>
+      </c>
+      <c r="B52" s="117" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="C52" s="117" t="inlineStr">
+        <is>
+          <t>INE619A01035</t>
+        </is>
+      </c>
+      <c r="D52" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E52" s="52" t="n">
+        <v>7525</v>
+      </c>
+      <c r="F52" s="46" t="n">
+        <v>30.93</v>
+      </c>
+      <c r="G52" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H52" s="48" t="n"/>
+      <c r="J52" s="46" t="n"/>
+      <c r="M52" s="137" t="n"/>
+      <c r="N52" s="137" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="117" t="n">
+        <v>45</v>
+      </c>
+      <c r="B53" s="117" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C53" s="117" t="inlineStr">
+        <is>
+          <t>PATANJALI280726</t>
+        </is>
+      </c>
+      <c r="D53" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E53" s="52" t="n">
+        <v>-7525</v>
+      </c>
+      <c r="F53" s="46" t="n">
+        <v>-30.99</v>
+      </c>
+      <c r="G53" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H53" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J53" s="46" t="n"/>
+      <c r="M53" s="137" t="n"/>
+      <c r="N53" s="137" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="117" t="n">
+        <v>46</v>
+      </c>
+      <c r="B54" s="117" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="C54" s="117" t="inlineStr">
+        <is>
+          <t>INE814H07190</t>
+        </is>
+      </c>
+      <c r="D54" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E54" s="52" t="n">
+        <v>990450</v>
+      </c>
+      <c r="F54" s="46" t="n">
+        <v>2216.33</v>
+      </c>
+      <c r="G54" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H54" s="48" t="n"/>
+      <c r="J54" s="46" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="117" t="n">
+        <v>47</v>
+      </c>
+      <c r="B55" s="117" t="inlineStr">
+        <is>
+          <t>Adani Power Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C55" s="117" t="inlineStr">
+        <is>
+          <t>ADANIPOWER250826</t>
+        </is>
+      </c>
+      <c r="D55" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E55" s="52" t="n">
+        <v>-14200</v>
+      </c>
+      <c r="F55" s="46" t="n">
+        <v>-32.23</v>
+      </c>
+      <c r="G55" s="137" t="inlineStr">
+        <is>
+          <t>*</t>
+        </is>
+      </c>
+      <c r="H55" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J55" s="46" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="117" t="n">
+        <v>48</v>
+      </c>
+      <c r="B56" s="117" t="inlineStr">
+        <is>
+          <t>Adani Power Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C56" s="117" t="inlineStr">
+        <is>
+          <t>ADANIPOWER280726</t>
+        </is>
+      </c>
+      <c r="D56" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E56" s="52" t="n">
+        <v>-976250</v>
+      </c>
+      <c r="F56" s="46" t="n">
+        <v>-2200.86</v>
+      </c>
+      <c r="G56" s="137" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H56" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J56" s="46" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="117" t="n">
+        <v>49</v>
+      </c>
+      <c r="B57" s="117" t="inlineStr">
+        <is>
+          <t>Max Healthcare Institute Limited</t>
+        </is>
+      </c>
+      <c r="C57" s="117" t="inlineStr">
+        <is>
+          <t>INE027H01010</t>
+        </is>
+      </c>
+      <c r="D57" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E57" s="52" t="n">
+        <v>3150</v>
+      </c>
+      <c r="F57" s="46" t="n">
+        <v>35.57</v>
+      </c>
+      <c r="G57" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H57" s="48" t="n"/>
+      <c r="J57" s="46" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="117" t="n">
+        <v>50</v>
+      </c>
+      <c r="B58" s="117" t="inlineStr">
+        <is>
+          <t>Max Healthcare Institute Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C58" s="117" t="inlineStr">
+        <is>
+          <t>MAXHEALTH280726</t>
+        </is>
+      </c>
+      <c r="D58" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E58" s="52" t="n">
+        <v>-3150</v>
+      </c>
+      <c r="F58" s="46" t="n">
+        <v>-35.79</v>
+      </c>
+      <c r="G58" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H58" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J58" s="46" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="117" t="n">
+        <v>51</v>
+      </c>
+      <c r="B59" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="C59" s="117" t="inlineStr">
+        <is>
+          <t>INE935N01020</t>
+        </is>
+      </c>
+      <c r="D59" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E59" s="52" t="n">
+        <v>300</v>
+      </c>
+      <c r="F59" s="46" t="n">
+        <v>35.76</v>
+      </c>
+      <c r="G59" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H59" s="48" t="n"/>
+      <c r="J59" s="46" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="117" t="n">
+        <v>52</v>
+      </c>
+      <c r="B60" s="117" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C60" s="117" t="inlineStr">
+        <is>
+          <t>DIXON280726</t>
+        </is>
+      </c>
+      <c r="D60" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E60" s="52" t="n">
+        <v>-300</v>
+      </c>
+      <c r="F60" s="46" t="n">
+        <v>-36</v>
+      </c>
+      <c r="G60" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H60" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J60" s="46" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="117" t="n">
+        <v>53</v>
+      </c>
+      <c r="B61" s="117" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="C61" s="117" t="inlineStr">
+        <is>
+          <t>INE466L01038</t>
+        </is>
+      </c>
+      <c r="D61" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E61" s="52" t="n">
+        <v>3500</v>
+      </c>
+      <c r="F61" s="46" t="n">
+        <v>37.61</v>
+      </c>
+      <c r="G61" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H61" s="48" t="n"/>
+      <c r="J61" s="46" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="117" t="n">
+        <v>54</v>
+      </c>
+      <c r="B62" s="117" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="C62" s="117" t="inlineStr">
+        <is>
+          <t>360ONE280726</t>
+        </is>
+      </c>
+      <c r="D62" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E62" s="52" t="n">
+        <v>-3500</v>
+      </c>
+      <c r="F62" s="46" t="n">
+        <v>-37.9</v>
+      </c>
+      <c r="G62" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H62" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J62" s="46" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="117" t="n">
+        <v>55</v>
+      </c>
+      <c r="B63" s="117" t="inlineStr">
+        <is>
+          <t>GMR Airports Limited</t>
+        </is>
+      </c>
+      <c r="C63" s="117" t="inlineStr">
+        <is>
+          <t>INE776C01039</t>
+        </is>
+      </c>
+      <c r="D63" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E63" s="52" t="n">
+        <v>6131025</v>
+      </c>
+      <c r="F63" s="46" t="n">
+        <v>6872.27</v>
+      </c>
+      <c r="G63" s="137" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="H63" s="48" t="n"/>
+      <c r="J63" s="46" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="117" t="n">
+        <v>56</v>
+      </c>
+      <c r="B64" s="117" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED Aug26</t>
+        </is>
+      </c>
+      <c r="C64" s="117" t="inlineStr">
+        <is>
+          <t>GMRAIRPORT250826</t>
+        </is>
+      </c>
+      <c r="D64" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E64" s="52" t="n">
+        <v>-34875</v>
+      </c>
+      <c r="F64" s="46" t="n">
+        <v>-39.52</v>
+      </c>
+      <c r="G64" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H64" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J64" s="46" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="117" t="n">
+        <v>57</v>
+      </c>
+      <c r="B65" s="117" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="C65" s="117" t="inlineStr">
+        <is>
+          <t>GMRAIRPORT280726</t>
+        </is>
+      </c>
+      <c r="D65" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E65" s="52" t="n">
+        <v>-6096150</v>
+      </c>
+      <c r="F65" s="46" t="n">
+        <v>-6875.24</v>
+      </c>
+      <c r="G65" s="137" t="n">
+        <v>-0.0105</v>
+      </c>
+      <c r="H65" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J65" s="46" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="117" t="n">
+        <v>58</v>
+      </c>
+      <c r="B66" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C66" s="117" t="inlineStr">
+        <is>
+          <t>INE765G01017</t>
+        </is>
+      </c>
+      <c r="D66" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E66" s="52" t="n">
+        <v>2275</v>
+      </c>
+      <c r="F66" s="46" t="n">
+        <v>39.62</v>
+      </c>
+      <c r="G66" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H66" s="48" t="n"/>
+      <c r="J66" s="46" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="117" t="n">
+        <v>59</v>
+      </c>
+      <c r="B67" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C67" s="117" t="inlineStr">
+        <is>
+          <t>ICICIGI280726</t>
+        </is>
+      </c>
+      <c r="D67" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E67" s="52" t="n">
+        <v>-2275</v>
+      </c>
+      <c r="F67" s="46" t="n">
+        <v>-39.91</v>
+      </c>
+      <c r="G67" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H67" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J67" s="46" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="117" t="n">
+        <v>60</v>
+      </c>
+      <c r="B68" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="C68" s="117" t="inlineStr">
+        <is>
+          <t>INE280A01028</t>
+        </is>
+      </c>
+      <c r="D68" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E68" s="52" t="n">
+        <v>105350</v>
+      </c>
+      <c r="F68" s="46" t="n">
+        <v>4639.61</v>
+      </c>
+      <c r="G68" s="137" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="H68" s="48" t="n"/>
+      <c r="J68" s="46" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="117" t="n">
+        <v>61</v>
+      </c>
+      <c r="B69" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C69" s="117" t="inlineStr">
+        <is>
+          <t>TITAN250826</t>
+        </is>
+      </c>
+      <c r="D69" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E69" s="52" t="n">
+        <v>-1050</v>
+      </c>
+      <c r="F69" s="46" t="n">
+        <v>-46.68</v>
+      </c>
+      <c r="G69" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H69" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J69" s="46" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="117" t="n">
+        <v>62</v>
+      </c>
+      <c r="B70" s="117" t="inlineStr">
+        <is>
+          <t>Titan Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C70" s="117" t="inlineStr">
+        <is>
+          <t>TITAN280726</t>
+        </is>
+      </c>
+      <c r="D70" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E70" s="52" t="n">
+        <v>-104300</v>
+      </c>
+      <c r="F70" s="46" t="n">
+        <v>-4611.73</v>
+      </c>
+      <c r="G70" s="137" t="n">
+        <v>-0.0071</v>
+      </c>
+      <c r="H70" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J70" s="46" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="117" t="n">
+        <v>63</v>
+      </c>
+      <c r="B71" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="C71" s="117" t="inlineStr">
+        <is>
+          <t>INE318A01026</t>
+        </is>
+      </c>
+      <c r="D71" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E71" s="52" t="n">
+        <v>3000</v>
+      </c>
+      <c r="F71" s="46" t="n">
+        <v>47.78</v>
+      </c>
+      <c r="G71" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H71" s="48" t="n"/>
+      <c r="J71" s="46" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="117" t="n">
+        <v>64</v>
+      </c>
+      <c r="B72" s="117" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C72" s="117" t="inlineStr">
+        <is>
+          <t>PIDILITIND280726</t>
+        </is>
+      </c>
+      <c r="D72" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E72" s="52" t="n">
+        <v>-3000</v>
+      </c>
+      <c r="F72" s="46" t="n">
+        <v>-47.8</v>
+      </c>
+      <c r="G72" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H72" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J72" s="46" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="117" t="n">
+        <v>65</v>
+      </c>
+      <c r="B73" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="C73" s="117" t="inlineStr">
+        <is>
+          <t>INE245A01021</t>
+        </is>
+      </c>
+      <c r="D73" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E73" s="52" t="n">
+        <v>1786400</v>
+      </c>
+      <c r="F73" s="46" t="n">
+        <v>6886.57</v>
+      </c>
+      <c r="G73" s="137" t="n">
+        <v>0.0105</v>
+      </c>
+      <c r="H73" s="48" t="n"/>
+      <c r="J73" s="46" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="117" t="n">
+        <v>66</v>
+      </c>
+      <c r="B74" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C74" s="117" t="inlineStr">
+        <is>
+          <t>TATAPOWER250826</t>
+        </is>
+      </c>
+      <c r="D74" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E74" s="52" t="n">
+        <v>-13050</v>
+      </c>
+      <c r="F74" s="46" t="n">
+        <v>-50.95</v>
+      </c>
+      <c r="G74" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H74" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J74" s="46" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="117" t="n">
+        <v>67</v>
+      </c>
+      <c r="B75" s="117" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C75" s="117" t="inlineStr">
+        <is>
+          <t>TATAPOWER280726</t>
+        </is>
+      </c>
+      <c r="D75" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E75" s="52" t="n">
+        <v>-1773350</v>
+      </c>
+      <c r="F75" s="46" t="n">
+        <v>-6884.14</v>
+      </c>
+      <c r="G75" s="137" t="n">
+        <v>-0.0105</v>
+      </c>
+      <c r="H75" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J75" s="46" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="117" t="n">
+        <v>68</v>
+      </c>
+      <c r="B76" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="C76" s="117" t="inlineStr">
+        <is>
+          <t>INE118A01012</t>
+        </is>
+      </c>
+      <c r="D76" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E76" s="52" t="n">
+        <v>525</v>
+      </c>
+      <c r="F76" s="46" t="n">
+        <v>55.67</v>
+      </c>
+      <c r="G76" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H76" s="48" t="n"/>
+      <c r="J76" s="46" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="117" t="n">
+        <v>69</v>
+      </c>
+      <c r="B77" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C77" s="117" t="inlineStr">
+        <is>
+          <t>BAJAJHLDNG280726</t>
+        </is>
+      </c>
+      <c r="D77" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E77" s="52" t="n">
+        <v>-525</v>
+      </c>
+      <c r="F77" s="46" t="n">
+        <v>-55.91</v>
+      </c>
+      <c r="G77" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H77" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J77" s="46" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="117" t="n">
+        <v>70</v>
+      </c>
+      <c r="B78" s="117" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="C78" s="117" t="inlineStr">
+        <is>
+          <t>INE239A01024</t>
+        </is>
+      </c>
+      <c r="D78" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E78" s="52" t="n">
+        <v>4000</v>
+      </c>
+      <c r="F78" s="46" t="n">
+        <v>56.21</v>
+      </c>
+      <c r="G78" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H78" s="48" t="n"/>
+      <c r="J78" s="46" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="117" t="n">
+        <v>71</v>
+      </c>
+      <c r="B79" s="117" t="inlineStr">
+        <is>
+          <t>Nestle India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C79" s="117" t="inlineStr">
+        <is>
+          <t>NESTLEIND280726</t>
+        </is>
+      </c>
+      <c r="D79" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E79" s="52" t="n">
+        <v>-4000</v>
+      </c>
+      <c r="F79" s="46" t="n">
+        <v>-56.22</v>
+      </c>
+      <c r="G79" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H79" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J79" s="46" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="117" t="n">
+        <v>72</v>
+      </c>
+      <c r="B80" s="117" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="C80" s="117" t="inlineStr">
+        <is>
+          <t>INE377N01017</t>
+        </is>
+      </c>
+      <c r="D80" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E80" s="52" t="n">
+        <v>1925</v>
+      </c>
+      <c r="F80" s="46" t="n">
+        <v>56.73</v>
+      </c>
+      <c r="G80" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H80" s="48" t="n"/>
+      <c r="J80" s="46" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="117" t="n">
+        <v>73</v>
+      </c>
+      <c r="B81" s="117" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C81" s="117" t="inlineStr">
+        <is>
+          <t>WAAREEENER280726</t>
+        </is>
+      </c>
+      <c r="D81" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E81" s="52" t="n">
+        <v>-1925</v>
+      </c>
+      <c r="F81" s="46" t="n">
+        <v>-56.44</v>
+      </c>
+      <c r="G81" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H81" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J81" s="46" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="117" t="n">
+        <v>74</v>
+      </c>
+      <c r="B82" s="117" t="inlineStr">
+        <is>
+          <t>Interglobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="C82" s="117" t="inlineStr">
+        <is>
+          <t>INE646L01027</t>
+        </is>
+      </c>
+      <c r="D82" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E82" s="52" t="n">
+        <v>1050</v>
+      </c>
+      <c r="F82" s="46" t="n">
+        <v>56.37</v>
+      </c>
+      <c r="G82" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H82" s="48" t="n"/>
+      <c r="J82" s="46" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="117" t="n">
+        <v>75</v>
+      </c>
+      <c r="B83" s="117" t="inlineStr">
+        <is>
+          <t>InterGlobe Aviation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C83" s="117" t="inlineStr">
+        <is>
+          <t>INDIGO280726</t>
+        </is>
+      </c>
+      <c r="D83" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E83" s="52" t="n">
+        <v>-1050</v>
+      </c>
+      <c r="F83" s="46" t="n">
+        <v>-56.64</v>
+      </c>
+      <c r="G83" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H83" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J83" s="46" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="117" t="n">
+        <v>76</v>
+      </c>
+      <c r="B84" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="C84" s="117" t="inlineStr">
+        <is>
+          <t>INE044A01036</t>
+        </is>
+      </c>
+      <c r="D84" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E84" s="52" t="n">
+        <v>216650</v>
+      </c>
+      <c r="F84" s="46" t="n">
+        <v>4035.11</v>
+      </c>
+      <c r="G84" s="137" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H84" s="48" t="n"/>
+      <c r="J84" s="46" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="117" t="n">
+        <v>77</v>
+      </c>
+      <c r="B85" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C85" s="117" t="inlineStr">
+        <is>
+          <t>SUNPHARMA250826</t>
+        </is>
+      </c>
+      <c r="D85" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E85" s="52" t="n">
+        <v>-3500</v>
+      </c>
+      <c r="F85" s="46" t="n">
+        <v>-65.86</v>
+      </c>
+      <c r="G85" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H85" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J85" s="46" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="117" t="n">
+        <v>78</v>
+      </c>
+      <c r="B86" s="117" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C86" s="117" t="inlineStr">
+        <is>
+          <t>SUNPHARMA280726</t>
+        </is>
+      </c>
+      <c r="D86" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E86" s="52" t="n">
+        <v>-213150</v>
+      </c>
+      <c r="F86" s="46" t="n">
+        <v>-3987.61</v>
+      </c>
+      <c r="G86" s="137" t="n">
+        <v>-0.0061</v>
+      </c>
+      <c r="H86" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J86" s="46" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="117" t="n">
+        <v>79</v>
+      </c>
+      <c r="B87" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C87" s="117" t="inlineStr">
+        <is>
+          <t>INE257A01026</t>
+        </is>
+      </c>
+      <c r="D87" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E87" s="52" t="n">
+        <v>1685250</v>
+      </c>
+      <c r="F87" s="46" t="n">
+        <v>6978.62</v>
+      </c>
+      <c r="G87" s="137" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H87" s="48" t="n"/>
+      <c r="J87" s="46" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="117" t="n">
+        <v>80</v>
+      </c>
+      <c r="B88" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C88" s="117" t="inlineStr">
+        <is>
+          <t>BHEL250826</t>
+        </is>
+      </c>
+      <c r="D88" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E88" s="52" t="n">
+        <v>-15750</v>
+      </c>
+      <c r="F88" s="46" t="n">
+        <v>-65.98999999999999</v>
+      </c>
+      <c r="G88" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H88" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J88" s="46" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="117" t="n">
+        <v>81</v>
+      </c>
+      <c r="B89" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C89" s="117" t="inlineStr">
+        <is>
+          <t>BHEL280726</t>
+        </is>
+      </c>
+      <c r="D89" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E89" s="52" t="n">
+        <v>-1669500</v>
+      </c>
+      <c r="F89" s="46" t="n">
+        <v>-6973.5</v>
+      </c>
+      <c r="G89" s="137" t="n">
+        <v>-0.0107</v>
+      </c>
+      <c r="H89" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J89" s="46" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="117" t="n">
+        <v>82</v>
+      </c>
+      <c r="B90" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="C90" s="117" t="inlineStr">
+        <is>
+          <t>INE238A01034</t>
+        </is>
+      </c>
+      <c r="D90" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E90" s="52" t="n">
+        <v>732500</v>
+      </c>
+      <c r="F90" s="46" t="n">
+        <v>9857.25</v>
+      </c>
+      <c r="G90" s="137" t="n">
+        <v>0.0151</v>
+      </c>
+      <c r="H90" s="48" t="n"/>
+      <c r="J90" s="46" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="117" t="n">
+        <v>83</v>
+      </c>
+      <c r="B91" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C91" s="117" t="inlineStr">
+        <is>
+          <t>AXISBANK250826</t>
+        </is>
+      </c>
+      <c r="D91" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E91" s="52" t="n">
+        <v>-5000</v>
+      </c>
+      <c r="F91" s="46" t="n">
+        <v>-68.11</v>
+      </c>
+      <c r="G91" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H91" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J91" s="46" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="117" t="n">
+        <v>84</v>
+      </c>
+      <c r="B92" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C92" s="117" t="inlineStr">
+        <is>
+          <t>AXISBANK280726</t>
+        </is>
+      </c>
+      <c r="D92" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E92" s="52" t="n">
+        <v>-727500</v>
+      </c>
+      <c r="F92" s="46" t="n">
+        <v>-9861.99</v>
+      </c>
+      <c r="G92" s="137" t="n">
+        <v>-0.0151</v>
+      </c>
+      <c r="H92" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J92" s="46" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="117" t="n">
+        <v>85</v>
+      </c>
+      <c r="B93" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="C93" s="117" t="inlineStr">
+        <is>
+          <t>INE176B01034</t>
+        </is>
+      </c>
+      <c r="D93" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E93" s="52" t="n">
+        <v>17000</v>
+      </c>
+      <c r="F93" s="46" t="n">
+        <v>197.08</v>
+      </c>
+      <c r="G93" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H93" s="48" t="n"/>
+      <c r="J93" s="46" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="117" t="n">
+        <v>86</v>
+      </c>
+      <c r="B94" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C94" s="117" t="inlineStr">
+        <is>
+          <t>HAVELLS250826</t>
+        </is>
+      </c>
+      <c r="D94" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E94" s="52" t="n">
+        <v>-6000</v>
+      </c>
+      <c r="F94" s="46" t="n">
+        <v>-70.25</v>
+      </c>
+      <c r="G94" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H94" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J94" s="46" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="117" t="n">
+        <v>87</v>
+      </c>
+      <c r="B95" s="117" t="inlineStr">
+        <is>
+          <t>Havells India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C95" s="117" t="inlineStr">
+        <is>
+          <t>HAVELLS280726</t>
+        </is>
+      </c>
+      <c r="D95" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E95" s="52" t="n">
+        <v>-11000</v>
+      </c>
+      <c r="F95" s="46" t="n">
+        <v>-128.07</v>
+      </c>
+      <c r="G95" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H95" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J95" s="46" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="117" t="n">
+        <v>88</v>
+      </c>
+      <c r="B96" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="C96" s="117" t="inlineStr">
+        <is>
+          <t>INE481G01011</t>
+        </is>
+      </c>
+      <c r="D96" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E96" s="52" t="n">
+        <v>23700</v>
+      </c>
+      <c r="F96" s="46" t="n">
+        <v>2666.96</v>
+      </c>
+      <c r="G96" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H96" s="48" t="n"/>
+      <c r="J96" s="46" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="117" t="n">
+        <v>89</v>
+      </c>
+      <c r="B97" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C97" s="117" t="inlineStr">
+        <is>
+          <t>ULTRACEMCO250826</t>
+        </is>
+      </c>
+      <c r="D97" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E97" s="52" t="n">
+        <v>-650</v>
+      </c>
+      <c r="F97" s="46" t="n">
+        <v>-74.17</v>
+      </c>
+      <c r="G97" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H97" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J97" s="46" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="117" t="n">
+        <v>90</v>
+      </c>
+      <c r="B98" s="117" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C98" s="117" t="inlineStr">
+        <is>
+          <t>ULTRACEMCO280726</t>
+        </is>
+      </c>
+      <c r="D98" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E98" s="52" t="n">
+        <v>-23050</v>
+      </c>
+      <c r="F98" s="46" t="n">
+        <v>-2613.41</v>
+      </c>
+      <c r="G98" s="137" t="n">
+        <v>-0.004</v>
+      </c>
+      <c r="H98" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J98" s="46" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="117" t="n">
+        <v>91</v>
+      </c>
+      <c r="B99" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C99" s="117" t="inlineStr">
+        <is>
+          <t>INE572E01012</t>
+        </is>
+      </c>
+      <c r="D99" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E99" s="52" t="n">
+        <v>172250</v>
+      </c>
+      <c r="F99" s="46" t="n">
+        <v>1788.64</v>
+      </c>
+      <c r="G99" s="137" t="n">
+        <v>0.0027</v>
+      </c>
+      <c r="H99" s="48" t="n"/>
+      <c r="J99" s="46" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="117" t="n">
+        <v>92</v>
+      </c>
+      <c r="B100" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C100" s="117" t="inlineStr">
+        <is>
+          <t>PNBHOUSING250826</t>
+        </is>
+      </c>
+      <c r="D100" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E100" s="52" t="n">
+        <v>-7150</v>
+      </c>
+      <c r="F100" s="46" t="n">
+        <v>-74.59999999999999</v>
+      </c>
+      <c r="G100" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H100" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J100" s="46" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="117" t="n">
+        <v>93</v>
+      </c>
+      <c r="B101" s="117" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C101" s="117" t="inlineStr">
+        <is>
+          <t>PNBHOUSING280726</t>
+        </is>
+      </c>
+      <c r="D101" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E101" s="52" t="n">
+        <v>-165100</v>
+      </c>
+      <c r="F101" s="46" t="n">
+        <v>-1729.26</v>
+      </c>
+      <c r="G101" s="137" t="n">
+        <v>-0.0026</v>
+      </c>
+      <c r="H101" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J101" s="46" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="117" t="n">
+        <v>94</v>
+      </c>
+      <c r="B102" s="117" t="inlineStr">
+        <is>
+          <t>Dalmia Bharat Limited</t>
+        </is>
+      </c>
+      <c r="C102" s="117" t="inlineStr">
+        <is>
+          <t>INE00R701025</t>
+        </is>
+      </c>
+      <c r="D102" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E102" s="52" t="n">
+        <v>4550</v>
+      </c>
+      <c r="F102" s="46" t="n">
+        <v>77.38</v>
+      </c>
+      <c r="G102" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H102" s="48" t="n"/>
+      <c r="J102" s="46" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="117" t="n">
+        <v>95</v>
+      </c>
+      <c r="B103" s="117" t="inlineStr">
+        <is>
+          <t>Dalmia Bharat Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C103" s="117" t="inlineStr">
+        <is>
+          <t>DALBHARAT280726</t>
+        </is>
+      </c>
+      <c r="D103" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E103" s="52" t="n">
+        <v>-4550</v>
+      </c>
+      <c r="F103" s="46" t="n">
+        <v>-77.87</v>
+      </c>
+      <c r="G103" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H103" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J103" s="46" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="117" t="n">
+        <v>96</v>
+      </c>
+      <c r="B104" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C104" s="117" t="inlineStr">
+        <is>
+          <t>INE721A01047</t>
+        </is>
+      </c>
+      <c r="D104" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E104" s="52" t="n">
+        <v>670725</v>
+      </c>
+      <c r="F104" s="46" t="n">
+        <v>6989.96</v>
+      </c>
+      <c r="G104" s="137" t="n">
+        <v>0.0107</v>
+      </c>
+      <c r="H104" s="48" t="n"/>
+      <c r="J104" s="46" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="117" t="n">
+        <v>97</v>
+      </c>
+      <c r="B105" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C105" s="117" t="inlineStr">
+        <is>
+          <t>SHRIRAMFIN250826</t>
+        </is>
+      </c>
+      <c r="D105" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E105" s="52" t="n">
+        <v>-7425</v>
+      </c>
+      <c r="F105" s="46" t="n">
+        <v>-78.02</v>
+      </c>
+      <c r="G105" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H105" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J105" s="46" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="117" t="n">
+        <v>98</v>
+      </c>
+      <c r="B106" s="117" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C106" s="117" t="inlineStr">
+        <is>
+          <t>SHRIRAMFIN280726</t>
+        </is>
+      </c>
+      <c r="D106" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E106" s="52" t="n">
+        <v>-663300</v>
+      </c>
+      <c r="F106" s="46" t="n">
+        <v>-6929.5</v>
+      </c>
+      <c r="G106" s="137" t="n">
+        <v>-0.0106</v>
+      </c>
+      <c r="H106" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J106" s="46" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="117" t="n">
+        <v>99</v>
+      </c>
+      <c r="B107" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C107" s="117" t="inlineStr">
+        <is>
+          <t>INE213A01029</t>
+        </is>
+      </c>
+      <c r="D107" s="117" t="inlineStr">
+        <is>
+          <t>Oil</t>
+        </is>
+      </c>
+      <c r="E107" s="52" t="n">
+        <v>499500</v>
+      </c>
+      <c r="F107" s="46" t="n">
+        <v>1173.33</v>
+      </c>
+      <c r="G107" s="137" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="H107" s="48" t="n"/>
+      <c r="J107" s="46" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="117" t="n">
+        <v>100</v>
+      </c>
+      <c r="B108" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C108" s="117" t="inlineStr">
+        <is>
+          <t>ONGC250826</t>
+        </is>
+      </c>
+      <c r="D108" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E108" s="52" t="n">
+        <v>-33750</v>
+      </c>
+      <c r="F108" s="46" t="n">
+        <v>-80.12</v>
+      </c>
+      <c r="G108" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H108" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J108" s="46" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="117" t="n">
+        <v>101</v>
+      </c>
+      <c r="B109" s="117" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C109" s="117" t="inlineStr">
+        <is>
+          <t>ONGC280726</t>
+        </is>
+      </c>
+      <c r="D109" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E109" s="52" t="n">
+        <v>-465750</v>
+      </c>
+      <c r="F109" s="46" t="n">
+        <v>-1100.57</v>
+      </c>
+      <c r="G109" s="137" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H109" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J109" s="46" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="117" t="n">
+        <v>102</v>
+      </c>
+      <c r="B110" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="C110" s="117" t="inlineStr">
+        <is>
+          <t>INE092T16ZD8</t>
+        </is>
+      </c>
+      <c r="D110" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E110" s="52" t="n">
+        <v>4452000</v>
+      </c>
+      <c r="F110" s="46" t="n">
+        <v>3538.89</v>
+      </c>
+      <c r="G110" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="H110" s="48" t="n"/>
+      <c r="J110" s="46" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="117" t="n">
+        <v>103</v>
+      </c>
+      <c r="B111" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C111" s="117" t="inlineStr">
+        <is>
+          <t>IDFCFIRSTB250826</t>
+        </is>
+      </c>
+      <c r="D111" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E111" s="52" t="n">
+        <v>-102025</v>
+      </c>
+      <c r="F111" s="46" t="n">
+        <v>-81.84999999999999</v>
+      </c>
+      <c r="G111" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H111" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J111" s="46" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="117" t="n">
+        <v>104</v>
+      </c>
+      <c r="B112" s="117" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C112" s="117" t="inlineStr">
+        <is>
+          <t>IDFCFIRSTB280726</t>
+        </is>
+      </c>
+      <c r="D112" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E112" s="52" t="n">
+        <v>-4349975</v>
+      </c>
+      <c r="F112" s="46" t="n">
+        <v>-3470.85</v>
+      </c>
+      <c r="G112" s="137" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H112" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J112" s="46" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="117" t="n">
+        <v>105</v>
+      </c>
+      <c r="B113" s="117" t="inlineStr">
+        <is>
+          <t>The Federal Bank Limited</t>
+        </is>
+      </c>
+      <c r="C113" s="117" t="inlineStr">
+        <is>
+          <t>INE171A01029</t>
+        </is>
+      </c>
+      <c r="D113" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E113" s="52" t="n">
+        <v>25000</v>
+      </c>
+      <c r="F113" s="46" t="n">
+        <v>82.51000000000001</v>
+      </c>
+      <c r="G113" s="137" t="n">
+        <v>0.0001</v>
+      </c>
+      <c r="H113" s="48" t="n"/>
+      <c r="J113" s="46" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="117" t="n">
+        <v>106</v>
+      </c>
+      <c r="B114" s="117" t="inlineStr">
+        <is>
+          <t>The Federal Bank  Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C114" s="117" t="inlineStr">
+        <is>
+          <t>FEDERALBNK280726</t>
+        </is>
+      </c>
+      <c r="D114" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E114" s="52" t="n">
+        <v>-25000</v>
+      </c>
+      <c r="F114" s="46" t="n">
+        <v>-82.51000000000001</v>
+      </c>
+      <c r="G114" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H114" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J114" s="46" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="117" t="n">
+        <v>107</v>
+      </c>
+      <c r="B115" s="117" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="C115" s="117" t="inlineStr">
+        <is>
+          <t>INE216A01030</t>
+        </is>
+      </c>
+      <c r="D115" s="117" t="inlineStr">
+        <is>
+          <t>Food Products</t>
+        </is>
+      </c>
+      <c r="E115" s="52" t="n">
+        <v>3625</v>
+      </c>
+      <c r="F115" s="46" t="n">
+        <v>186.56</v>
+      </c>
+      <c r="G115" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H115" s="48" t="n"/>
+      <c r="J115" s="46" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="117" t="n">
+        <v>108</v>
+      </c>
+      <c r="B116" s="117" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C116" s="117" t="inlineStr">
+        <is>
+          <t>BRITANNIA250826</t>
+        </is>
+      </c>
+      <c r="D116" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E116" s="52" t="n">
+        <v>-1750</v>
+      </c>
+      <c r="F116" s="46" t="n">
+        <v>-89.70999999999999</v>
+      </c>
+      <c r="G116" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H116" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J116" s="46" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="117" t="n">
+        <v>109</v>
+      </c>
+      <c r="B117" s="117" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C117" s="117" t="inlineStr">
+        <is>
+          <t>BRITANNIA280726</t>
+        </is>
+      </c>
+      <c r="D117" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E117" s="52" t="n">
+        <v>-1875</v>
+      </c>
+      <c r="F117" s="46" t="n">
+        <v>-97.12</v>
+      </c>
+      <c r="G117" s="137" t="n">
+        <v>-0.0001</v>
+      </c>
+      <c r="H117" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J117" s="46" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="117" t="n">
+        <v>110</v>
+      </c>
+      <c r="B118" s="117" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="C118" s="117" t="inlineStr">
+        <is>
+          <t>INE208A01029</t>
+        </is>
+      </c>
+      <c r="D118" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+        </is>
+      </c>
+      <c r="E118" s="52" t="n">
+        <v>1890000</v>
+      </c>
+      <c r="F118" s="46" t="n">
+        <v>2980.53</v>
+      </c>
+      <c r="G118" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H118" s="48" t="n"/>
+      <c r="J118" s="46" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="117" t="n">
+        <v>111</v>
+      </c>
+      <c r="B119" s="117" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C119" s="117" t="inlineStr">
+        <is>
+          <t>ASHOKLEY250826</t>
+        </is>
+      </c>
+      <c r="D119" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E119" s="52" t="n">
+        <v>-70000</v>
+      </c>
+      <c r="F119" s="46" t="n">
+        <v>-111.9</v>
+      </c>
+      <c r="G119" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H119" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J119" s="46" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="117" t="n">
+        <v>112</v>
+      </c>
+      <c r="B120" s="117" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C120" s="117" t="inlineStr">
+        <is>
+          <t>ASHOKLEY280726</t>
+        </is>
+      </c>
+      <c r="D120" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E120" s="52" t="n">
+        <v>-1820000</v>
+      </c>
+      <c r="F120" s="46" t="n">
+        <v>-2892.89</v>
+      </c>
+      <c r="G120" s="137" t="n">
+        <v>-0.0044</v>
+      </c>
+      <c r="H120" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J120" s="46" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="117" t="n">
+        <v>113</v>
+      </c>
+      <c r="B121" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="C121" s="117" t="inlineStr">
+        <is>
+          <t>INE405E01023</t>
+        </is>
+      </c>
+      <c r="D121" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E121" s="52" t="n">
+        <v>10450</v>
+      </c>
+      <c r="F121" s="46" t="n">
+        <v>113.68</v>
+      </c>
+      <c r="G121" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H121" s="48" t="n"/>
+      <c r="J121" s="46" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="117" t="n">
+        <v>114</v>
+      </c>
+      <c r="B122" s="117" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C122" s="117" t="inlineStr">
+        <is>
+          <t>UNOMINDA280726</t>
+        </is>
+      </c>
+      <c r="D122" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E122" s="52" t="n">
+        <v>-10450</v>
+      </c>
+      <c r="F122" s="46" t="n">
+        <v>-114.17</v>
+      </c>
+      <c r="G122" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H122" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J122" s="46" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="117" t="n">
+        <v>115</v>
+      </c>
+      <c r="B123" s="117" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="C123" s="117" t="inlineStr">
+        <is>
+          <t>INE457L01029</t>
+        </is>
+      </c>
+      <c r="D123" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E123" s="52" t="n">
+        <v>22800</v>
+      </c>
+      <c r="F123" s="46" t="n">
+        <v>121.62</v>
+      </c>
+      <c r="G123" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H123" s="48" t="n"/>
+      <c r="J123" s="46" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B124" s="117" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C124" s="117" t="inlineStr">
+        <is>
+          <t>PGEL280726</t>
+        </is>
+      </c>
+      <c r="D124" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E124" s="52" t="n">
+        <v>-22800</v>
+      </c>
+      <c r="F124" s="46" t="n">
+        <v>-122.6</v>
+      </c>
+      <c r="G124" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H124" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J124" s="46" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="117" t="n">
+        <v>117</v>
+      </c>
+      <c r="B125" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C125" s="117" t="inlineStr">
+        <is>
+          <t>INE029A01011</t>
+        </is>
+      </c>
+      <c r="D125" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E125" s="52" t="n">
+        <v>45425</v>
+      </c>
+      <c r="F125" s="46" t="n">
+        <v>137.89</v>
+      </c>
+      <c r="G125" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H125" s="48" t="n"/>
+      <c r="J125" s="46" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="117" t="n">
+        <v>118</v>
+      </c>
+      <c r="B126" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C126" s="117" t="inlineStr">
+        <is>
+          <t>BPCL280726</t>
+        </is>
+      </c>
+      <c r="D126" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E126" s="52" t="n">
+        <v>-45425</v>
+      </c>
+      <c r="F126" s="46" t="n">
+        <v>-138.68</v>
+      </c>
+      <c r="G126" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H126" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J126" s="46" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="117" t="n">
+        <v>119</v>
+      </c>
+      <c r="B127" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C127" s="117" t="inlineStr">
+        <is>
+          <t>INE123W01016</t>
+        </is>
+      </c>
+      <c r="D127" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E127" s="52" t="n">
+        <v>25500</v>
+      </c>
+      <c r="F127" s="46" t="n">
+        <v>450.25</v>
+      </c>
+      <c r="G127" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H127" s="48" t="n"/>
+      <c r="J127" s="46" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="117" t="n">
+        <v>120</v>
+      </c>
+      <c r="B128" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C128" s="117" t="inlineStr">
+        <is>
+          <t>SBILIFE250826</t>
+        </is>
+      </c>
+      <c r="D128" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E128" s="52" t="n">
+        <v>-8625</v>
+      </c>
+      <c r="F128" s="46" t="n">
+        <v>-154.32</v>
+      </c>
+      <c r="G128" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H128" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J128" s="46" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="117" t="n">
+        <v>121</v>
+      </c>
+      <c r="B129" s="117" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C129" s="117" t="inlineStr">
+        <is>
+          <t>SBILIFE280726</t>
+        </is>
+      </c>
+      <c r="D129" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E129" s="52" t="n">
+        <v>-16875</v>
+      </c>
+      <c r="F129" s="46" t="n">
+        <v>-299.46</v>
+      </c>
+      <c r="G129" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H129" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J129" s="46" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="117" t="n">
+        <v>122</v>
+      </c>
+      <c r="B130" s="117" t="inlineStr">
+        <is>
+          <t>Kfin Technologies Limited</t>
+        </is>
+      </c>
+      <c r="C130" s="117" t="inlineStr">
+        <is>
+          <t>INE138Y01010</t>
+        </is>
+      </c>
+      <c r="D130" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E130" s="52" t="n">
+        <v>17825</v>
+      </c>
+      <c r="F130" s="46" t="n">
+        <v>156.82</v>
+      </c>
+      <c r="G130" s="137" t="n">
+        <v>0.0002</v>
+      </c>
+      <c r="H130" s="48" t="n"/>
+      <c r="J130" s="46" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="117" t="n">
+        <v>123</v>
+      </c>
+      <c r="B131" s="117" t="inlineStr">
+        <is>
+          <t>Kfin Technologies Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C131" s="117" t="inlineStr">
+        <is>
+          <t>KFINTECH280726</t>
+        </is>
+      </c>
+      <c r="D131" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E131" s="52" t="n">
+        <v>-17825</v>
+      </c>
+      <c r="F131" s="46" t="n">
+        <v>-155.85</v>
+      </c>
+      <c r="G131" s="137" t="n">
+        <v>-0.0002</v>
+      </c>
+      <c r="H131" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J131" s="46" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="117" t="n">
+        <v>124</v>
+      </c>
+      <c r="B132" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="C132" s="117" t="inlineStr">
+        <is>
+          <t>INE155A01022</t>
+        </is>
+      </c>
+      <c r="D132" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E132" s="52" t="n">
+        <v>803200</v>
+      </c>
+      <c r="F132" s="46" t="n">
+        <v>2828.87</v>
+      </c>
+      <c r="G132" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H132" s="48" t="n"/>
+      <c r="J132" s="46" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="117" t="n">
+        <v>125</v>
+      </c>
+      <c r="B133" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C133" s="117" t="inlineStr">
+        <is>
+          <t>TMPV250826</t>
+        </is>
+      </c>
+      <c r="D133" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E133" s="52" t="n">
+        <v>-46400</v>
+      </c>
+      <c r="F133" s="46" t="n">
+        <v>-165.56</v>
+      </c>
+      <c r="G133" s="137" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H133" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J133" s="46" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="117" t="n">
+        <v>126</v>
+      </c>
+      <c r="B134" s="117" t="inlineStr">
+        <is>
+          <t>Tata Motors Passenger Vehicles Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C134" s="117" t="inlineStr">
+        <is>
+          <t>TMPV280726</t>
+        </is>
+      </c>
+      <c r="D134" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E134" s="52" t="n">
+        <v>-756800</v>
+      </c>
+      <c r="F134" s="46" t="n">
+        <v>-2685.88</v>
+      </c>
+      <c r="G134" s="137" t="n">
+        <v>-0.0041</v>
+      </c>
+      <c r="H134" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J134" s="46" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="117" t="n">
+        <v>127</v>
+      </c>
+      <c r="B135" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="117" t="inlineStr">
+        <is>
+          <t>INE195A01028</t>
+        </is>
+      </c>
+      <c r="D135" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E135" s="52" t="n">
+        <v>5250</v>
+      </c>
+      <c r="F135" s="46" t="n">
+        <v>165.78</v>
+      </c>
+      <c r="G135" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H135" s="48" t="n"/>
+      <c r="J135" s="46" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="117" t="n">
+        <v>128</v>
+      </c>
+      <c r="B136" s="117" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C136" s="117" t="inlineStr">
+        <is>
+          <t>SUPREMEIND280726</t>
+        </is>
+      </c>
+      <c r="D136" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E136" s="52" t="n">
+        <v>-5250</v>
+      </c>
+      <c r="F136" s="46" t="n">
+        <v>-166.58</v>
+      </c>
+      <c r="G136" s="137" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H136" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J136" s="46" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="117" t="n">
+        <v>129</v>
+      </c>
+      <c r="B137" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C137" s="117" t="inlineStr">
+        <is>
+          <t>INE134E01011</t>
+        </is>
+      </c>
+      <c r="D137" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E137" s="52" t="n">
+        <v>39000</v>
+      </c>
+      <c r="F137" s="46" t="n">
+        <v>165.48</v>
+      </c>
+      <c r="G137" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H137" s="48" t="n"/>
+      <c r="J137" s="46" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="117" t="n">
+        <v>130</v>
+      </c>
+      <c r="B138" s="117" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C138" s="117" t="inlineStr">
+        <is>
+          <t>PFC280726</t>
+        </is>
+      </c>
+      <c r="D138" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E138" s="52" t="n">
+        <v>-39000</v>
+      </c>
+      <c r="F138" s="46" t="n">
+        <v>-166.78</v>
+      </c>
+      <c r="G138" s="137" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H138" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J138" s="46" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="117" t="n">
+        <v>131</v>
+      </c>
+      <c r="B139" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C139" s="117" t="inlineStr">
+        <is>
+          <t>INE752E01010</t>
+        </is>
+      </c>
+      <c r="D139" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E139" s="52" t="n">
+        <v>74100</v>
+      </c>
+      <c r="F139" s="46" t="n">
+        <v>212.15</v>
+      </c>
+      <c r="G139" s="137" t="n">
+        <v>0.0003</v>
+      </c>
+      <c r="H139" s="48" t="n"/>
+      <c r="J139" s="46" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="117" t="n">
+        <v>132</v>
+      </c>
+      <c r="B140" s="117" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C140" s="117" t="inlineStr">
+        <is>
+          <t>POWERGRID280726</t>
+        </is>
+      </c>
+      <c r="D140" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E140" s="52" t="n">
+        <v>-74100</v>
+      </c>
+      <c r="F140" s="46" t="n">
+        <v>-213.3</v>
+      </c>
+      <c r="G140" s="137" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H140" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J140" s="46" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="117" t="n">
+        <v>133</v>
+      </c>
+      <c r="B141" s="117" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="C141" s="117" t="inlineStr">
+        <is>
+          <t>INE423A01024</t>
+        </is>
+      </c>
+      <c r="D141" s="117" t="inlineStr">
+        <is>
+          <t>Metals &amp; Minerals Trading</t>
+        </is>
+      </c>
+      <c r="E141" s="52" t="n">
+        <v>173967</v>
+      </c>
+      <c r="F141" s="46" t="n">
+        <v>5281.64</v>
+      </c>
+      <c r="G141" s="137" t="n">
+        <v>0.0081</v>
+      </c>
+      <c r="H141" s="48" t="n"/>
+      <c r="J141" s="46" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="117" t="n">
+        <v>134</v>
+      </c>
+      <c r="B142" s="117" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C142" s="117" t="inlineStr">
+        <is>
+          <t>ADANIENT250826</t>
+        </is>
+      </c>
+      <c r="D142" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E142" s="52" t="n">
+        <v>-7107</v>
+      </c>
+      <c r="F142" s="46" t="n">
+        <v>-217.89</v>
+      </c>
+      <c r="G142" s="137" t="n">
+        <v>-0.0003</v>
+      </c>
+      <c r="H142" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J142" s="46" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="117" t="n">
+        <v>135</v>
+      </c>
+      <c r="B143" s="117" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C143" s="117" t="inlineStr">
+        <is>
+          <t>ADANIENT280726</t>
+        </is>
+      </c>
+      <c r="D143" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E143" s="52" t="n">
+        <v>-166860</v>
+      </c>
+      <c r="F143" s="46" t="n">
+        <v>-5090.73</v>
+      </c>
+      <c r="G143" s="137" t="n">
+        <v>-0.0078</v>
+      </c>
+      <c r="H143" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J143" s="46" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="117" t="n">
+        <v>136</v>
+      </c>
+      <c r="B144" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="C144" s="117" t="inlineStr">
+        <is>
+          <t>INE854D01024</t>
+        </is>
+      </c>
+      <c r="D144" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E144" s="52" t="n">
+        <v>17200</v>
+      </c>
+      <c r="F144" s="46" t="n">
+        <v>232.27</v>
+      </c>
+      <c r="G144" s="137" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H144" s="48" t="n"/>
+      <c r="J144" s="46" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="117" t="n">
+        <v>137</v>
+      </c>
+      <c r="B145" s="117" t="inlineStr">
+        <is>
+          <t>United Spirits Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C145" s="117" t="inlineStr">
+        <is>
+          <t>UNITDSPR280726</t>
+        </is>
+      </c>
+      <c r="D145" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E145" s="52" t="n">
+        <v>-17200</v>
+      </c>
+      <c r="F145" s="46" t="n">
+        <v>-231.37</v>
+      </c>
+      <c r="G145" s="137" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H145" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J145" s="46" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="117" t="n">
+        <v>138</v>
+      </c>
+      <c r="B146" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="C146" s="117" t="inlineStr">
+        <is>
+          <t>INE158A01026</t>
+        </is>
+      </c>
+      <c r="D146" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E146" s="52" t="n">
+        <v>4950</v>
+      </c>
+      <c r="F146" s="46" t="n">
+        <v>237.32</v>
+      </c>
+      <c r="G146" s="137" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H146" s="48" t="n"/>
+      <c r="J146" s="46" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="117" t="n">
+        <v>139</v>
+      </c>
+      <c r="B147" s="117" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C147" s="117" t="inlineStr">
+        <is>
+          <t>HEROMOTOCO280726</t>
+        </is>
+      </c>
+      <c r="D147" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E147" s="52" t="n">
+        <v>-4950</v>
+      </c>
+      <c r="F147" s="46" t="n">
+        <v>-235.3</v>
+      </c>
+      <c r="G147" s="137" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H147" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J147" s="46" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="117" t="n">
+        <v>140</v>
+      </c>
+      <c r="B148" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="C148" s="117" t="inlineStr">
+        <is>
+          <t>INE669E01016</t>
+        </is>
+      </c>
+      <c r="D148" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E148" s="52" t="n">
+        <v>133872675</v>
+      </c>
+      <c r="F148" s="46" t="n">
+        <v>19357.99</v>
+      </c>
+      <c r="G148" s="137" t="n">
+        <v>0.0296</v>
+      </c>
+      <c r="H148" s="48" t="n"/>
+      <c r="J148" s="46" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="117" t="n">
+        <v>141</v>
+      </c>
+      <c r="B149" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C149" s="117" t="inlineStr">
+        <is>
+          <t>IDEA250826</t>
+        </is>
+      </c>
+      <c r="D149" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E149" s="52" t="n">
+        <v>-1858350</v>
+      </c>
+      <c r="F149" s="46" t="n">
+        <v>-272.43</v>
+      </c>
+      <c r="G149" s="137" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H149" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J149" s="46" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="117" t="n">
+        <v>142</v>
+      </c>
+      <c r="B150" s="117" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C150" s="117" t="inlineStr">
+        <is>
+          <t>IDEA280726</t>
+        </is>
+      </c>
+      <c r="D150" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E150" s="52" t="n">
+        <v>-132014325</v>
+      </c>
+      <c r="F150" s="46" t="n">
+        <v>-19194.88</v>
+      </c>
+      <c r="G150" s="137" t="n">
+        <v>-0.0294</v>
+      </c>
+      <c r="H150" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J150" s="46" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="117" t="n">
+        <v>143</v>
+      </c>
+      <c r="B151" s="117" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="C151" s="117" t="inlineStr">
+        <is>
+          <t>INE066P01011</t>
+        </is>
+      </c>
+      <c r="D151" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E151" s="52" t="n">
+        <v>313600</v>
+      </c>
+      <c r="F151" s="46" t="n">
+        <v>282.62</v>
+      </c>
+      <c r="G151" s="137" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H151" s="48" t="n"/>
+      <c r="J151" s="46" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="117" t="n">
+        <v>144</v>
+      </c>
+      <c r="B152" s="117" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C152" s="117" t="inlineStr">
+        <is>
+          <t>INOXWIND280726</t>
+        </is>
+      </c>
+      <c r="D152" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E152" s="52" t="n">
+        <v>-313600</v>
+      </c>
+      <c r="F152" s="46" t="n">
+        <v>-284.75</v>
+      </c>
+      <c r="G152" s="137" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H152" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J152" s="46" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="117" t="n">
+        <v>145</v>
+      </c>
+      <c r="B153" s="117" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="C153" s="117" t="inlineStr">
+        <is>
+          <t>INE040H01021</t>
+        </is>
+      </c>
+      <c r="D153" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E153" s="52" t="n">
+        <v>495300</v>
+      </c>
+      <c r="F153" s="46" t="n">
+        <v>291.73</v>
+      </c>
+      <c r="G153" s="137" t="n">
+        <v>0.0004</v>
+      </c>
+      <c r="H153" s="48" t="n"/>
+      <c r="J153" s="46" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="117" t="n">
+        <v>146</v>
+      </c>
+      <c r="B154" s="117" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C154" s="117" t="inlineStr">
+        <is>
+          <t>SUZLON280726</t>
+        </is>
+      </c>
+      <c r="D154" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E154" s="52" t="n">
+        <v>-495300</v>
+      </c>
+      <c r="F154" s="46" t="n">
+        <v>-293.02</v>
+      </c>
+      <c r="G154" s="137" t="n">
+        <v>-0.0004</v>
+      </c>
+      <c r="H154" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J154" s="46" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="117" t="n">
+        <v>147</v>
+      </c>
+      <c r="B155" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited</t>
+        </is>
+      </c>
+      <c r="C155" s="117" t="inlineStr">
+        <is>
+          <t>INE414G07JZ7</t>
+        </is>
+      </c>
+      <c r="D155" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E155" s="52" t="n">
+        <v>9900</v>
+      </c>
+      <c r="F155" s="46" t="n">
+        <v>296.73</v>
+      </c>
+      <c r="G155" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H155" s="48" t="n"/>
+      <c r="J155" s="46" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="117" t="n">
+        <v>148</v>
+      </c>
+      <c r="B156" s="117" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C156" s="117" t="inlineStr">
+        <is>
+          <t>MUTHOOTFIN280726</t>
+        </is>
+      </c>
+      <c r="D156" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E156" s="52" t="n">
+        <v>-9900</v>
+      </c>
+      <c r="F156" s="46" t="n">
+        <v>-298.54</v>
+      </c>
+      <c r="G156" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H156" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J156" s="46" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="117" t="n">
+        <v>149</v>
+      </c>
+      <c r="B157" s="117" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="C157" s="117" t="inlineStr">
+        <is>
+          <t>INE073K01018</t>
+        </is>
+      </c>
+      <c r="D157" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E157" s="52" t="n">
+        <v>49000</v>
+      </c>
+      <c r="F157" s="46" t="n">
+        <v>303.75</v>
+      </c>
+      <c r="G157" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H157" s="48" t="n"/>
+      <c r="J157" s="46" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="117" t="n">
+        <v>150</v>
+      </c>
+      <c r="B158" s="117" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C158" s="117" t="inlineStr">
+        <is>
+          <t>SONACOMS280726</t>
+        </is>
+      </c>
+      <c r="D158" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E158" s="52" t="n">
+        <v>-49000</v>
+      </c>
+      <c r="F158" s="46" t="n">
+        <v>-304.24</v>
+      </c>
+      <c r="G158" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H158" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J158" s="46" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="117" t="n">
+        <v>151</v>
+      </c>
+      <c r="B159" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="C159" s="117" t="inlineStr">
+        <is>
+          <t>INE742F01042</t>
+        </is>
+      </c>
+      <c r="D159" s="117" t="inlineStr">
+        <is>
+          <t>Transport Infrastructure</t>
+        </is>
+      </c>
+      <c r="E159" s="52" t="n">
+        <v>231800</v>
+      </c>
+      <c r="F159" s="46" t="n">
+        <v>4196.04</v>
+      </c>
+      <c r="G159" s="137" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="H159" s="48" t="n"/>
+      <c r="J159" s="46" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="117" t="n">
+        <v>152</v>
+      </c>
+      <c r="B160" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C160" s="117" t="inlineStr">
+        <is>
+          <t>ADANIPORTS250826</t>
+        </is>
+      </c>
+      <c r="D160" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E160" s="52" t="n">
+        <v>-16625</v>
+      </c>
+      <c r="F160" s="46" t="n">
+        <v>-304.62</v>
+      </c>
+      <c r="G160" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H160" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J160" s="46" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="117" t="n">
+        <v>153</v>
+      </c>
+      <c r="B161" s="117" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C161" s="117" t="inlineStr">
+        <is>
+          <t>ADANIPORTS280726</t>
+        </is>
+      </c>
+      <c r="D161" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E161" s="52" t="n">
+        <v>-215175</v>
+      </c>
+      <c r="F161" s="46" t="n">
+        <v>-3925.44</v>
+      </c>
+      <c r="G161" s="137" t="n">
+        <v>-0.006</v>
+      </c>
+      <c r="H161" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J161" s="46" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="117" t="n">
+        <v>154</v>
+      </c>
+      <c r="B162" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="C162" s="117" t="inlineStr">
+        <is>
+          <t>INE079A01024</t>
+        </is>
+      </c>
+      <c r="D162" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E162" s="52" t="n">
+        <v>550800</v>
+      </c>
+      <c r="F162" s="46" t="n">
+        <v>2323.55</v>
+      </c>
+      <c r="G162" s="137" t="n">
+        <v>0.0036</v>
+      </c>
+      <c r="H162" s="48" t="n"/>
+      <c r="J162" s="46" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="117" t="n">
+        <v>155</v>
+      </c>
+      <c r="B163" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C163" s="117" t="inlineStr">
+        <is>
+          <t>AMBUJACEM250826</t>
+        </is>
+      </c>
+      <c r="D163" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E163" s="52" t="n">
+        <v>-72000</v>
+      </c>
+      <c r="F163" s="46" t="n">
+        <v>-308.09</v>
+      </c>
+      <c r="G163" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H163" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J163" s="46" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="117" t="n">
+        <v>156</v>
+      </c>
+      <c r="B164" s="117" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C164" s="117" t="inlineStr">
+        <is>
+          <t>AMBUJACEM280726</t>
+        </is>
+      </c>
+      <c r="D164" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E164" s="52" t="n">
+        <v>-478800</v>
+      </c>
+      <c r="F164" s="46" t="n">
+        <v>-2035.86</v>
+      </c>
+      <c r="G164" s="137" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H164" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J164" s="46" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="117" t="n">
+        <v>157</v>
+      </c>
+      <c r="B165" s="117" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="C165" s="117" t="inlineStr">
+        <is>
+          <t>INE200A01026</t>
+        </is>
+      </c>
+      <c r="D165" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E165" s="52" t="n">
+        <v>6375</v>
+      </c>
+      <c r="F165" s="46" t="n">
+        <v>315.18</v>
+      </c>
+      <c r="G165" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H165" s="48" t="n"/>
+      <c r="J165" s="46" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="117" t="n">
+        <v>158</v>
+      </c>
+      <c r="B166" s="117" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C166" s="117" t="inlineStr">
+        <is>
+          <t>GVT&amp;D280726</t>
+        </is>
+      </c>
+      <c r="D166" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E166" s="52" t="n">
+        <v>-6375</v>
+      </c>
+      <c r="F166" s="46" t="n">
+        <v>-317.63</v>
+      </c>
+      <c r="G166" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H166" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J166" s="46" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="117" t="n">
+        <v>159</v>
+      </c>
+      <c r="B167" s="117" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="C167" s="117" t="inlineStr">
+        <is>
+          <t>INE192R01011</t>
+        </is>
+      </c>
+      <c r="D167" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E167" s="52" t="n">
+        <v>7650</v>
+      </c>
+      <c r="F167" s="46" t="n">
+        <v>335.12</v>
+      </c>
+      <c r="G167" s="137" t="n">
+        <v>0.0005</v>
+      </c>
+      <c r="H167" s="48" t="n"/>
+      <c r="J167" s="46" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="117" t="n">
+        <v>160</v>
+      </c>
+      <c r="B168" s="117" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C168" s="117" t="inlineStr">
+        <is>
+          <t>DMART280726</t>
+        </is>
+      </c>
+      <c r="D168" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E168" s="52" t="n">
+        <v>-7650</v>
+      </c>
+      <c r="F168" s="46" t="n">
+        <v>-335.7</v>
+      </c>
+      <c r="G168" s="137" t="n">
+        <v>-0.0005</v>
+      </c>
+      <c r="H168" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J168" s="46" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="117" t="n">
+        <v>161</v>
+      </c>
+      <c r="B169" s="117" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="C169" s="117" t="inlineStr">
+        <is>
+          <t>INE811K01011</t>
+        </is>
+      </c>
+      <c r="D169" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E169" s="52" t="n">
+        <v>24750</v>
+      </c>
+      <c r="F169" s="46" t="n">
+        <v>387.24</v>
+      </c>
+      <c r="G169" s="137" t="n">
+        <v>0.0005999999999999999</v>
+      </c>
+      <c r="H169" s="48" t="n"/>
+      <c r="J169" s="46" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="117" t="n">
+        <v>162</v>
+      </c>
+      <c r="B170" s="117" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C170" s="117" t="inlineStr">
+        <is>
+          <t>PRESTIGE280726</t>
+        </is>
+      </c>
+      <c r="D170" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E170" s="52" t="n">
+        <v>-24750</v>
+      </c>
+      <c r="F170" s="46" t="n">
+        <v>-389.61</v>
+      </c>
+      <c r="G170" s="137" t="n">
+        <v>-0.0005999999999999999</v>
+      </c>
+      <c r="H170" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J170" s="46" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="117" t="n">
+        <v>163</v>
+      </c>
+      <c r="B171" s="117" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="C171" s="117" t="inlineStr">
+        <is>
+          <t>INE388Y01029</t>
+        </is>
+      </c>
+      <c r="D171" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E171" s="52" t="n">
+        <v>143750</v>
+      </c>
+      <c r="F171" s="46" t="n">
+        <v>446.85</v>
+      </c>
+      <c r="G171" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H171" s="48" t="n"/>
+      <c r="J171" s="46" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="117" t="n">
+        <v>164</v>
+      </c>
+      <c r="B172" s="117" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C172" s="117" t="inlineStr">
+        <is>
+          <t>NYKAA280726</t>
+        </is>
+      </c>
+      <c r="D172" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E172" s="52" t="n">
+        <v>-143750</v>
+      </c>
+      <c r="F172" s="46" t="n">
+        <v>-448.72</v>
+      </c>
+      <c r="G172" s="137" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H172" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J172" s="46" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="B173" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C173" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16MK5</t>
+        </is>
+      </c>
+      <c r="D173" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E173" s="52" t="n">
+        <v>1752075</v>
+      </c>
+      <c r="F173" s="46" t="n">
+        <v>4772.65</v>
+      </c>
+      <c r="G173" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H173" s="48" t="n"/>
+      <c r="J173" s="46" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="117" t="n">
+        <v>166</v>
+      </c>
+      <c r="B174" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Aug26</t>
+        </is>
+      </c>
+      <c r="C174" s="117" t="inlineStr">
+        <is>
+          <t>BANKBARODA250826</t>
+        </is>
+      </c>
+      <c r="D174" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E174" s="52" t="n">
+        <v>-163800</v>
+      </c>
+      <c r="F174" s="46" t="n">
+        <v>-452.01</v>
+      </c>
+      <c r="G174" s="137" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H174" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J174" s="46" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="117" t="n">
+        <v>167</v>
+      </c>
+      <c r="B175" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda Jul26</t>
+        </is>
+      </c>
+      <c r="C175" s="117" t="inlineStr">
+        <is>
+          <t>BANKBARODA280726</t>
+        </is>
+      </c>
+      <c r="D175" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E175" s="52" t="n">
+        <v>-1588275</v>
+      </c>
+      <c r="F175" s="46" t="n">
+        <v>-4358.23</v>
+      </c>
+      <c r="G175" s="137" t="n">
+        <v>-0.0067</v>
+      </c>
+      <c r="H175" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J175" s="46" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="117" t="n">
+        <v>168</v>
+      </c>
+      <c r="B176" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="C176" s="117" t="inlineStr">
+        <is>
+          <t>INE010B01027</t>
+        </is>
+      </c>
+      <c r="D176" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E176" s="52" t="n">
+        <v>41400</v>
+      </c>
+      <c r="F176" s="46" t="n">
+        <v>460.62</v>
+      </c>
+      <c r="G176" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H176" s="48" t="n"/>
+      <c r="J176" s="46" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="117" t="n">
+        <v>169</v>
+      </c>
+      <c r="B177" s="117" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C177" s="117" t="inlineStr">
+        <is>
+          <t>ZYDUSLIFE280726</t>
+        </is>
+      </c>
+      <c r="D177" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E177" s="52" t="n">
+        <v>-41400</v>
+      </c>
+      <c r="F177" s="46" t="n">
+        <v>-463.8</v>
+      </c>
+      <c r="G177" s="137" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H177" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J177" s="46" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="117" t="n">
+        <v>170</v>
+      </c>
+      <c r="B178" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="C178" s="117" t="inlineStr">
+        <is>
+          <t>INE918I01026</t>
+        </is>
+      </c>
+      <c r="D178" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E178" s="52" t="n">
+        <v>27300</v>
+      </c>
+      <c r="F178" s="46" t="n">
+        <v>485.99</v>
+      </c>
+      <c r="G178" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H178" s="48" t="n"/>
+      <c r="J178" s="46" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="117" t="n">
+        <v>171</v>
+      </c>
+      <c r="B179" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C179" s="117" t="inlineStr">
+        <is>
+          <t>BAJAJFINSV280726</t>
+        </is>
+      </c>
+      <c r="D179" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E179" s="52" t="n">
+        <v>-27300</v>
+      </c>
+      <c r="F179" s="46" t="n">
+        <v>-489.33</v>
+      </c>
+      <c r="G179" s="137" t="n">
+        <v>-0.0007</v>
+      </c>
+      <c r="H179" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J179" s="46" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="117" t="n">
+        <v>172</v>
+      </c>
+      <c r="B180" s="117" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C180" s="117" t="inlineStr">
+        <is>
+          <t>INE242A01010</t>
+        </is>
+      </c>
+      <c r="D180" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E180" s="52" t="n">
+        <v>355875</v>
+      </c>
+      <c r="F180" s="46" t="n">
+        <v>496.02</v>
+      </c>
+      <c r="G180" s="137" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H180" s="48" t="n"/>
+      <c r="J180" s="46" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="117" t="n">
+        <v>173</v>
+      </c>
+      <c r="B181" s="117" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C181" s="117" t="inlineStr">
+        <is>
+          <t>IOC280726</t>
+        </is>
+      </c>
+      <c r="D181" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E181" s="52" t="n">
+        <v>-355875</v>
+      </c>
+      <c r="F181" s="46" t="n">
+        <v>-499.58</v>
+      </c>
+      <c r="G181" s="137" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H181" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J181" s="46" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="117" t="n">
+        <v>174</v>
+      </c>
+      <c r="B182" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Foodworks Limited</t>
+        </is>
+      </c>
+      <c r="C182" s="117" t="inlineStr">
+        <is>
+          <t>INE797F01020</t>
+        </is>
+      </c>
+      <c r="D182" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E182" s="52" t="n">
+        <v>122500</v>
+      </c>
+      <c r="F182" s="46" t="n">
+        <v>511.56</v>
+      </c>
+      <c r="G182" s="137" t="n">
+        <v>0.0008</v>
+      </c>
+      <c r="H182" s="48" t="n"/>
+      <c r="J182" s="46" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="117" t="n">
+        <v>175</v>
+      </c>
+      <c r="B183" s="117" t="inlineStr">
+        <is>
+          <t>Jubilant Foodworks Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C183" s="117" t="inlineStr">
+        <is>
+          <t>JUBLFOOD280726</t>
+        </is>
+      </c>
+      <c r="D183" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E183" s="52" t="n">
+        <v>-122500</v>
+      </c>
+      <c r="F183" s="46" t="n">
+        <v>-514.38</v>
+      </c>
+      <c r="G183" s="137" t="n">
+        <v>-0.0008</v>
+      </c>
+      <c r="H183" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J183" s="46" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="117" t="n">
+        <v>176</v>
+      </c>
+      <c r="B184" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C184" s="117" t="inlineStr">
+        <is>
+          <t>INE180A01020</t>
+        </is>
+      </c>
+      <c r="D184" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E184" s="52" t="n">
+        <v>36400</v>
+      </c>
+      <c r="F184" s="46" t="n">
+        <v>576.58</v>
+      </c>
+      <c r="G184" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H184" s="48" t="n"/>
+      <c r="J184" s="46" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="117" t="n">
+        <v>177</v>
+      </c>
+      <c r="B185" s="117" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C185" s="117" t="inlineStr">
+        <is>
+          <t>MFSL280726</t>
+        </is>
+      </c>
+      <c r="D185" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E185" s="52" t="n">
+        <v>-36400</v>
+      </c>
+      <c r="F185" s="46" t="n">
+        <v>-579.52</v>
+      </c>
+      <c r="G185" s="137" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H185" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J185" s="46" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="117" t="n">
+        <v>178</v>
+      </c>
+      <c r="B186" s="117" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="C186" s="117" t="inlineStr">
+        <is>
+          <t>INE016A01026</t>
+        </is>
+      </c>
+      <c r="D186" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E186" s="52" t="n">
+        <v>142500</v>
+      </c>
+      <c r="F186" s="46" t="n">
+        <v>601.64</v>
+      </c>
+      <c r="G186" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H186" s="48" t="n"/>
+      <c r="J186" s="46" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="117" t="n">
+        <v>179</v>
+      </c>
+      <c r="B187" s="117" t="inlineStr">
+        <is>
+          <t>Dabur India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C187" s="117" t="inlineStr">
+        <is>
+          <t>DABUR280726</t>
+        </is>
+      </c>
+      <c r="D187" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E187" s="52" t="n">
+        <v>-142500</v>
+      </c>
+      <c r="F187" s="46" t="n">
+        <v>-598.4299999999999</v>
+      </c>
+      <c r="G187" s="137" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H187" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J187" s="46" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="117" t="n">
+        <v>180</v>
+      </c>
+      <c r="B188" s="117" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="C188" s="117" t="inlineStr">
+        <is>
+          <t>INE139A01034</t>
+        </is>
+      </c>
+      <c r="D188" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E188" s="52" t="n">
+        <v>178125</v>
+      </c>
+      <c r="F188" s="46" t="n">
+        <v>604.91</v>
+      </c>
+      <c r="G188" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H188" s="48" t="n"/>
+      <c r="J188" s="46" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="117" t="n">
+        <v>181</v>
+      </c>
+      <c r="B189" s="117" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C189" s="117" t="inlineStr">
+        <is>
+          <t>NATIONALUM280726</t>
+        </is>
+      </c>
+      <c r="D189" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E189" s="52" t="n">
+        <v>-178125</v>
+      </c>
+      <c r="F189" s="46" t="n">
+        <v>-607.5</v>
+      </c>
+      <c r="G189" s="137" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H189" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J189" s="46" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="117" t="n">
+        <v>182</v>
+      </c>
+      <c r="B190" s="117" t="inlineStr">
+        <is>
+          <t>Cummins India Limited</t>
+        </is>
+      </c>
+      <c r="C190" s="117" t="inlineStr">
+        <is>
+          <t>INE298A01020</t>
+        </is>
+      </c>
+      <c r="D190" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E190" s="52" t="n">
+        <v>10800</v>
+      </c>
+      <c r="F190" s="46" t="n">
+        <v>611.23</v>
+      </c>
+      <c r="G190" s="137" t="n">
+        <v>0.0009</v>
+      </c>
+      <c r="H190" s="48" t="n"/>
+      <c r="J190" s="46" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="117" t="n">
+        <v>183</v>
+      </c>
+      <c r="B191" s="117" t="inlineStr">
+        <is>
+          <t>Cummins India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C191" s="117" t="inlineStr">
+        <is>
+          <t>CUMMINSIND280726</t>
+        </is>
+      </c>
+      <c r="D191" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E191" s="52" t="n">
+        <v>-10800</v>
+      </c>
+      <c r="F191" s="46" t="n">
+        <v>-611.17</v>
+      </c>
+      <c r="G191" s="137" t="n">
+        <v>-0.0009</v>
+      </c>
+      <c r="H191" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J191" s="46" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="117" t="n">
+        <v>184</v>
+      </c>
+      <c r="B192" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="C192" s="117" t="inlineStr">
+        <is>
+          <t>INE663F01032</t>
+        </is>
+      </c>
+      <c r="D192" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E192" s="52" t="n">
+        <v>63800</v>
+      </c>
+      <c r="F192" s="46" t="n">
+        <v>623.96</v>
+      </c>
+      <c r="G192" s="137" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="H192" s="48" t="n"/>
+      <c r="J192" s="46" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="117" t="n">
+        <v>185</v>
+      </c>
+      <c r="B193" s="117" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C193" s="117" t="inlineStr">
+        <is>
+          <t>NAUKRI280726</t>
+        </is>
+      </c>
+      <c r="D193" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E193" s="52" t="n">
+        <v>-63800</v>
+      </c>
+      <c r="F193" s="46" t="n">
+        <v>-626.64</v>
+      </c>
+      <c r="G193" s="137" t="n">
+        <v>-0.001</v>
+      </c>
+      <c r="H193" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J193" s="46" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="117" t="n">
+        <v>186</v>
+      </c>
+      <c r="B194" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="C194" s="117" t="inlineStr">
+        <is>
+          <t>INE263A01024</t>
+        </is>
+      </c>
+      <c r="D194" s="117" t="inlineStr">
+        <is>
+          <t>Aerospace &amp; Defense</t>
+        </is>
+      </c>
+      <c r="E194" s="52" t="n">
+        <v>2036325</v>
+      </c>
+      <c r="F194" s="46" t="n">
+        <v>8385.59</v>
+      </c>
+      <c r="G194" s="137" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="H194" s="48" t="n"/>
+      <c r="J194" s="46" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="117" t="n">
+        <v>187</v>
+      </c>
+      <c r="B195" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C195" s="117" t="inlineStr">
+        <is>
+          <t>BEL250826</t>
+        </is>
+      </c>
+      <c r="D195" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E195" s="52" t="n">
+        <v>-165300</v>
+      </c>
+      <c r="F195" s="46" t="n">
+        <v>-688.3099999999999</v>
+      </c>
+      <c r="G195" s="137" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H195" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J195" s="46" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="117" t="n">
+        <v>188</v>
+      </c>
+      <c r="B196" s="117" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C196" s="117" t="inlineStr">
+        <is>
+          <t>BEL280726</t>
+        </is>
+      </c>
+      <c r="D196" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E196" s="52" t="n">
+        <v>-1871025</v>
+      </c>
+      <c r="F196" s="46" t="n">
+        <v>-7747.91</v>
+      </c>
+      <c r="G196" s="137" t="n">
+        <v>-0.0119</v>
+      </c>
+      <c r="H196" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J196" s="46" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="117" t="n">
+        <v>189</v>
+      </c>
+      <c r="B197" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="C197" s="117" t="inlineStr">
+        <is>
+          <t>INE237A01036</t>
+        </is>
+      </c>
+      <c r="D197" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E197" s="52" t="n">
+        <v>2792000</v>
+      </c>
+      <c r="F197" s="46" t="n">
+        <v>10951.62</v>
+      </c>
+      <c r="G197" s="137" t="n">
+        <v>0.0168</v>
+      </c>
+      <c r="H197" s="48" t="n"/>
+      <c r="J197" s="46" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="117" t="n">
+        <v>190</v>
+      </c>
+      <c r="B198" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C198" s="117" t="inlineStr">
+        <is>
+          <t>KOTAKBANK250826</t>
+        </is>
+      </c>
+      <c r="D198" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E198" s="52" t="n">
+        <v>-178000</v>
+      </c>
+      <c r="F198" s="46" t="n">
+        <v>-704.61</v>
+      </c>
+      <c r="G198" s="137" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H198" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J198" s="46" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="117" t="n">
+        <v>191</v>
+      </c>
+      <c r="B199" s="117" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C199" s="117" t="inlineStr">
+        <is>
+          <t>KOTAKBANK280726</t>
+        </is>
+      </c>
+      <c r="D199" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E199" s="52" t="n">
+        <v>-2614000</v>
+      </c>
+      <c r="F199" s="46" t="n">
+        <v>-10320.07</v>
+      </c>
+      <c r="G199" s="137" t="n">
+        <v>-0.0158</v>
+      </c>
+      <c r="H199" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J199" s="46" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="117" t="n">
+        <v>192</v>
+      </c>
+      <c r="B200" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="C200" s="117" t="inlineStr">
+        <is>
+          <t>INE127D01025</t>
+        </is>
+      </c>
+      <c r="D200" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E200" s="52" t="n">
+        <v>27000</v>
+      </c>
+      <c r="F200" s="46" t="n">
+        <v>716.36</v>
+      </c>
+      <c r="G200" s="137" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="H200" s="48" t="n"/>
+      <c r="J200" s="46" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="117" t="n">
+        <v>193</v>
+      </c>
+      <c r="B201" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C201" s="117" t="inlineStr">
+        <is>
+          <t>HDFCAMC280726</t>
+        </is>
+      </c>
+      <c r="D201" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E201" s="52" t="n">
+        <v>-27000</v>
+      </c>
+      <c r="F201" s="46" t="n">
+        <v>-720.2</v>
+      </c>
+      <c r="G201" s="137" t="n">
+        <v>-0.0011</v>
+      </c>
+      <c r="H201" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J201" s="46" t="n"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="117" t="n">
+        <v>194</v>
+      </c>
+      <c r="B202" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="117" t="inlineStr">
+        <is>
+          <t>INE094A01015</t>
+        </is>
+      </c>
+      <c r="D202" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E202" s="52" t="n">
+        <v>204525</v>
+      </c>
+      <c r="F202" s="46" t="n">
+        <v>806.75</v>
+      </c>
+      <c r="G202" s="137" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="H202" s="48" t="n"/>
+      <c r="J202" s="46" t="n"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="117" t="n">
+        <v>195</v>
+      </c>
+      <c r="B203" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C203" s="117" t="inlineStr">
+        <is>
+          <t>HINDPETRO280726</t>
+        </is>
+      </c>
+      <c r="D203" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E203" s="52" t="n">
+        <v>-204525</v>
+      </c>
+      <c r="F203" s="46" t="n">
+        <v>-810.9400000000001</v>
+      </c>
+      <c r="G203" s="137" t="n">
+        <v>-0.0012</v>
+      </c>
+      <c r="H203" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J203" s="46" t="n"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="117" t="n">
+        <v>196</v>
+      </c>
+      <c r="B204" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="C204" s="117" t="inlineStr">
+        <is>
+          <t>INE745G01043</t>
+        </is>
+      </c>
+      <c r="D204" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E204" s="52" t="n">
+        <v>29250</v>
+      </c>
+      <c r="F204" s="46" t="n">
+        <v>829.88</v>
+      </c>
+      <c r="G204" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H204" s="48" t="n"/>
+      <c r="J204" s="46" t="n"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="117" t="n">
+        <v>197</v>
+      </c>
+      <c r="B205" s="117" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C205" s="117" t="inlineStr">
+        <is>
+          <t>MCX280726</t>
+        </is>
+      </c>
+      <c r="D205" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E205" s="52" t="n">
+        <v>-29250</v>
+      </c>
+      <c r="F205" s="46" t="n">
+        <v>-831.46</v>
+      </c>
+      <c r="G205" s="137" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H205" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J205" s="46" t="n"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="117" t="n">
+        <v>198</v>
+      </c>
+      <c r="B206" s="117" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="C206" s="117" t="inlineStr">
+        <is>
+          <t>INE343H01029</t>
+        </is>
+      </c>
+      <c r="D206" s="117" t="inlineStr">
+        <is>
+          <t>Chemicals &amp; Petrochemicals</t>
+        </is>
+      </c>
+      <c r="E206" s="52" t="n">
+        <v>4500</v>
+      </c>
+      <c r="F206" s="46" t="n">
+        <v>841.3200000000001</v>
+      </c>
+      <c r="G206" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H206" s="48" t="n"/>
+      <c r="J206" s="46" t="n"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="117" t="n">
+        <v>199</v>
+      </c>
+      <c r="B207" s="117" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C207" s="117" t="inlineStr">
+        <is>
+          <t>SOLARINDS280726</t>
+        </is>
+      </c>
+      <c r="D207" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E207" s="52" t="n">
+        <v>-4500</v>
+      </c>
+      <c r="F207" s="46" t="n">
+        <v>-843.8</v>
+      </c>
+      <c r="G207" s="137" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H207" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J207" s="46" t="n"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="117" t="n">
+        <v>200</v>
+      </c>
+      <c r="B208" s="117" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C208" s="117" t="inlineStr">
+        <is>
+          <t>INE067A01029</t>
+        </is>
+      </c>
+      <c r="D208" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E208" s="52" t="n">
+        <v>89250</v>
+      </c>
+      <c r="F208" s="46" t="n">
+        <v>849.79</v>
+      </c>
+      <c r="G208" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H208" s="48" t="n"/>
+      <c r="J208" s="46" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="117" t="n">
+        <v>201</v>
+      </c>
+      <c r="B209" s="117" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C209" s="117" t="inlineStr">
+        <is>
+          <t>CGPOWER280726</t>
+        </is>
+      </c>
+      <c r="D209" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E209" s="52" t="n">
+        <v>-89250</v>
+      </c>
+      <c r="F209" s="46" t="n">
+        <v>-856.49</v>
+      </c>
+      <c r="G209" s="137" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H209" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J209" s="46" t="n"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="117" t="n">
+        <v>202</v>
+      </c>
+      <c r="B210" s="117" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="C210" s="117" t="inlineStr">
+        <is>
+          <t>INE628A01036</t>
+        </is>
+      </c>
+      <c r="D210" s="117" t="inlineStr">
+        <is>
+          <t>Fertilizers &amp; Agrochemicals</t>
+        </is>
+      </c>
+      <c r="E210" s="52" t="n">
+        <v>151760</v>
+      </c>
+      <c r="F210" s="46" t="n">
+        <v>866.85</v>
+      </c>
+      <c r="G210" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H210" s="48" t="n"/>
+      <c r="J210" s="46" t="n"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="117" t="n">
+        <v>203</v>
+      </c>
+      <c r="B211" s="117" t="inlineStr">
+        <is>
+          <t>UPL Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C211" s="117" t="inlineStr">
+        <is>
+          <t>UPL280726</t>
+        </is>
+      </c>
+      <c r="D211" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E211" s="52" t="n">
+        <v>-151760</v>
+      </c>
+      <c r="F211" s="46" t="n">
+        <v>-864.5</v>
+      </c>
+      <c r="G211" s="137" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H211" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J211" s="46" t="n"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="117" t="n">
+        <v>204</v>
+      </c>
+      <c r="B212" s="117" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="C212" s="117" t="inlineStr">
+        <is>
+          <t>INE371P01015</t>
+        </is>
+      </c>
+      <c r="D212" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E212" s="52" t="n">
+        <v>11600</v>
+      </c>
+      <c r="F212" s="46" t="n">
+        <v>873.48</v>
+      </c>
+      <c r="G212" s="137" t="n">
+        <v>0.0013</v>
+      </c>
+      <c r="H212" s="48" t="n"/>
+      <c r="J212" s="46" t="n"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="117" t="n">
+        <v>205</v>
+      </c>
+      <c r="B213" s="117" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C213" s="117" t="inlineStr">
+        <is>
+          <t>AMBER280726</t>
+        </is>
+      </c>
+      <c r="D213" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E213" s="52" t="n">
+        <v>-11600</v>
+      </c>
+      <c r="F213" s="46" t="n">
+        <v>-878.0599999999999</v>
+      </c>
+      <c r="G213" s="137" t="n">
+        <v>-0.0013</v>
+      </c>
+      <c r="H213" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J213" s="46" t="n"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="117" t="n">
+        <v>206</v>
+      </c>
+      <c r="B214" s="117" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="C214" s="117" t="inlineStr">
+        <is>
+          <t>INE061F01013</t>
+        </is>
+      </c>
+      <c r="D214" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E214" s="52" t="n">
+        <v>93000</v>
+      </c>
+      <c r="F214" s="46" t="n">
+        <v>889.96</v>
+      </c>
+      <c r="G214" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H214" s="48" t="n"/>
+      <c r="J214" s="46" t="n"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="117" t="n">
+        <v>207</v>
+      </c>
+      <c r="B215" s="117" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C215" s="117" t="inlineStr">
+        <is>
+          <t>FORTIS280726</t>
+        </is>
+      </c>
+      <c r="D215" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E215" s="52" t="n">
+        <v>-93000</v>
+      </c>
+      <c r="F215" s="46" t="n">
+        <v>-893.73</v>
+      </c>
+      <c r="G215" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H215" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J215" s="46" t="n"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="117" t="n">
+        <v>208</v>
+      </c>
+      <c r="B216" s="117" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="C216" s="117" t="inlineStr">
+        <is>
+          <t>INE0V6F01027</t>
+        </is>
+      </c>
+      <c r="D216" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E216" s="52" t="n">
+        <v>46750</v>
+      </c>
+      <c r="F216" s="46" t="n">
+        <v>890.8200000000001</v>
+      </c>
+      <c r="G216" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H216" s="48" t="n"/>
+      <c r="J216" s="46" t="n"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="117" t="n">
+        <v>209</v>
+      </c>
+      <c r="B217" s="117" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C217" s="117" t="inlineStr">
+        <is>
+          <t>HYUNDAI280726</t>
+        </is>
+      </c>
+      <c r="D217" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E217" s="52" t="n">
+        <v>-46750</v>
+      </c>
+      <c r="F217" s="46" t="n">
+        <v>-895.17</v>
+      </c>
+      <c r="G217" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H217" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J217" s="46" t="n"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="117" t="n">
+        <v>210</v>
+      </c>
+      <c r="B218" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C218" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16UV6</t>
+        </is>
+      </c>
+      <c r="D218" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E218" s="52" t="n">
+        <v>8344000</v>
+      </c>
+      <c r="F218" s="46" t="n">
+        <v>8902.209999999999</v>
+      </c>
+      <c r="G218" s="137" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="H218" s="48" t="n"/>
+      <c r="J218" s="46" t="n"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="117" t="n">
+        <v>211</v>
+      </c>
+      <c r="B219" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Aug26</t>
+        </is>
+      </c>
+      <c r="C219" s="117" t="inlineStr">
+        <is>
+          <t>PNB250826</t>
+        </is>
+      </c>
+      <c r="D219" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E219" s="52" t="n">
+        <v>-840000</v>
+      </c>
+      <c r="F219" s="46" t="n">
+        <v>-908.54</v>
+      </c>
+      <c r="G219" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H219" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J219" s="46" t="n"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="117" t="n">
+        <v>212</v>
+      </c>
+      <c r="B220" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank Jul26</t>
+        </is>
+      </c>
+      <c r="C220" s="117" t="inlineStr">
+        <is>
+          <t>PNB280726</t>
+        </is>
+      </c>
+      <c r="D220" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E220" s="52" t="n">
+        <v>-7504000</v>
+      </c>
+      <c r="F220" s="46" t="n">
+        <v>-8056.29</v>
+      </c>
+      <c r="G220" s="137" t="n">
+        <v>-0.0123</v>
+      </c>
+      <c r="H220" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J220" s="46" t="n"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="117" t="n">
+        <v>213</v>
+      </c>
+      <c r="B221" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="C221" s="117" t="inlineStr">
+        <is>
+          <t>INE347G01014</t>
+        </is>
+      </c>
+      <c r="D221" s="117" t="inlineStr">
+        <is>
+          <t>Gas</t>
+        </is>
+      </c>
+      <c r="E221" s="52" t="n">
+        <v>328700</v>
+      </c>
+      <c r="F221" s="46" t="n">
+        <v>922.99</v>
+      </c>
+      <c r="G221" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H221" s="48" t="n"/>
+      <c r="J221" s="46" t="n"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="117" t="n">
+        <v>214</v>
+      </c>
+      <c r="B222" s="117" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C222" s="117" t="inlineStr">
+        <is>
+          <t>PETRONET280726</t>
+        </is>
+      </c>
+      <c r="D222" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E222" s="52" t="n">
+        <v>-328700</v>
+      </c>
+      <c r="F222" s="46" t="n">
+        <v>-929.5599999999999</v>
+      </c>
+      <c r="G222" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H222" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J222" s="46" t="n"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="117" t="n">
+        <v>215</v>
+      </c>
+      <c r="B223" s="117" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="C223" s="117" t="inlineStr">
+        <is>
+          <t>INE022Q01020</t>
+        </is>
+      </c>
+      <c r="D223" s="117" t="inlineStr">
+        <is>
+          <t>Capital Markets</t>
+        </is>
+      </c>
+      <c r="E223" s="52" t="n">
+        <v>743850</v>
+      </c>
+      <c r="F223" s="46" t="n">
+        <v>930.78</v>
+      </c>
+      <c r="G223" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H223" s="48" t="n"/>
+      <c r="J223" s="46" t="n"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="117" t="n">
+        <v>216</v>
+      </c>
+      <c r="B224" s="117" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C224" s="117" t="inlineStr">
+        <is>
+          <t>IEX280726</t>
+        </is>
+      </c>
+      <c r="D224" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E224" s="52" t="n">
+        <v>-743850</v>
+      </c>
+      <c r="F224" s="46" t="n">
+        <v>-938.14</v>
+      </c>
+      <c r="G224" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H224" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J224" s="46" t="n"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="117" t="n">
+        <v>217</v>
+      </c>
+      <c r="B225" s="117" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="C225" s="117" t="inlineStr">
+        <is>
+          <t>INE976G01028</t>
+        </is>
+      </c>
+      <c r="D225" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E225" s="52" t="n">
+        <v>254000</v>
+      </c>
+      <c r="F225" s="46" t="n">
+        <v>937.39</v>
+      </c>
+      <c r="G225" s="137" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="H225" s="48" t="n"/>
+      <c r="J225" s="46" t="n"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="117" t="n">
+        <v>218</v>
+      </c>
+      <c r="B226" s="117" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C226" s="117" t="inlineStr">
+        <is>
+          <t>RBLBANK280726</t>
+        </is>
+      </c>
+      <c r="D226" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E226" s="52" t="n">
+        <v>-254000</v>
+      </c>
+      <c r="F226" s="46" t="n">
+        <v>-943.48</v>
+      </c>
+      <c r="G226" s="137" t="n">
+        <v>-0.0014</v>
+      </c>
+      <c r="H226" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J226" s="46" t="n"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="117" t="n">
+        <v>219</v>
+      </c>
+      <c r="B227" s="117" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="C227" s="117" t="inlineStr">
+        <is>
+          <t>INE111A01025</t>
+        </is>
+      </c>
+      <c r="D227" s="117" t="inlineStr">
+        <is>
+          <t>Transport Services</t>
+        </is>
+      </c>
+      <c r="E227" s="52" t="n">
+        <v>203750</v>
+      </c>
+      <c r="F227" s="46" t="n">
+        <v>968.3200000000001</v>
+      </c>
+      <c r="G227" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="H227" s="48" t="n"/>
+      <c r="J227" s="46" t="n"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="117" t="n">
+        <v>220</v>
+      </c>
+      <c r="B228" s="117" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C228" s="117" t="inlineStr">
+        <is>
+          <t>CONCOR280726</t>
+        </is>
+      </c>
+      <c r="D228" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E228" s="52" t="n">
+        <v>-203750</v>
+      </c>
+      <c r="F228" s="46" t="n">
+        <v>-974.23</v>
+      </c>
+      <c r="G228" s="137" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H228" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J228" s="46" t="n"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="117" t="n">
+        <v>221</v>
+      </c>
+      <c r="B229" s="117" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="C229" s="117" t="inlineStr">
+        <is>
+          <t>INE528G01035</t>
+        </is>
+      </c>
+      <c r="D229" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E229" s="52" t="n">
+        <v>25191000</v>
+      </c>
+      <c r="F229" s="46" t="n">
+        <v>6091.18</v>
+      </c>
+      <c r="G229" s="137" t="n">
+        <v>0.009299999999999999</v>
+      </c>
+      <c r="H229" s="48" t="n"/>
+      <c r="J229" s="46" t="n"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="117" t="n">
+        <v>222</v>
+      </c>
+      <c r="B230" s="117" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C230" s="117" t="inlineStr">
+        <is>
+          <t>YESBANK250826</t>
+        </is>
+      </c>
+      <c r="D230" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E230" s="52" t="n">
+        <v>-4105200</v>
+      </c>
+      <c r="F230" s="46" t="n">
+        <v>-1006.6</v>
+      </c>
+      <c r="G230" s="137" t="n">
+        <v>-0.0015</v>
+      </c>
+      <c r="H230" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J230" s="46" t="n"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="117" t="n">
+        <v>223</v>
+      </c>
+      <c r="B231" s="117" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C231" s="117" t="inlineStr">
+        <is>
+          <t>YESBANK280726</t>
+        </is>
+      </c>
+      <c r="D231" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E231" s="52" t="n">
+        <v>-21085800</v>
+      </c>
+      <c r="F231" s="46" t="n">
+        <v>-5132.28</v>
+      </c>
+      <c r="G231" s="137" t="n">
+        <v>-0.007900000000000001</v>
+      </c>
+      <c r="H231" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J231" s="46" t="n"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="117" t="n">
+        <v>224</v>
+      </c>
+      <c r="B232" s="117" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="C232" s="117" t="inlineStr">
+        <is>
+          <t>INE00H001014</t>
+        </is>
+      </c>
+      <c r="D232" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E232" s="52" t="n">
+        <v>434350</v>
+      </c>
+      <c r="F232" s="46" t="n">
+        <v>1039.62</v>
+      </c>
+      <c r="G232" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H232" s="48" t="n"/>
+      <c r="J232" s="46" t="n"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="117" t="n">
+        <v>225</v>
+      </c>
+      <c r="B233" s="117" t="inlineStr">
+        <is>
+          <t>Swiggy Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C233" s="117" t="inlineStr">
+        <is>
+          <t>SWIGGY280726</t>
+        </is>
+      </c>
+      <c r="D233" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E233" s="52" t="n">
+        <v>-434350</v>
+      </c>
+      <c r="F233" s="46" t="n">
+        <v>-1048.3</v>
+      </c>
+      <c r="G233" s="137" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H233" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J233" s="46" t="n"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="117" t="n">
+        <v>226</v>
+      </c>
+      <c r="B234" s="117" t="inlineStr">
+        <is>
+          <t>Eternal Limited</t>
+        </is>
+      </c>
+      <c r="C234" s="117" t="inlineStr">
+        <is>
+          <t>INE758T01015</t>
+        </is>
+      </c>
+      <c r="D234" s="117" t="inlineStr">
+        <is>
+          <t>Retailing</t>
+        </is>
+      </c>
+      <c r="E234" s="52" t="n">
+        <v>3220400</v>
+      </c>
+      <c r="F234" s="46" t="n">
+        <v>8521.18</v>
+      </c>
+      <c r="G234" s="137" t="n">
+        <v>0.0131</v>
+      </c>
+      <c r="H234" s="48" t="n"/>
+      <c r="J234" s="46" t="n"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="117" t="n">
+        <v>227</v>
+      </c>
+      <c r="B235" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED Aug26</t>
+        </is>
+      </c>
+      <c r="C235" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL250826</t>
+        </is>
+      </c>
+      <c r="D235" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E235" s="52" t="n">
+        <v>-397700</v>
+      </c>
+      <c r="F235" s="46" t="n">
+        <v>-1064.64</v>
+      </c>
+      <c r="G235" s="137" t="n">
+        <v>-0.0016</v>
+      </c>
+      <c r="H235" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J235" s="46" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="117" t="n">
+        <v>228</v>
+      </c>
+      <c r="B236" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="C236" s="117" t="inlineStr">
+        <is>
+          <t>ETERNAL280726</t>
+        </is>
+      </c>
+      <c r="D236" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E236" s="52" t="n">
+        <v>-2822700</v>
+      </c>
+      <c r="F236" s="46" t="n">
+        <v>-7506.97</v>
+      </c>
+      <c r="G236" s="137" t="n">
+        <v>-0.0115</v>
+      </c>
+      <c r="H236" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J236" s="46" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="117" t="n">
+        <v>229</v>
+      </c>
+      <c r="B237" s="117" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="C237" s="117" t="inlineStr">
+        <is>
+          <t>INE053A01029</t>
+        </is>
+      </c>
+      <c r="D237" s="117" t="inlineStr">
+        <is>
+          <t>Leisure Services</t>
+        </is>
+      </c>
+      <c r="E237" s="52" t="n">
+        <v>150000</v>
+      </c>
+      <c r="F237" s="46" t="n">
+        <v>1070.92</v>
+      </c>
+      <c r="G237" s="137" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="H237" s="48" t="n"/>
+      <c r="J237" s="46" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="117" t="n">
+        <v>230</v>
+      </c>
+      <c r="B238" s="117" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C238" s="117" t="inlineStr">
+        <is>
+          <t>INDHOTEL280726</t>
+        </is>
+      </c>
+      <c r="D238" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E238" s="52" t="n">
+        <v>-150000</v>
+      </c>
+      <c r="F238" s="46" t="n">
+        <v>-1078.8</v>
+      </c>
+      <c r="G238" s="137" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H238" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J238" s="46" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="117" t="n">
+        <v>231</v>
+      </c>
+      <c r="B239" s="117" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="C239" s="117" t="inlineStr">
+        <is>
+          <t>INE670K01029</t>
+        </is>
+      </c>
+      <c r="D239" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E239" s="52" t="n">
+        <v>116250</v>
+      </c>
+      <c r="F239" s="46" t="n">
+        <v>1110.48</v>
+      </c>
+      <c r="G239" s="137" t="n">
+        <v>0.0017</v>
+      </c>
+      <c r="H239" s="48" t="n"/>
+      <c r="J239" s="46" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="117" t="n">
+        <v>232</v>
+      </c>
+      <c r="B240" s="117" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C240" s="117" t="inlineStr">
+        <is>
+          <t>LODHA280726</t>
+        </is>
+      </c>
+      <c r="D240" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E240" s="52" t="n">
+        <v>-116250</v>
+      </c>
+      <c r="F240" s="46" t="n">
+        <v>-1119.02</v>
+      </c>
+      <c r="G240" s="137" t="n">
+        <v>-0.0017</v>
+      </c>
+      <c r="H240" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J240" s="46" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="117" t="n">
+        <v>233</v>
+      </c>
+      <c r="B241" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="C241" s="117" t="inlineStr">
+        <is>
+          <t>INE545U01014</t>
+        </is>
+      </c>
+      <c r="D241" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E241" s="52" t="n">
+        <v>3456000</v>
+      </c>
+      <c r="F241" s="46" t="n">
+        <v>7056.46</v>
+      </c>
+      <c r="G241" s="137" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="H241" s="48" t="n"/>
+      <c r="J241" s="46" t="n"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="117" t="n">
+        <v>234</v>
+      </c>
+      <c r="B242" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C242" s="117" t="inlineStr">
+        <is>
+          <t>BANDHANBNK250826</t>
+        </is>
+      </c>
+      <c r="D242" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E242" s="52" t="n">
+        <v>-561600</v>
+      </c>
+      <c r="F242" s="46" t="n">
+        <v>-1150.66</v>
+      </c>
+      <c r="G242" s="137" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H242" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J242" s="46" t="n"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="117" t="n">
+        <v>235</v>
+      </c>
+      <c r="B243" s="117" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C243" s="117" t="inlineStr">
+        <is>
+          <t>BANDHANBNK280726</t>
+        </is>
+      </c>
+      <c r="D243" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E243" s="52" t="n">
+        <v>-2894400</v>
+      </c>
+      <c r="F243" s="46" t="n">
+        <v>-5939.31</v>
+      </c>
+      <c r="G243" s="137" t="n">
+        <v>-0.0091</v>
+      </c>
+      <c r="H243" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J243" s="46" t="n"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="117" t="n">
+        <v>236</v>
+      </c>
+      <c r="B244" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="C244" s="117" t="inlineStr">
+        <is>
+          <t>INE397D01024</t>
+        </is>
+      </c>
+      <c r="D244" s="117" t="inlineStr">
+        <is>
+          <t>Telecom - Services</t>
+        </is>
+      </c>
+      <c r="E244" s="52" t="n">
+        <v>437000</v>
+      </c>
+      <c r="F244" s="46" t="n">
+        <v>8093.24</v>
+      </c>
+      <c r="G244" s="137" t="n">
+        <v>0.0124</v>
+      </c>
+      <c r="H244" s="48" t="n"/>
+      <c r="J244" s="46" t="n"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="117" t="n">
+        <v>237</v>
+      </c>
+      <c r="B245" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C245" s="117" t="inlineStr">
+        <is>
+          <t>BHARTIARTL280726</t>
+        </is>
+      </c>
+      <c r="D245" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E245" s="52" t="n">
+        <v>-64125</v>
+      </c>
+      <c r="F245" s="46" t="n">
+        <v>-1192.53</v>
+      </c>
+      <c r="G245" s="137" t="n">
+        <v>-0.0018</v>
+      </c>
+      <c r="H245" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J245" s="46" t="n"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="117" t="n">
+        <v>238</v>
+      </c>
+      <c r="B246" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C246" s="117" t="inlineStr">
+        <is>
+          <t>BHARTIARTL250826</t>
+        </is>
+      </c>
+      <c r="D246" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E246" s="52" t="n">
+        <v>-372875</v>
+      </c>
+      <c r="F246" s="46" t="n">
+        <v>-6913.1</v>
+      </c>
+      <c r="G246" s="137" t="n">
+        <v>-0.0106</v>
+      </c>
+      <c r="H246" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J246" s="46" t="n"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="117" t="n">
+        <v>239</v>
+      </c>
+      <c r="B247" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="C247" s="117" t="inlineStr">
+        <is>
+          <t>INE102D01028</t>
+        </is>
+      </c>
+      <c r="D247" s="117" t="inlineStr">
+        <is>
+          <t>Personal Products</t>
+        </is>
+      </c>
+      <c r="E247" s="52" t="n">
+        <v>126500</v>
+      </c>
+      <c r="F247" s="46" t="n">
+        <v>1277.65</v>
+      </c>
+      <c r="G247" s="137" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="H247" s="48" t="n"/>
+      <c r="J247" s="46" t="n"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="117" t="n">
+        <v>240</v>
+      </c>
+      <c r="B248" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C248" s="117" t="inlineStr">
+        <is>
+          <t>GODREJCP280726</t>
+        </is>
+      </c>
+      <c r="D248" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E248" s="52" t="n">
+        <v>-126500</v>
+      </c>
+      <c r="F248" s="46" t="n">
+        <v>-1288.53</v>
+      </c>
+      <c r="G248" s="137" t="n">
+        <v>-0.002</v>
+      </c>
+      <c r="H248" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J248" s="46" t="n"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="117" t="n">
+        <v>241</v>
+      </c>
+      <c r="B249" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="C249" s="117" t="inlineStr">
+        <is>
+          <t>INE066A01021</t>
+        </is>
+      </c>
+      <c r="D249" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E249" s="52" t="n">
+        <v>19600</v>
+      </c>
+      <c r="F249" s="46" t="n">
+        <v>1386.41</v>
+      </c>
+      <c r="G249" s="137" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="H249" s="48" t="n"/>
+      <c r="J249" s="46" t="n"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="117" t="n">
+        <v>242</v>
+      </c>
+      <c r="B250" s="117" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C250" s="117" t="inlineStr">
+        <is>
+          <t>EICHERMOT280726</t>
+        </is>
+      </c>
+      <c r="D250" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E250" s="52" t="n">
+        <v>-19600</v>
+      </c>
+      <c r="F250" s="46" t="n">
+        <v>-1390.91</v>
+      </c>
+      <c r="G250" s="137" t="n">
+        <v>-0.0021</v>
+      </c>
+      <c r="H250" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J250" s="46" t="n"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="117" t="n">
+        <v>243</v>
+      </c>
+      <c r="B251" s="117" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="C251" s="117" t="inlineStr">
+        <is>
+          <t>INE084A01016</t>
+        </is>
+      </c>
+      <c r="D251" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E251" s="52" t="n">
+        <v>1019200</v>
+      </c>
+      <c r="F251" s="46" t="n">
+        <v>1430.96</v>
+      </c>
+      <c r="G251" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H251" s="48" t="n"/>
+      <c r="J251" s="46" t="n"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="117" t="n">
+        <v>244</v>
+      </c>
+      <c r="B252" s="117" t="inlineStr">
+        <is>
+          <t>Bank of India Jul26</t>
+        </is>
+      </c>
+      <c r="C252" s="117" t="inlineStr">
+        <is>
+          <t>BANKINDIA280726</t>
+        </is>
+      </c>
+      <c r="D252" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E252" s="52" t="n">
+        <v>-1019200</v>
+      </c>
+      <c r="F252" s="46" t="n">
+        <v>-1442.58</v>
+      </c>
+      <c r="G252" s="137" t="n">
+        <v>-0.0022</v>
+      </c>
+      <c r="H252" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J252" s="46" t="n"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="117" t="n">
+        <v>245</v>
+      </c>
+      <c r="B253" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="C253" s="117" t="inlineStr">
+        <is>
+          <t>INE437A01024</t>
+        </is>
+      </c>
+      <c r="D253" s="117" t="inlineStr">
+        <is>
+          <t>Healthcare Services</t>
+        </is>
+      </c>
+      <c r="E253" s="52" t="n">
+        <v>16625</v>
+      </c>
+      <c r="F253" s="46" t="n">
+        <v>1443.38</v>
+      </c>
+      <c r="G253" s="137" t="n">
+        <v>0.0022</v>
+      </c>
+      <c r="H253" s="48" t="n"/>
+      <c r="J253" s="46" t="n"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="117" t="n">
+        <v>246</v>
+      </c>
+      <c r="B254" s="117" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C254" s="117" t="inlineStr">
+        <is>
+          <t>APOLLOHOSP280726</t>
+        </is>
+      </c>
+      <c r="D254" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E254" s="52" t="n">
+        <v>-16625</v>
+      </c>
+      <c r="F254" s="46" t="n">
+        <v>-1453.44</v>
+      </c>
+      <c r="G254" s="137" t="n">
+        <v>-0.0022</v>
+      </c>
+      <c r="H254" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J254" s="46" t="n"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="117" t="n">
+        <v>247</v>
+      </c>
+      <c r="B255" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="C255" s="117" t="inlineStr">
+        <is>
+          <t>INE090A01021</t>
+        </is>
+      </c>
+      <c r="D255" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E255" s="52" t="n">
+        <v>1283100</v>
+      </c>
+      <c r="F255" s="46" t="n">
+        <v>17645.19</v>
+      </c>
+      <c r="G255" s="137" t="n">
+        <v>0.027</v>
+      </c>
+      <c r="H255" s="48" t="n"/>
+      <c r="J255" s="46" t="n"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="117" t="n">
+        <v>248</v>
+      </c>
+      <c r="B256" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C256" s="117" t="inlineStr">
+        <is>
+          <t>ICICIBANK250826</t>
+        </is>
+      </c>
+      <c r="D256" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E256" s="52" t="n">
+        <v>-106400</v>
+      </c>
+      <c r="F256" s="46" t="n">
+        <v>-1469.38</v>
+      </c>
+      <c r="G256" s="137" t="n">
+        <v>-0.0023</v>
+      </c>
+      <c r="H256" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J256" s="46" t="n"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="117" t="n">
+        <v>249</v>
+      </c>
+      <c r="B257" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C257" s="117" t="inlineStr">
+        <is>
+          <t>ICICIBANK280726</t>
+        </is>
+      </c>
+      <c r="D257" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E257" s="52" t="n">
+        <v>-1176700</v>
+      </c>
+      <c r="F257" s="46" t="n">
+        <v>-16287.88</v>
+      </c>
+      <c r="G257" s="137" t="n">
+        <v>-0.0249</v>
+      </c>
+      <c r="H257" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J257" s="46" t="n"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="117" t="n">
+        <v>250</v>
+      </c>
+      <c r="B258" s="117" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="C258" s="117" t="inlineStr">
+        <is>
+          <t>INE522F01014</t>
+        </is>
+      </c>
+      <c r="D258" s="117" t="inlineStr">
+        <is>
+          <t>Consumable Fuels</t>
+        </is>
+      </c>
+      <c r="E258" s="52" t="n">
+        <v>340200</v>
+      </c>
+      <c r="F258" s="46" t="n">
+        <v>1493.65</v>
+      </c>
+      <c r="G258" s="137" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="H258" s="48" t="n"/>
+      <c r="J258" s="46" t="n"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="117" t="n">
+        <v>251</v>
+      </c>
+      <c r="B259" s="117" t="inlineStr">
+        <is>
+          <t>Coal India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C259" s="117" t="inlineStr">
+        <is>
+          <t>COALINDIA280726</t>
+        </is>
+      </c>
+      <c r="D259" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E259" s="52" t="n">
+        <v>-340200</v>
+      </c>
+      <c r="F259" s="46" t="n">
+        <v>-1502.83</v>
+      </c>
+      <c r="G259" s="137" t="n">
+        <v>-0.0023</v>
+      </c>
+      <c r="H259" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J259" s="46" t="n"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="117" t="n">
+        <v>252</v>
+      </c>
+      <c r="B260" s="117" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="C260" s="117" t="inlineStr">
+        <is>
+          <t>INE07Y701011</t>
+        </is>
+      </c>
+      <c r="D260" s="117" t="inlineStr">
+        <is>
+          <t>Electrical Equipment</t>
+        </is>
+      </c>
+      <c r="E260" s="52" t="n">
+        <v>4450</v>
+      </c>
+      <c r="F260" s="46" t="n">
+        <v>1553.94</v>
+      </c>
+      <c r="G260" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H260" s="48" t="n"/>
+      <c r="J260" s="46" t="n"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="117" t="n">
+        <v>253</v>
+      </c>
+      <c r="B261" s="117" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C261" s="117" t="inlineStr">
+        <is>
+          <t>POWERINDIA280726</t>
+        </is>
+      </c>
+      <c r="D261" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E261" s="52" t="n">
+        <v>-4450</v>
+      </c>
+      <c r="F261" s="46" t="n">
+        <v>-1564.4</v>
+      </c>
+      <c r="G261" s="137" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="H261" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J261" s="46" t="n"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="117" t="n">
+        <v>254</v>
+      </c>
+      <c r="B262" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited</t>
+        </is>
+      </c>
+      <c r="C262" s="117" t="inlineStr">
+        <is>
+          <t>INE267A01025</t>
+        </is>
+      </c>
+      <c r="D262" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E262" s="52" t="n">
+        <v>294000</v>
+      </c>
+      <c r="F262" s="46" t="n">
+        <v>1567.46</v>
+      </c>
+      <c r="G262" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H262" s="48" t="n"/>
+      <c r="J262" s="46" t="n"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="117" t="n">
+        <v>255</v>
+      </c>
+      <c r="B263" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C263" s="117" t="inlineStr">
+        <is>
+          <t>HINDZINC280726</t>
+        </is>
+      </c>
+      <c r="D263" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E263" s="52" t="n">
+        <v>-294000</v>
+      </c>
+      <c r="F263" s="46" t="n">
+        <v>-1575.55</v>
+      </c>
+      <c r="G263" s="137" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="H263" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J263" s="46" t="n"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="117" t="n">
+        <v>256</v>
+      </c>
+      <c r="B264" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C264" s="117" t="inlineStr">
+        <is>
+          <t>INE726G01019</t>
+        </is>
+      </c>
+      <c r="D264" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E264" s="52" t="n">
+        <v>324675</v>
+      </c>
+      <c r="F264" s="46" t="n">
+        <v>1584.25</v>
+      </c>
+      <c r="G264" s="137" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="H264" s="48" t="n"/>
+      <c r="J264" s="46" t="n"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="117" t="n">
+        <v>257</v>
+      </c>
+      <c r="B265" s="117" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C265" s="117" t="inlineStr">
+        <is>
+          <t>ICICIPRULI280726</t>
+        </is>
+      </c>
+      <c r="D265" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E265" s="52" t="n">
+        <v>-324675</v>
+      </c>
+      <c r="F265" s="46" t="n">
+        <v>-1594.97</v>
+      </c>
+      <c r="G265" s="137" t="n">
+        <v>-0.0024</v>
+      </c>
+      <c r="H265" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J265" s="46" t="n"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="117" t="n">
+        <v>258</v>
+      </c>
+      <c r="B266" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="C266" s="117" t="inlineStr">
+        <is>
+          <t>INE733E01010</t>
+        </is>
+      </c>
+      <c r="D266" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E266" s="52" t="n">
+        <v>505500</v>
+      </c>
+      <c r="F266" s="46" t="n">
+        <v>1802.87</v>
+      </c>
+      <c r="G266" s="137" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="H266" s="48" t="n"/>
+      <c r="J266" s="46" t="n"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="117" t="n">
+        <v>259</v>
+      </c>
+      <c r="B267" s="117" t="inlineStr">
+        <is>
+          <t>NTPC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C267" s="117" t="inlineStr">
+        <is>
+          <t>NTPC280726</t>
+        </is>
+      </c>
+      <c r="D267" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E267" s="52" t="n">
+        <v>-505500</v>
+      </c>
+      <c r="F267" s="46" t="n">
+        <v>-1811.96</v>
+      </c>
+      <c r="G267" s="137" t="n">
+        <v>-0.0028</v>
+      </c>
+      <c r="H267" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J267" s="46" t="n"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="117" t="n">
+        <v>260</v>
+      </c>
+      <c r="B268" s="117" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="C268" s="117" t="inlineStr">
+        <is>
+          <t>INE364U01010</t>
+        </is>
+      </c>
+      <c r="D268" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E268" s="52" t="n">
+        <v>130200</v>
+      </c>
+      <c r="F268" s="46" t="n">
+        <v>1942.84</v>
+      </c>
+      <c r="G268" s="137" t="n">
+        <v>0.003</v>
+      </c>
+      <c r="H268" s="48" t="n"/>
+      <c r="J268" s="46" t="n"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="117" t="n">
+        <v>261</v>
+      </c>
+      <c r="B269" s="117" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C269" s="117" t="inlineStr">
+        <is>
+          <t>ADANIGREEN280726</t>
+        </is>
+      </c>
+      <c r="D269" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E269" s="52" t="n">
+        <v>-130200</v>
+      </c>
+      <c r="F269" s="46" t="n">
+        <v>-1957.56</v>
+      </c>
+      <c r="G269" s="137" t="n">
+        <v>-0.003</v>
+      </c>
+      <c r="H269" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J269" s="46" t="n"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="117" t="n">
+        <v>262</v>
+      </c>
+      <c r="B270" s="117" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="C270" s="117" t="inlineStr">
+        <is>
+          <t>INE200M01039</t>
+        </is>
+      </c>
+      <c r="D270" s="117" t="inlineStr">
+        <is>
+          <t>Beverages</t>
+        </is>
+      </c>
+      <c r="E270" s="52" t="n">
+        <v>393975</v>
+      </c>
+      <c r="F270" s="46" t="n">
+        <v>1999.62</v>
+      </c>
+      <c r="G270" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="H270" s="48" t="n"/>
+      <c r="J270" s="46" t="n"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="117" t="n">
+        <v>263</v>
+      </c>
+      <c r="B271" s="117" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C271" s="117" t="inlineStr">
+        <is>
+          <t>VBL280726</t>
+        </is>
+      </c>
+      <c r="D271" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E271" s="52" t="n">
+        <v>-393975</v>
+      </c>
+      <c r="F271" s="46" t="n">
+        <v>-2012.42</v>
+      </c>
+      <c r="G271" s="137" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H271" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J271" s="46" t="n"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="117" t="n">
+        <v>264</v>
+      </c>
+      <c r="B272" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="C272" s="117" t="inlineStr">
+        <is>
+          <t>INE702C01027</t>
+        </is>
+      </c>
+      <c r="D272" s="117" t="inlineStr">
+        <is>
+          <t>Industrial Products</t>
+        </is>
+      </c>
+      <c r="E272" s="52" t="n">
+        <v>113750</v>
+      </c>
+      <c r="F272" s="46" t="n">
+        <v>2034.65</v>
+      </c>
+      <c r="G272" s="137" t="n">
+        <v>0.0031</v>
+      </c>
+      <c r="H272" s="48" t="n"/>
+      <c r="J272" s="46" t="n"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="117" t="n">
+        <v>265</v>
+      </c>
+      <c r="B273" s="117" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C273" s="117" t="inlineStr">
+        <is>
+          <t>APLAPOLLO280726</t>
+        </is>
+      </c>
+      <c r="D273" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E273" s="52" t="n">
+        <v>-113750</v>
+      </c>
+      <c r="F273" s="46" t="n">
+        <v>-2050.34</v>
+      </c>
+      <c r="G273" s="137" t="n">
+        <v>-0.0031</v>
+      </c>
+      <c r="H273" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J273" s="46" t="n"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="117" t="n">
+        <v>266</v>
+      </c>
+      <c r="B274" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="C274" s="117" t="inlineStr">
+        <is>
+          <t>INE795G01014</t>
+        </is>
+      </c>
+      <c r="D274" s="117" t="inlineStr">
+        <is>
+          <t>Insurance</t>
+        </is>
+      </c>
+      <c r="E274" s="52" t="n">
+        <v>365200</v>
+      </c>
+      <c r="F274" s="46" t="n">
+        <v>2103</v>
+      </c>
+      <c r="G274" s="137" t="n">
+        <v>0.0032</v>
+      </c>
+      <c r="H274" s="48" t="n"/>
+      <c r="J274" s="46" t="n"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="117" t="n">
+        <v>267</v>
+      </c>
+      <c r="B275" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C275" s="117" t="inlineStr">
+        <is>
+          <t>HDFCLIFE280726</t>
+        </is>
+      </c>
+      <c r="D275" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E275" s="52" t="n">
+        <v>-365200</v>
+      </c>
+      <c r="F275" s="46" t="n">
+        <v>-2117.79</v>
+      </c>
+      <c r="G275" s="137" t="n">
+        <v>-0.0032</v>
+      </c>
+      <c r="H275" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J275" s="46" t="n"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="117" t="n">
+        <v>268</v>
+      </c>
+      <c r="B276" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="C276" s="117" t="inlineStr">
+        <is>
+          <t>INE059A01026</t>
+        </is>
+      </c>
+      <c r="D276" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E276" s="52" t="n">
+        <v>145350</v>
+      </c>
+      <c r="F276" s="46" t="n">
+        <v>2129.96</v>
+      </c>
+      <c r="G276" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H276" s="48" t="n"/>
+      <c r="J276" s="46" t="n"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="117" t="n">
+        <v>269</v>
+      </c>
+      <c r="B277" s="117" t="inlineStr">
+        <is>
+          <t>Cipla Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C277" s="117" t="inlineStr">
+        <is>
+          <t>CIPLA280726</t>
+        </is>
+      </c>
+      <c r="D277" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E277" s="52" t="n">
+        <v>-145350</v>
+      </c>
+      <c r="F277" s="46" t="n">
+        <v>-2146.24</v>
+      </c>
+      <c r="G277" s="137" t="n">
+        <v>-0.0033</v>
+      </c>
+      <c r="H277" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J277" s="46" t="n"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="117" t="n">
+        <v>270</v>
+      </c>
+      <c r="B278" s="117" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="C278" s="117" t="inlineStr">
+        <is>
+          <t>INE947Q01028</t>
+        </is>
+      </c>
+      <c r="D278" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E278" s="52" t="n">
+        <v>143650</v>
+      </c>
+      <c r="F278" s="46" t="n">
+        <v>2179.75</v>
+      </c>
+      <c r="G278" s="137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="H278" s="48" t="n"/>
+      <c r="J278" s="46" t="n"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="117" t="n">
+        <v>271</v>
+      </c>
+      <c r="B279" s="117" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C279" s="117" t="inlineStr">
+        <is>
+          <t>LAURUSLABS280726</t>
+        </is>
+      </c>
+      <c r="D279" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E279" s="52" t="n">
+        <v>-143650</v>
+      </c>
+      <c r="F279" s="46" t="n">
+        <v>-2188.08</v>
+      </c>
+      <c r="G279" s="137" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H279" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J279" s="46" t="n"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="117" t="n">
+        <v>272</v>
+      </c>
+      <c r="B280" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="C280" s="117" t="inlineStr">
+        <is>
+          <t>INE271C01023</t>
+        </is>
+      </c>
+      <c r="D280" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E280" s="52" t="n">
+        <v>361950</v>
+      </c>
+      <c r="F280" s="46" t="n">
+        <v>2244.27</v>
+      </c>
+      <c r="G280" s="137" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="H280" s="48" t="n"/>
+      <c r="J280" s="46" t="n"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="117" t="n">
+        <v>273</v>
+      </c>
+      <c r="B281" s="117" t="inlineStr">
+        <is>
+          <t>DLF Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C281" s="117" t="inlineStr">
+        <is>
+          <t>DLF250826</t>
+        </is>
+      </c>
+      <c r="D281" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E281" s="52" t="n">
+        <v>-361950</v>
+      </c>
+      <c r="F281" s="46" t="n">
+        <v>-2243.55</v>
+      </c>
+      <c r="G281" s="137" t="n">
+        <v>-0.0034</v>
+      </c>
+      <c r="H281" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J281" s="46" t="n"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="117" t="n">
+        <v>274</v>
+      </c>
+      <c r="B282" s="117" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="C282" s="117" t="inlineStr">
+        <is>
+          <t>INE192A01025</t>
+        </is>
+      </c>
+      <c r="D282" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E282" s="52" t="n">
+        <v>226050</v>
+      </c>
+      <c r="F282" s="46" t="n">
+        <v>2431.39</v>
+      </c>
+      <c r="G282" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H282" s="48" t="n"/>
+      <c r="J282" s="46" t="n"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="117" t="n">
+        <v>275</v>
+      </c>
+      <c r="B283" s="117" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED Jul26</t>
+        </is>
+      </c>
+      <c r="C283" s="117" t="inlineStr">
+        <is>
+          <t>TATACONSUM280726</t>
+        </is>
+      </c>
+      <c r="D283" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E283" s="52" t="n">
+        <v>-226050</v>
+      </c>
+      <c r="F283" s="46" t="n">
+        <v>-2442.47</v>
+      </c>
+      <c r="G283" s="137" t="n">
+        <v>-0.0037</v>
+      </c>
+      <c r="H283" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J283" s="46" t="n"/>
+    </row>
+    <row r="284">
+      <c r="A284" s="117" t="n">
+        <v>276</v>
+      </c>
+      <c r="B284" s="117" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="C284" s="117" t="inlineStr">
+        <is>
+          <t>INE302A01020</t>
+        </is>
+      </c>
+      <c r="D284" s="117" t="inlineStr">
+        <is>
+          <t>Auto Components</t>
+        </is>
+      </c>
+      <c r="E284" s="52" t="n">
+        <v>700200</v>
+      </c>
+      <c r="F284" s="46" t="n">
+        <v>2713.98</v>
+      </c>
+      <c r="G284" s="137" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="H284" s="48" t="n"/>
+      <c r="J284" s="46" t="n"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="117" t="n">
+        <v>277</v>
+      </c>
+      <c r="B285" s="117" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C285" s="117" t="inlineStr">
+        <is>
+          <t>EXIDEIND280726</t>
+        </is>
+      </c>
+      <c r="D285" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E285" s="52" t="n">
+        <v>-700200</v>
+      </c>
+      <c r="F285" s="46" t="n">
+        <v>-2713.98</v>
+      </c>
+      <c r="G285" s="137" t="n">
+        <v>-0.0042</v>
+      </c>
+      <c r="H285" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J285" s="46" t="n"/>
+    </row>
+    <row r="286">
+      <c r="A286" s="117" t="n">
+        <v>278</v>
+      </c>
+      <c r="B286" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="C286" s="117" t="inlineStr">
+        <is>
+          <t>INE949L01017</t>
+        </is>
+      </c>
+      <c r="D286" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E286" s="52" t="n">
+        <v>261000</v>
+      </c>
+      <c r="F286" s="46" t="n">
+        <v>2706.7</v>
+      </c>
+      <c r="G286" s="137" t="n">
+        <v>0.0041</v>
+      </c>
+      <c r="H286" s="48" t="n"/>
+      <c r="J286" s="46" t="n"/>
+    </row>
+    <row r="287">
+      <c r="A287" s="117" t="n">
+        <v>279</v>
+      </c>
+      <c r="B287" s="117" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C287" s="117" t="inlineStr">
+        <is>
+          <t>AUBANK280726</t>
+        </is>
+      </c>
+      <c r="D287" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E287" s="52" t="n">
+        <v>-261000</v>
+      </c>
+      <c r="F287" s="46" t="n">
+        <v>-2726.67</v>
+      </c>
+      <c r="G287" s="137" t="n">
+        <v>-0.0042</v>
+      </c>
+      <c r="H287" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J287" s="46" t="n"/>
+    </row>
+    <row r="288">
+      <c r="A288" s="117" t="n">
+        <v>280</v>
+      </c>
+      <c r="B288" s="117" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="C288" s="117" t="inlineStr">
+        <is>
+          <t>INE361B01024</t>
+        </is>
+      </c>
+      <c r="D288" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E288" s="52" t="n">
+        <v>43100</v>
+      </c>
+      <c r="F288" s="46" t="n">
+        <v>2835.55</v>
+      </c>
+      <c r="G288" s="137" t="n">
+        <v>0.0043</v>
+      </c>
+      <c r="H288" s="48" t="n"/>
+      <c r="J288" s="46" t="n"/>
+    </row>
+    <row r="289">
+      <c r="A289" s="117" t="n">
+        <v>281</v>
+      </c>
+      <c r="B289" s="117" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C289" s="117" t="inlineStr">
+        <is>
+          <t>DIVISLAB280726</t>
+        </is>
+      </c>
+      <c r="D289" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E289" s="52" t="n">
+        <v>-43100</v>
+      </c>
+      <c r="F289" s="46" t="n">
+        <v>-2846.32</v>
+      </c>
+      <c r="G289" s="137" t="n">
+        <v>-0.0044</v>
+      </c>
+      <c r="H289" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J289" s="46" t="n"/>
+    </row>
+    <row r="290">
+      <c r="A290" s="117" t="n">
+        <v>282</v>
+      </c>
+      <c r="B290" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="C290" s="117" t="inlineStr">
+        <is>
+          <t>INE018A01030</t>
+        </is>
+      </c>
+      <c r="D290" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E290" s="52" t="n">
+        <v>69475</v>
+      </c>
+      <c r="F290" s="46" t="n">
+        <v>2878.63</v>
+      </c>
+      <c r="G290" s="137" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="H290" s="48" t="n"/>
+      <c r="J290" s="46" t="n"/>
+    </row>
+    <row r="291">
+      <c r="A291" s="117" t="n">
+        <v>283</v>
+      </c>
+      <c r="B291" s="117" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C291" s="117" t="inlineStr">
+        <is>
+          <t>LT280726</t>
+        </is>
+      </c>
+      <c r="D291" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E291" s="52" t="n">
+        <v>-69475</v>
+      </c>
+      <c r="F291" s="46" t="n">
+        <v>-2894.05</v>
+      </c>
+      <c r="G291" s="137" t="n">
+        <v>-0.0044</v>
+      </c>
+      <c r="H291" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J291" s="46" t="n"/>
+    </row>
+    <row r="292">
+      <c r="A292" s="117" t="n">
+        <v>284</v>
+      </c>
+      <c r="B292" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="C292" s="117" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D292" s="117" t="inlineStr">
+        <is>
+          <t>Banks</t>
+        </is>
+      </c>
+      <c r="E292" s="52" t="n">
+        <v>2376000</v>
+      </c>
+      <c r="F292" s="46" t="n">
+        <v>2982.36</v>
+      </c>
+      <c r="G292" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H292" s="48" t="n"/>
+      <c r="J292" s="46" t="n"/>
+    </row>
+    <row r="293">
+      <c r="A293" s="117" t="n">
+        <v>285</v>
+      </c>
+      <c r="B293" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank Jul26</t>
+        </is>
+      </c>
+      <c r="C293" s="117" t="inlineStr">
+        <is>
+          <t>CANBK280726</t>
+        </is>
+      </c>
+      <c r="D293" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E293" s="52" t="n">
+        <v>-2376000</v>
+      </c>
+      <c r="F293" s="46" t="n">
+        <v>-3006.12</v>
+      </c>
+      <c r="G293" s="137" t="n">
+        <v>-0.0046</v>
+      </c>
+      <c r="H293" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J293" s="46" t="n"/>
+    </row>
+    <row r="294">
+      <c r="A294" s="117" t="n">
+        <v>286</v>
+      </c>
+      <c r="B294" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="C294" s="117" t="inlineStr">
+        <is>
+          <t>INE376G01013</t>
+        </is>
+      </c>
+      <c r="D294" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E294" s="52" t="n">
+        <v>722500</v>
+      </c>
+      <c r="F294" s="46" t="n">
+        <v>3022.22</v>
+      </c>
+      <c r="G294" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H294" s="48" t="n"/>
+      <c r="J294" s="46" t="n"/>
+    </row>
+    <row r="295">
+      <c r="A295" s="117" t="n">
+        <v>287</v>
+      </c>
+      <c r="B295" s="117" t="inlineStr">
+        <is>
+          <t>Biocon Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C295" s="117" t="inlineStr">
+        <is>
+          <t>BIOCON280726</t>
+        </is>
+      </c>
+      <c r="D295" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E295" s="52" t="n">
+        <v>-722500</v>
+      </c>
+      <c r="F295" s="46" t="n">
+        <v>-3043.17</v>
+      </c>
+      <c r="G295" s="137" t="n">
+        <v>-0.0047</v>
+      </c>
+      <c r="H295" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J295" s="46" t="n"/>
+    </row>
+    <row r="296">
+      <c r="A296" s="117" t="n">
+        <v>288</v>
+      </c>
+      <c r="B296" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="C296" s="117" t="inlineStr">
+        <is>
+          <t>INE494B04019</t>
+        </is>
+      </c>
+      <c r="D296" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E296" s="52" t="n">
+        <v>87675</v>
+      </c>
+      <c r="F296" s="46" t="n">
+        <v>3034.08</v>
+      </c>
+      <c r="G296" s="137" t="n">
+        <v>0.0046</v>
+      </c>
+      <c r="H296" s="48" t="n"/>
+      <c r="J296" s="46" t="n"/>
+    </row>
+    <row r="297">
+      <c r="A297" s="117" t="n">
+        <v>289</v>
+      </c>
+      <c r="B297" s="117" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C297" s="117" t="inlineStr">
+        <is>
+          <t>TVSMOTOR280726</t>
+        </is>
+      </c>
+      <c r="D297" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E297" s="52" t="n">
+        <v>-87675</v>
+      </c>
+      <c r="F297" s="46" t="n">
+        <v>-3056.44</v>
+      </c>
+      <c r="G297" s="137" t="n">
+        <v>-0.0047</v>
+      </c>
+      <c r="H297" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J297" s="46" t="n"/>
+    </row>
+    <row r="298">
+      <c r="A298" s="117" t="n">
+        <v>290</v>
+      </c>
+      <c r="B298" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="C298" s="117" t="inlineStr">
+        <is>
+          <t>INE211B01039</t>
+        </is>
+      </c>
+      <c r="D298" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E298" s="52" t="n">
+        <v>158550</v>
+      </c>
+      <c r="F298" s="46" t="n">
+        <v>3089.51</v>
+      </c>
+      <c r="G298" s="137" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="H298" s="48" t="n"/>
+      <c r="J298" s="46" t="n"/>
+    </row>
+    <row r="299">
+      <c r="A299" s="117" t="n">
+        <v>291</v>
+      </c>
+      <c r="B299" s="117" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C299" s="117" t="inlineStr">
+        <is>
+          <t>PHOENIXLTD280726</t>
+        </is>
+      </c>
+      <c r="D299" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E299" s="52" t="n">
+        <v>-158550</v>
+      </c>
+      <c r="F299" s="46" t="n">
+        <v>-3107.74</v>
+      </c>
+      <c r="G299" s="137" t="n">
+        <v>-0.0048</v>
+      </c>
+      <c r="H299" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J299" s="46" t="n"/>
+    </row>
+    <row r="300">
+      <c r="A300" s="117" t="n">
+        <v>292</v>
+      </c>
+      <c r="B300" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="C300" s="117" t="inlineStr">
+        <is>
+          <t>INE674K01013</t>
+        </is>
+      </c>
+      <c r="D300" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E300" s="52" t="n">
+        <v>802900</v>
+      </c>
+      <c r="F300" s="46" t="n">
+        <v>3146.97</v>
+      </c>
+      <c r="G300" s="137" t="n">
+        <v>0.0048</v>
+      </c>
+      <c r="H300" s="48" t="n"/>
+      <c r="J300" s="46" t="n"/>
+    </row>
+    <row r="301">
+      <c r="A301" s="117" t="n">
+        <v>293</v>
+      </c>
+      <c r="B301" s="117" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C301" s="117" t="inlineStr">
+        <is>
+          <t>ABCAPITAL280726</t>
+        </is>
+      </c>
+      <c r="D301" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E301" s="52" t="n">
+        <v>-802900</v>
+      </c>
+      <c r="F301" s="46" t="n">
+        <v>-3161.82</v>
+      </c>
+      <c r="G301" s="137" t="n">
+        <v>-0.0048</v>
+      </c>
+      <c r="H301" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J301" s="46" t="n"/>
+    </row>
+    <row r="302">
+      <c r="A302" s="117" t="n">
+        <v>294</v>
+      </c>
+      <c r="B302" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="C302" s="117" t="inlineStr">
+        <is>
+          <t>INE038A01020</t>
+        </is>
+      </c>
+      <c r="D302" s="117" t="inlineStr">
+        <is>
+          <t>Non - Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E302" s="52" t="n">
+        <v>336700</v>
+      </c>
+      <c r="F302" s="46" t="n">
+        <v>3220.87</v>
+      </c>
+      <c r="G302" s="137" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="H302" s="48" t="n"/>
+      <c r="J302" s="46" t="n"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="117" t="n">
+        <v>295</v>
+      </c>
+      <c r="B303" s="117" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C303" s="117" t="inlineStr">
+        <is>
+          <t>HINDALCO280726</t>
+        </is>
+      </c>
+      <c r="D303" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E303" s="52" t="n">
+        <v>-336700</v>
+      </c>
+      <c r="F303" s="46" t="n">
+        <v>-3230.64</v>
+      </c>
+      <c r="G303" s="137" t="n">
+        <v>-0.0049</v>
+      </c>
+      <c r="H303" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J303" s="46" t="n"/>
+    </row>
+    <row r="304">
+      <c r="A304" s="117" t="n">
+        <v>296</v>
+      </c>
+      <c r="B304" s="117" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="C304" s="117" t="inlineStr">
+        <is>
+          <t>INE299U01018</t>
+        </is>
+      </c>
+      <c r="D304" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E304" s="52" t="n">
+        <v>1255600</v>
+      </c>
+      <c r="F304" s="46" t="n">
+        <v>3449.76</v>
+      </c>
+      <c r="G304" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H304" s="48" t="n"/>
+      <c r="J304" s="46" t="n"/>
+    </row>
+    <row r="305">
+      <c r="A305" s="117" t="n">
+        <v>297</v>
+      </c>
+      <c r="B305" s="117" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C305" s="117" t="inlineStr">
+        <is>
+          <t>CROMPTON280726</t>
+        </is>
+      </c>
+      <c r="D305" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E305" s="52" t="n">
+        <v>-1255600</v>
+      </c>
+      <c r="F305" s="46" t="n">
+        <v>-3437.83</v>
+      </c>
+      <c r="G305" s="137" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H305" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J305" s="46" t="n"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="117" t="n">
+        <v>298</v>
+      </c>
+      <c r="B306" s="117" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="C306" s="117" t="inlineStr">
+        <is>
+          <t>INE047A01021</t>
+        </is>
+      </c>
+      <c r="D306" s="117" t="inlineStr">
+        <is>
+          <t>Cement &amp; Cement Products</t>
+        </is>
+      </c>
+      <c r="E306" s="52" t="n">
+        <v>111250</v>
+      </c>
+      <c r="F306" s="46" t="n">
+        <v>3448.75</v>
+      </c>
+      <c r="G306" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H306" s="48" t="n"/>
+      <c r="J306" s="46" t="n"/>
+    </row>
+    <row r="307">
+      <c r="A307" s="117" t="n">
+        <v>299</v>
+      </c>
+      <c r="B307" s="117" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C307" s="117" t="inlineStr">
+        <is>
+          <t>GRASIM280726</t>
+        </is>
+      </c>
+      <c r="D307" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E307" s="52" t="n">
+        <v>-111250</v>
+      </c>
+      <c r="F307" s="46" t="n">
+        <v>-3469.44</v>
+      </c>
+      <c r="G307" s="137" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H307" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J307" s="46" t="n"/>
+    </row>
+    <row r="308">
+      <c r="A308" s="117" t="n">
+        <v>300</v>
+      </c>
+      <c r="B308" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="C308" s="117" t="inlineStr">
+        <is>
+          <t>INE081A01020</t>
+        </is>
+      </c>
+      <c r="D308" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E308" s="52" t="n">
+        <v>1845250</v>
+      </c>
+      <c r="F308" s="46" t="n">
+        <v>3470.18</v>
+      </c>
+      <c r="G308" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H308" s="48" t="n"/>
+      <c r="J308" s="46" t="n"/>
+    </row>
+    <row r="309">
+      <c r="A309" s="117" t="n">
+        <v>301</v>
+      </c>
+      <c r="B309" s="117" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C309" s="117" t="inlineStr">
+        <is>
+          <t>TATASTEEL280726</t>
+        </is>
+      </c>
+      <c r="D309" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E309" s="52" t="n">
+        <v>-1845250</v>
+      </c>
+      <c r="F309" s="46" t="n">
+        <v>-3491.03</v>
+      </c>
+      <c r="G309" s="137" t="n">
+        <v>-0.0053</v>
+      </c>
+      <c r="H309" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J309" s="46" t="n"/>
+    </row>
+    <row r="310">
+      <c r="A310" s="117" t="n">
+        <v>302</v>
+      </c>
+      <c r="B310" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="C310" s="117" t="inlineStr">
+        <is>
+          <t>INE584A01023</t>
+        </is>
+      </c>
+      <c r="D310" s="117" t="inlineStr">
+        <is>
+          <t>Minerals &amp; Mining</t>
+        </is>
+      </c>
+      <c r="E310" s="52" t="n">
+        <v>4077000</v>
+      </c>
+      <c r="F310" s="46" t="n">
+        <v>3471.97</v>
+      </c>
+      <c r="G310" s="137" t="n">
+        <v>0.0053</v>
+      </c>
+      <c r="H310" s="48" t="n"/>
+      <c r="J310" s="46" t="n"/>
+    </row>
+    <row r="311">
+      <c r="A311" s="117" t="n">
+        <v>303</v>
+      </c>
+      <c r="B311" s="117" t="inlineStr">
+        <is>
+          <t>NMDC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C311" s="117" t="inlineStr">
+        <is>
+          <t>NMDC280726</t>
+        </is>
+      </c>
+      <c r="D311" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E311" s="52" t="n">
+        <v>-4077000</v>
+      </c>
+      <c r="F311" s="46" t="n">
+        <v>-3497.25</v>
+      </c>
+      <c r="G311" s="137" t="n">
+        <v>-0.0054</v>
+      </c>
+      <c r="H311" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J311" s="46" t="n"/>
+    </row>
+    <row r="312">
+      <c r="A312" s="117" t="n">
+        <v>304</v>
+      </c>
+      <c r="B312" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C312" s="117" t="inlineStr">
+        <is>
+          <t>INE121A01024</t>
+        </is>
+      </c>
+      <c r="D312" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E312" s="52" t="n">
+        <v>197500</v>
+      </c>
+      <c r="F312" s="46" t="n">
+        <v>3534.86</v>
+      </c>
+      <c r="G312" s="137" t="n">
+        <v>0.0054</v>
+      </c>
+      <c r="H312" s="48" t="n"/>
+      <c r="J312" s="46" t="n"/>
+    </row>
+    <row r="313">
+      <c r="A313" s="117" t="n">
+        <v>305</v>
+      </c>
+      <c r="B313" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C313" s="117" t="inlineStr">
+        <is>
+          <t>CHOLAFIN280726</t>
+        </is>
+      </c>
+      <c r="D313" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E313" s="52" t="n">
+        <v>-197500</v>
+      </c>
+      <c r="F313" s="46" t="n">
+        <v>-3560.33</v>
+      </c>
+      <c r="G313" s="137" t="n">
+        <v>-0.0055</v>
+      </c>
+      <c r="H313" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J313" s="46" t="n"/>
+    </row>
+    <row r="314">
+      <c r="A314" s="117" t="n">
+        <v>306</v>
+      </c>
+      <c r="B314" s="117" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="C314" s="117" t="inlineStr">
+        <is>
+          <t>INE303R01014</t>
+        </is>
+      </c>
+      <c r="D314" s="117" t="inlineStr">
+        <is>
+          <t>Consumer Durables</t>
+        </is>
+      </c>
+      <c r="E314" s="52" t="n">
+        <v>958500</v>
+      </c>
+      <c r="F314" s="46" t="n">
+        <v>3706.52</v>
+      </c>
+      <c r="G314" s="137" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="H314" s="48" t="n"/>
+      <c r="J314" s="46" t="n"/>
+    </row>
+    <row r="315">
+      <c r="A315" s="117" t="n">
+        <v>307</v>
+      </c>
+      <c r="B315" s="117" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C315" s="117" t="inlineStr">
+        <is>
+          <t>KALYANKJIL280726</t>
+        </is>
+      </c>
+      <c r="D315" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E315" s="52" t="n">
+        <v>-958500</v>
+      </c>
+      <c r="F315" s="46" t="n">
+        <v>-3737.19</v>
+      </c>
+      <c r="G315" s="137" t="n">
+        <v>-0.0057</v>
+      </c>
+      <c r="H315" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J315" s="46" t="n"/>
+    </row>
+    <row r="316">
+      <c r="A316" s="117" t="n">
+        <v>308</v>
+      </c>
+      <c r="B316" s="117" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="C316" s="117" t="inlineStr">
+        <is>
+          <t>INE196A01026</t>
+        </is>
+      </c>
+      <c r="D316" s="117" t="inlineStr">
+        <is>
+          <t>Agricultural Food &amp; other Products</t>
+        </is>
+      </c>
+      <c r="E316" s="52" t="n">
+        <v>450000</v>
+      </c>
+      <c r="F316" s="46" t="n">
+        <v>3763.12</v>
+      </c>
+      <c r="G316" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H316" s="48" t="n"/>
+      <c r="J316" s="46" t="n"/>
+    </row>
+    <row r="317">
+      <c r="A317" s="117" t="n">
+        <v>309</v>
+      </c>
+      <c r="B317" s="117" t="inlineStr">
+        <is>
+          <t>Marico Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C317" s="117" t="inlineStr">
+        <is>
+          <t>MARICO280726</t>
+        </is>
+      </c>
+      <c r="D317" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E317" s="52" t="n">
+        <v>-450000</v>
+      </c>
+      <c r="F317" s="46" t="n">
+        <v>-3785.62</v>
+      </c>
+      <c r="G317" s="137" t="n">
+        <v>-0.0058</v>
+      </c>
+      <c r="H317" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J317" s="46" t="n"/>
+    </row>
+    <row r="318">
+      <c r="A318" s="117" t="n">
+        <v>310</v>
+      </c>
+      <c r="B318" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="C318" s="117" t="inlineStr">
+        <is>
+          <t>INE484J01027</t>
+        </is>
+      </c>
+      <c r="D318" s="117" t="inlineStr">
+        <is>
+          <t>Realty</t>
+        </is>
+      </c>
+      <c r="E318" s="52" t="n">
+        <v>202800</v>
+      </c>
+      <c r="F318" s="46" t="n">
+        <v>3785.46</v>
+      </c>
+      <c r="G318" s="137" t="n">
+        <v>0.0058</v>
+      </c>
+      <c r="H318" s="48" t="n"/>
+      <c r="J318" s="46" t="n"/>
+    </row>
+    <row r="319">
+      <c r="A319" s="117" t="n">
+        <v>311</v>
+      </c>
+      <c r="B319" s="117" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C319" s="117" t="inlineStr">
+        <is>
+          <t>GODREJPROP280726</t>
+        </is>
+      </c>
+      <c r="D319" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E319" s="52" t="n">
+        <v>-202800</v>
+      </c>
+      <c r="F319" s="46" t="n">
+        <v>-3794.19</v>
+      </c>
+      <c r="G319" s="137" t="n">
+        <v>-0.0058</v>
+      </c>
+      <c r="H319" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J319" s="46" t="n"/>
+    </row>
+    <row r="320">
+      <c r="A320" s="117" t="n">
+        <v>312</v>
+      </c>
+      <c r="B320" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="C320" s="117" t="inlineStr">
+        <is>
+          <t>INE115A07RG6</t>
+        </is>
+      </c>
+      <c r="D320" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E320" s="52" t="n">
+        <v>690000</v>
+      </c>
+      <c r="F320" s="46" t="n">
+        <v>3891.6</v>
+      </c>
+      <c r="G320" s="137" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="H320" s="48" t="n"/>
+      <c r="J320" s="46" t="n"/>
+    </row>
+    <row r="321">
+      <c r="A321" s="117" t="n">
+        <v>313</v>
+      </c>
+      <c r="B321" s="117" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C321" s="117" t="inlineStr">
+        <is>
+          <t>LICHSGFIN280726</t>
+        </is>
+      </c>
+      <c r="D321" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E321" s="52" t="n">
+        <v>-690000</v>
+      </c>
+      <c r="F321" s="46" t="n">
+        <v>-3903.33</v>
+      </c>
+      <c r="G321" s="137" t="n">
+        <v>-0.006</v>
+      </c>
+      <c r="H321" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J321" s="46" t="n"/>
+    </row>
+    <row r="322">
+      <c r="A322" s="117" t="n">
+        <v>314</v>
+      </c>
+      <c r="B322" s="117" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="C322" s="117" t="inlineStr">
+        <is>
+          <t>INE522D01027</t>
+        </is>
+      </c>
+      <c r="D322" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E322" s="52" t="n">
+        <v>1245000</v>
+      </c>
+      <c r="F322" s="46" t="n">
+        <v>4036.29</v>
+      </c>
+      <c r="G322" s="137" t="n">
+        <v>0.0062</v>
+      </c>
+      <c r="H322" s="48" t="n"/>
+      <c r="J322" s="46" t="n"/>
+    </row>
+    <row r="323">
+      <c r="A323" s="117" t="n">
+        <v>315</v>
+      </c>
+      <c r="B323" s="117" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C323" s="117" t="inlineStr">
+        <is>
+          <t>MANAPPURAM280726</t>
+        </is>
+      </c>
+      <c r="D323" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E323" s="52" t="n">
+        <v>-1245000</v>
+      </c>
+      <c r="F323" s="46" t="n">
+        <v>-4058.7</v>
+      </c>
+      <c r="G323" s="137" t="n">
+        <v>-0.0062</v>
+      </c>
+      <c r="H323" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J323" s="46" t="n"/>
+    </row>
+    <row r="324">
+      <c r="A324" s="117" t="n">
+        <v>316</v>
+      </c>
+      <c r="B324" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="C324" s="117" t="inlineStr">
+        <is>
+          <t>INE406A01037</t>
+        </is>
+      </c>
+      <c r="D324" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E324" s="52" t="n">
+        <v>259050</v>
+      </c>
+      <c r="F324" s="46" t="n">
+        <v>4089.62</v>
+      </c>
+      <c r="G324" s="137" t="n">
+        <v>0.0063</v>
+      </c>
+      <c r="H324" s="48" t="n"/>
+      <c r="J324" s="46" t="n"/>
+    </row>
+    <row r="325">
+      <c r="A325" s="117" t="n">
+        <v>317</v>
+      </c>
+      <c r="B325" s="117" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C325" s="117" t="inlineStr">
+        <is>
+          <t>AUROPHARMA280726</t>
+        </is>
+      </c>
+      <c r="D325" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E325" s="52" t="n">
+        <v>-259050</v>
+      </c>
+      <c r="F325" s="46" t="n">
+        <v>-4125.63</v>
+      </c>
+      <c r="G325" s="137" t="n">
+        <v>-0.0063</v>
+      </c>
+      <c r="H325" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J325" s="46" t="n"/>
+    </row>
+    <row r="326">
+      <c r="A326" s="117" t="n">
+        <v>318</v>
+      </c>
+      <c r="B326" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="C326" s="117" t="inlineStr">
+        <is>
+          <t>INE154A01025</t>
+        </is>
+      </c>
+      <c r="D326" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E326" s="52" t="n">
+        <v>3636300</v>
+      </c>
+      <c r="F326" s="46" t="n">
+        <v>10434.36</v>
+      </c>
+      <c r="G326" s="137" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="H326" s="48" t="n"/>
+      <c r="J326" s="46" t="n"/>
+    </row>
+    <row r="327">
+      <c r="A327" s="117" t="n">
+        <v>319</v>
+      </c>
+      <c r="B327" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C327" s="117" t="inlineStr">
+        <is>
+          <t>ITC250826</t>
+        </is>
+      </c>
+      <c r="D327" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E327" s="52" t="n">
+        <v>-1467975</v>
+      </c>
+      <c r="F327" s="46" t="n">
+        <v>-4260.06</v>
+      </c>
+      <c r="G327" s="137" t="n">
+        <v>-0.0065</v>
+      </c>
+      <c r="H327" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J327" s="46" t="n"/>
+    </row>
+    <row r="328">
+      <c r="A328" s="117" t="n">
+        <v>320</v>
+      </c>
+      <c r="B328" s="117" t="inlineStr">
+        <is>
+          <t>ITC Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C328" s="117" t="inlineStr">
+        <is>
+          <t>ITC280726</t>
+        </is>
+      </c>
+      <c r="D328" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E328" s="52" t="n">
+        <v>-2168325</v>
+      </c>
+      <c r="F328" s="46" t="n">
+        <v>-6256.7</v>
+      </c>
+      <c r="G328" s="137" t="n">
+        <v>-0.009599999999999999</v>
+      </c>
+      <c r="H328" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J328" s="46" t="n"/>
+    </row>
+    <row r="329">
+      <c r="A329" s="117" t="n">
+        <v>321</v>
+      </c>
+      <c r="B329" s="117" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="C329" s="117" t="inlineStr">
+        <is>
+          <t>INE935A01035</t>
+        </is>
+      </c>
+      <c r="D329" s="117" t="inlineStr">
+        <is>
+          <t>Pharmaceuticals &amp; Biotechnology</t>
+        </is>
+      </c>
+      <c r="E329" s="52" t="n">
+        <v>204750</v>
+      </c>
+      <c r="F329" s="46" t="n">
+        <v>4513.3</v>
+      </c>
+      <c r="G329" s="137" t="n">
+        <v>0.0069</v>
+      </c>
+      <c r="H329" s="48" t="n"/>
+      <c r="J329" s="46" t="n"/>
+    </row>
+    <row r="330">
+      <c r="A330" s="117" t="n">
+        <v>322</v>
+      </c>
+      <c r="B330" s="117" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C330" s="117" t="inlineStr">
+        <is>
+          <t>GLENMARK280726</t>
+        </is>
+      </c>
+      <c r="D330" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E330" s="52" t="n">
+        <v>-204750</v>
+      </c>
+      <c r="F330" s="46" t="n">
+        <v>-4543.81</v>
+      </c>
+      <c r="G330" s="137" t="n">
+        <v>-0.007</v>
+      </c>
+      <c r="H330" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J330" s="46" t="n"/>
+    </row>
+    <row r="331">
+      <c r="A331" s="117" t="n">
+        <v>323</v>
+      </c>
+      <c r="B331" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="C331" s="117" t="inlineStr">
+        <is>
+          <t>INE002A01018</t>
+        </is>
+      </c>
+      <c r="D331" s="117" t="inlineStr">
+        <is>
+          <t>Petroleum Products</t>
+        </is>
+      </c>
+      <c r="E331" s="52" t="n">
+        <v>2315000</v>
+      </c>
+      <c r="F331" s="46" t="n">
+        <v>29953.78</v>
+      </c>
+      <c r="G331" s="137" t="n">
+        <v>0.0459</v>
+      </c>
+      <c r="H331" s="48" t="n"/>
+      <c r="J331" s="46" t="n"/>
+    </row>
+    <row r="332">
+      <c r="A332" s="117" t="n">
+        <v>324</v>
+      </c>
+      <c r="B332" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C332" s="117" t="inlineStr">
+        <is>
+          <t>RELIANCE250826</t>
+        </is>
+      </c>
+      <c r="D332" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E332" s="52" t="n">
+        <v>-351000</v>
+      </c>
+      <c r="F332" s="46" t="n">
+        <v>-4590.73</v>
+      </c>
+      <c r="G332" s="137" t="n">
+        <v>-0.007</v>
+      </c>
+      <c r="H332" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J332" s="46" t="n"/>
+    </row>
+    <row r="333">
+      <c r="A333" s="117" t="n">
+        <v>325</v>
+      </c>
+      <c r="B333" s="117" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C333" s="117" t="inlineStr">
+        <is>
+          <t>RELIANCE280726</t>
+        </is>
+      </c>
+      <c r="D333" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E333" s="52" t="n">
+        <v>-1964000</v>
+      </c>
+      <c r="F333" s="46" t="n">
+        <v>-25539.86</v>
+      </c>
+      <c r="G333" s="137" t="n">
+        <v>-0.0391</v>
+      </c>
+      <c r="H333" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J333" s="46" t="n"/>
+    </row>
+    <row r="334">
+      <c r="A334" s="117" t="n">
+        <v>326</v>
+      </c>
+      <c r="B334" s="117" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="C334" s="117" t="inlineStr">
+        <is>
+          <t>INE095N01031</t>
+        </is>
+      </c>
+      <c r="D334" s="117" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="E334" s="52" t="n">
+        <v>4576000</v>
+      </c>
+      <c r="F334" s="46" t="n">
+        <v>4801.6</v>
+      </c>
+      <c r="G334" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H334" s="48" t="n"/>
+      <c r="J334" s="46" t="n"/>
+    </row>
+    <row r="335">
+      <c r="A335" s="117" t="n">
+        <v>327</v>
+      </c>
+      <c r="B335" s="117" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C335" s="117" t="inlineStr">
+        <is>
+          <t>NBCC280726</t>
+        </is>
+      </c>
+      <c r="D335" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E335" s="52" t="n">
+        <v>-4576000</v>
+      </c>
+      <c r="F335" s="46" t="n">
+        <v>-4840.95</v>
+      </c>
+      <c r="G335" s="137" t="n">
+        <v>-0.0074</v>
+      </c>
+      <c r="H335" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J335" s="46" t="n"/>
+    </row>
+    <row r="336">
+      <c r="A336" s="117" t="n">
+        <v>328</v>
+      </c>
+      <c r="B336" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="C336" s="117" t="inlineStr">
+        <is>
+          <t>INE030A01027</t>
+        </is>
+      </c>
+      <c r="D336" s="117" t="inlineStr">
+        <is>
+          <t>Diversified FMCG</t>
+        </is>
+      </c>
+      <c r="E336" s="52" t="n">
+        <v>230100</v>
+      </c>
+      <c r="F336" s="46" t="n">
+        <v>4873.98</v>
+      </c>
+      <c r="G336" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H336" s="48" t="n"/>
+      <c r="J336" s="46" t="n"/>
+    </row>
+    <row r="337">
+      <c r="A337" s="117" t="n">
+        <v>329</v>
+      </c>
+      <c r="B337" s="117" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C337" s="117" t="inlineStr">
+        <is>
+          <t>HINDUNILVR280726</t>
+        </is>
+      </c>
+      <c r="D337" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E337" s="52" t="n">
+        <v>-230100</v>
+      </c>
+      <c r="F337" s="46" t="n">
+        <v>-4912.87</v>
+      </c>
+      <c r="G337" s="137" t="n">
+        <v>-0.0075</v>
+      </c>
+      <c r="H337" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J337" s="46" t="n"/>
+    </row>
+    <row r="338">
+      <c r="A338" s="117" t="n">
+        <v>330</v>
+      </c>
+      <c r="B338" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="C338" s="117" t="inlineStr">
+        <is>
+          <t>INE296A01032</t>
+        </is>
+      </c>
+      <c r="D338" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E338" s="52" t="n">
+        <v>579000</v>
+      </c>
+      <c r="F338" s="46" t="n">
+        <v>5817.5</v>
+      </c>
+      <c r="G338" s="137" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="H338" s="48" t="n"/>
+      <c r="J338" s="46" t="n"/>
+    </row>
+    <row r="339">
+      <c r="A339" s="117" t="n">
+        <v>331</v>
+      </c>
+      <c r="B339" s="117" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C339" s="117" t="inlineStr">
+        <is>
+          <t>BAJFINANCE280726</t>
+        </is>
+      </c>
+      <c r="D339" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E339" s="52" t="n">
+        <v>-579000</v>
+      </c>
+      <c r="F339" s="46" t="n">
+        <v>-5847.32</v>
+      </c>
+      <c r="G339" s="137" t="n">
+        <v>-0.008999999999999999</v>
+      </c>
+      <c r="H339" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J339" s="46" t="n"/>
+    </row>
+    <row r="340">
+      <c r="A340" s="117" t="n">
+        <v>332</v>
+      </c>
+      <c r="B340" s="117" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="C340" s="117" t="inlineStr">
+        <is>
+          <t>INE758E01017</t>
+        </is>
+      </c>
+      <c r="D340" s="117" t="inlineStr">
+        <is>
+          <t>Finance</t>
+        </is>
+      </c>
+      <c r="E340" s="52" t="n">
+        <v>2512150</v>
+      </c>
+      <c r="F340" s="46" t="n">
+        <v>5939.73</v>
+      </c>
+      <c r="G340" s="137" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="H340" s="48" t="n"/>
+      <c r="J340" s="46" t="n"/>
+    </row>
+    <row r="341">
+      <c r="A341" s="117" t="n">
+        <v>333</v>
+      </c>
+      <c r="B341" s="117" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C341" s="117" t="inlineStr">
+        <is>
+          <t>JIOFIN280726</t>
+        </is>
+      </c>
+      <c r="D341" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E341" s="52" t="n">
+        <v>-2512150</v>
+      </c>
+      <c r="F341" s="46" t="n">
+        <v>-5974.14</v>
+      </c>
+      <c r="G341" s="137" t="n">
+        <v>-0.0091</v>
+      </c>
+      <c r="H341" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J341" s="46" t="n"/>
+    </row>
+    <row r="342">
+      <c r="A342" s="117" t="n">
+        <v>334</v>
+      </c>
+      <c r="B342" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="C342" s="117" t="inlineStr">
+        <is>
+          <t>INE101A01026</t>
+        </is>
+      </c>
+      <c r="D342" s="117" t="inlineStr">
+        <is>
+          <t>Automobiles</t>
+        </is>
+      </c>
+      <c r="E342" s="52" t="n">
+        <v>285200</v>
+      </c>
+      <c r="F342" s="46" t="n">
+        <v>8752.219999999999</v>
+      </c>
+      <c r="G342" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H342" s="48" t="n"/>
+      <c r="J342" s="46" t="n"/>
+    </row>
+    <row r="343">
+      <c r="A343" s="117" t="n">
+        <v>335</v>
+      </c>
+      <c r="B343" s="117" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C343" s="117" t="inlineStr">
+        <is>
+          <t>M&amp;M280726</t>
+        </is>
+      </c>
+      <c r="D343" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E343" s="52" t="n">
+        <v>-285200</v>
+      </c>
+      <c r="F343" s="46" t="n">
+        <v>-8729.4</v>
+      </c>
+      <c r="G343" s="137" t="n">
+        <v>-0.0134</v>
+      </c>
+      <c r="H343" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J343" s="46" t="n"/>
+    </row>
+    <row r="344">
+      <c r="A344" s="117" t="n">
+        <v>336</v>
+      </c>
+      <c r="B344" s="117" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited</t>
+        </is>
+      </c>
+      <c r="C344" s="117" t="inlineStr">
+        <is>
+          <t>INE931S01010</t>
+        </is>
+      </c>
+      <c r="D344" s="117" t="inlineStr">
+        <is>
+          <t>Power</t>
+        </is>
+      </c>
+      <c r="E344" s="52" t="n">
+        <v>588600</v>
+      </c>
+      <c r="F344" s="46" t="n">
+        <v>8778.379999999999</v>
+      </c>
+      <c r="G344" s="137" t="n">
+        <v>0.0134</v>
+      </c>
+      <c r="H344" s="48" t="n"/>
+      <c r="J344" s="46" t="n"/>
+    </row>
+    <row r="345">
+      <c r="A345" s="117" t="n">
+        <v>337</v>
+      </c>
+      <c r="B345" s="117" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C345" s="117" t="inlineStr">
+        <is>
+          <t>ADANIENSOL280726</t>
+        </is>
+      </c>
+      <c r="D345" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E345" s="52" t="n">
+        <v>-588600</v>
+      </c>
+      <c r="F345" s="46" t="n">
+        <v>-8845.48</v>
+      </c>
+      <c r="G345" s="137" t="n">
+        <v>-0.0135</v>
+      </c>
+      <c r="H345" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J345" s="46" t="n"/>
+    </row>
+    <row r="346">
+      <c r="A346" s="117" t="n">
+        <v>338</v>
+      </c>
+      <c r="B346" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="C346" s="117" t="inlineStr">
+        <is>
+          <t>INE114A01011</t>
+        </is>
+      </c>
+      <c r="D346" s="117" t="inlineStr">
+        <is>
+          <t>Ferrous Metals</t>
+        </is>
+      </c>
+      <c r="E346" s="52" t="n">
+        <v>5273400</v>
+      </c>
+      <c r="F346" s="46" t="n">
+        <v>9148.82</v>
+      </c>
+      <c r="G346" s="137" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="H346" s="48" t="n"/>
+      <c r="J346" s="46" t="n"/>
+    </row>
+    <row r="347">
+      <c r="A347" s="117" t="n">
+        <v>339</v>
+      </c>
+      <c r="B347" s="117" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C347" s="117" t="inlineStr">
+        <is>
+          <t>SAIL280726</t>
+        </is>
+      </c>
+      <c r="D347" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E347" s="52" t="n">
+        <v>-5273400</v>
+      </c>
+      <c r="F347" s="46" t="n">
+        <v>-9223.18</v>
+      </c>
+      <c r="G347" s="137" t="n">
+        <v>-0.0141</v>
+      </c>
+      <c r="H347" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J347" s="46" t="n"/>
+    </row>
+    <row r="348">
+      <c r="A348" s="117" t="n">
+        <v>340</v>
+      </c>
+      <c r="B348" s="117" t="inlineStr">
         <is>
           <t>HDFC Bank Limited</t>
         </is>
       </c>
-      <c r="C8" s="154" t="inlineStr">
+      <c r="C348" s="117" t="inlineStr">
         <is>
           <t>INE040A01034</t>
         </is>
       </c>
-      <c r="D8" s="154" t="inlineStr">
+      <c r="D348" s="117" t="inlineStr">
         <is>
           <t>Banks</t>
         </is>
       </c>
-      <c r="E8" s="169" t="n">
-[...22 lines deleted...]
-      <c r="A9" s="154" t="n">
+      <c r="E348" s="52" t="n">
+        <v>3983850</v>
+      </c>
+      <c r="F348" s="46" t="n">
+        <v>31789.13</v>
+      </c>
+      <c r="G348" s="137" t="n">
+        <v>0.0487</v>
+      </c>
+      <c r="H348" s="48" t="n"/>
+      <c r="J348" s="46" t="n"/>
+    </row>
+    <row r="349">
+      <c r="A349" s="117" t="n">
+        <v>341</v>
+      </c>
+      <c r="B349" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Aug26</t>
+        </is>
+      </c>
+      <c r="C349" s="117" t="inlineStr">
+        <is>
+          <t>HDFCBANK250826</t>
+        </is>
+      </c>
+      <c r="D349" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E349" s="52" t="n">
+        <v>-1314300</v>
+      </c>
+      <c r="F349" s="46" t="n">
+        <v>-10607.72</v>
+      </c>
+      <c r="G349" s="137" t="n">
+        <v>-0.0162</v>
+      </c>
+      <c r="H349" s="48" t="n">
+        <v>46259</v>
+      </c>
+      <c r="J349" s="46" t="n"/>
+    </row>
+    <row r="350">
+      <c r="A350" s="117" t="n">
+        <v>342</v>
+      </c>
+      <c r="B350" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited Jul26</t>
+        </is>
+      </c>
+      <c r="C350" s="117" t="inlineStr">
+        <is>
+          <t>HDFCBANK280726</t>
+        </is>
+      </c>
+      <c r="D350" s="117" t="inlineStr">
+        <is>
+          <t>Stock Futures</t>
+        </is>
+      </c>
+      <c r="E350" s="52" t="n">
+        <v>-2669550</v>
+      </c>
+      <c r="F350" s="46" t="n">
+        <v>-21433.82</v>
+      </c>
+      <c r="G350" s="137" t="n">
+        <v>-0.0328</v>
+      </c>
+      <c r="H350" s="48" t="n">
+        <v>46231</v>
+      </c>
+      <c r="J350" s="46" t="n"/>
+    </row>
+    <row r="351">
+      <c r="A351" s="49" t="n"/>
+      <c r="B351" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C351" s="49" t="n"/>
+      <c r="D351" s="49" t="n"/>
+      <c r="E351" s="49" t="n"/>
+      <c r="F351" s="50" t="n">
+        <v>453206.4999999997</v>
+      </c>
+      <c r="G351" s="51" t="n">
+        <v>0.6941000000000002</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="B353" s="42" t="inlineStr">
+        <is>
+          <t>DEBT INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="B354" s="42" t="inlineStr">
+        <is>
+          <t>BOND &amp; NCD's</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="B355" s="42" t="inlineStr">
+        <is>
+          <t>Listed / awaiting listing on the stock exchanges</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="117" t="n">
+        <v>343</v>
+      </c>
+      <c r="B356" s="117" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="C356" s="117" t="inlineStr">
+        <is>
+          <t>INE121A07SN8</t>
+        </is>
+      </c>
+      <c r="D356" s="117" t="inlineStr">
+        <is>
+          <t>ICRA AA+</t>
+        </is>
+      </c>
+      <c r="E356" s="52" t="n">
+        <v>5000</v>
+      </c>
+      <c r="F356" s="46" t="n">
+        <v>5012.19</v>
+      </c>
+      <c r="G356" s="137" t="n">
+        <v>0.0077</v>
+      </c>
+      <c r="H356" s="48" t="n">
+        <v>46535</v>
+      </c>
+      <c r="J356" s="46" t="n">
+        <v>7.85</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="117" t="n">
+        <v>344</v>
+      </c>
+      <c r="B357" s="117" t="inlineStr">
+        <is>
+          <t>Bharti Telecom Limited</t>
+        </is>
+      </c>
+      <c r="C357" s="117" t="inlineStr">
+        <is>
+          <t>INE403D08272</t>
+        </is>
+      </c>
+      <c r="D357" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL AAA</t>
+        </is>
+      </c>
+      <c r="E357" s="52" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F357" s="46" t="n">
+        <v>2613.71</v>
+      </c>
+      <c r="G357" s="137" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="H357" s="48" t="n">
+        <v>46675</v>
+      </c>
+      <c r="J357" s="46" t="n">
+        <v>7.865</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="49" t="n"/>
+      <c r="B358" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C358" s="49" t="n"/>
+      <c r="D358" s="49" t="n"/>
+      <c r="E358" s="49" t="n"/>
+      <c r="F358" s="50" t="n">
+        <v>7625.9</v>
+      </c>
+      <c r="G358" s="51" t="n">
+        <v>0.0117</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="B360" s="42" t="inlineStr">
+        <is>
+          <t>MONEY MARKET INSTRUMENTS</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="B361" s="42" t="inlineStr">
+        <is>
+          <t>Certificate of Deposit</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="117" t="n">
+        <v>345</v>
+      </c>
+      <c r="B362" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C362" s="117" t="inlineStr">
+        <is>
+          <t>INE476A16G02</t>
+        </is>
+      </c>
+      <c r="D362" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E362" s="52" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F362" s="46" t="n">
+        <v>9650.030000000001</v>
+      </c>
+      <c r="G362" s="137" t="n">
+        <v>0.0148</v>
+      </c>
+      <c r="H362" s="48" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J362" s="46" t="n">
+        <v>6.7884</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="117" t="n">
+        <v>346</v>
+      </c>
+      <c r="B363" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C363" s="117" t="inlineStr">
+        <is>
+          <t>INE238AD6BP3</t>
+        </is>
+      </c>
+      <c r="D363" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E363" s="52" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F363" s="46" t="n">
+        <v>7299.69</v>
+      </c>
+      <c r="G363" s="137" t="n">
+        <v>0.0112</v>
+      </c>
+      <c r="H363" s="48" t="n">
+        <v>46353</v>
+      </c>
+      <c r="J363" s="46" t="n">
+        <v>6.7221</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="117" t="n">
+        <v>347</v>
+      </c>
+      <c r="B364" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="C364" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16HW5</t>
+        </is>
+      </c>
+      <c r="D364" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E364" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F364" s="46" t="n">
+        <v>4878.21</v>
+      </c>
+      <c r="G364" s="137" t="n">
+        <v>0.0075</v>
+      </c>
+      <c r="H364" s="48" t="n">
+        <v>46339</v>
+      </c>
+      <c r="J364" s="46" t="n">
+        <v>6.7501</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="117" t="n">
+        <v>348</v>
+      </c>
+      <c r="B365" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C365" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16KO1</t>
+        </is>
+      </c>
+      <c r="D365" s="117" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E365" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F365" s="46" t="n">
+        <v>4860.81</v>
+      </c>
+      <c r="G365" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H365" s="48" t="n">
+        <v>46360</v>
+      </c>
+      <c r="J365" s="46" t="n">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="117" t="n">
+        <v>349</v>
+      </c>
+      <c r="B366" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C366" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16MQ2</t>
+        </is>
+      </c>
+      <c r="D366" s="117" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E366" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F366" s="46" t="n">
+        <v>4858.27</v>
+      </c>
+      <c r="G366" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H366" s="48" t="n">
+        <v>46363</v>
+      </c>
+      <c r="J366" s="46" t="n">
+        <v>6.6967</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="117" t="n">
+        <v>350</v>
+      </c>
+      <c r="B367" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C367" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16IJ0</t>
+        </is>
+      </c>
+      <c r="D367" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E367" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F367" s="46" t="n">
+        <v>4851.08</v>
+      </c>
+      <c r="G367" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H367" s="48" t="n">
+        <v>46370</v>
+      </c>
+      <c r="J367" s="46" t="n">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="117" t="n">
+        <v>351</v>
+      </c>
+      <c r="B368" s="117" t="inlineStr">
+        <is>
+          <t>Indian Bank**</t>
+        </is>
+      </c>
+      <c r="C368" s="117" t="inlineStr">
+        <is>
+          <t>INE562A16QE7</t>
+        </is>
+      </c>
+      <c r="D368" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E368" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F368" s="46" t="n">
+        <v>4825.34</v>
+      </c>
+      <c r="G368" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H368" s="48" t="n">
+        <v>46399</v>
+      </c>
+      <c r="J368" s="46" t="n">
+        <v>6.7751</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="117" t="n">
+        <v>352</v>
+      </c>
+      <c r="B369" s="117" t="inlineStr">
+        <is>
+          <t>Indian Bank</t>
+        </is>
+      </c>
+      <c r="C369" s="117" t="inlineStr">
+        <is>
+          <t>INE562A16QG2</t>
+        </is>
+      </c>
+      <c r="D369" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E369" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F369" s="46" t="n">
+        <v>4816.59</v>
+      </c>
+      <c r="G369" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H369" s="48" t="n">
+        <v>46409</v>
+      </c>
+      <c r="J369" s="46" t="n">
+        <v>6.7799</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="117" t="n">
+        <v>353</v>
+      </c>
+      <c r="B370" s="117" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India</t>
+        </is>
+      </c>
+      <c r="C370" s="117" t="inlineStr">
+        <is>
+          <t>INE556F16BW2</t>
+        </is>
+      </c>
+      <c r="D370" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E370" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F370" s="46" t="n">
+        <v>4807.54</v>
+      </c>
+      <c r="G370" s="137" t="n">
+        <v>0.0074</v>
+      </c>
+      <c r="H370" s="48" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J370" s="46" t="n">
+        <v>6.925</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="117" t="n">
+        <v>354</v>
+      </c>
+      <c r="B371" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank**</t>
+        </is>
+      </c>
+      <c r="C371" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16UQ6</t>
+        </is>
+      </c>
+      <c r="D371" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E371" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F371" s="46" t="n">
+        <v>4777.06</v>
+      </c>
+      <c r="G371" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H371" s="48" t="n">
+        <v>46455</v>
+      </c>
+      <c r="J371" s="46" t="n">
+        <v>6.7864</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="117" t="n">
+        <v>355</v>
+      </c>
+      <c r="B372" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C372" s="117" t="inlineStr">
+        <is>
+          <t>INE261F16AP5</t>
+        </is>
+      </c>
+      <c r="D372" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E372" s="52" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F372" s="46" t="n">
+        <v>4766.78</v>
+      </c>
+      <c r="G372" s="137" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="H372" s="48" t="n">
+        <v>46463</v>
+      </c>
+      <c r="J372" s="46" t="n">
+        <v>6.895</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="117" t="n">
+        <v>356</v>
+      </c>
+      <c r="B373" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="C373" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16KC6</t>
+        </is>
+      </c>
+      <c r="D373" s="117" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E373" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F373" s="46" t="n">
+        <v>2467.98</v>
+      </c>
+      <c r="G373" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H373" s="48" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J373" s="46" t="n">
+        <v>6.1501</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="117" t="n">
+        <v>357</v>
+      </c>
+      <c r="B374" s="117" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C374" s="117" t="inlineStr">
+        <is>
+          <t>INE040A16JQ3</t>
+        </is>
+      </c>
+      <c r="D374" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E374" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F374" s="46" t="n">
+        <v>2466.95</v>
+      </c>
+      <c r="G374" s="137" t="n">
+        <v>0.0038</v>
+      </c>
+      <c r="H374" s="48" t="n">
+        <v>46281</v>
+      </c>
+      <c r="J374" s="46" t="n">
+        <v>6.3501</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="117" t="n">
+        <v>358</v>
+      </c>
+      <c r="B375" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C375" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16TZ9</t>
+        </is>
+      </c>
+      <c r="D375" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E375" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F375" s="46" t="n">
+        <v>2425.43</v>
+      </c>
+      <c r="G375" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H375" s="48" t="n">
+        <v>46371</v>
+      </c>
+      <c r="J375" s="46" t="n">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="117" t="n">
+        <v>359</v>
+      </c>
+      <c r="B376" s="117" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited**</t>
+        </is>
+      </c>
+      <c r="C376" s="117" t="inlineStr">
+        <is>
+          <t>INE238AD6CA3</t>
+        </is>
+      </c>
+      <c r="D376" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E376" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F376" s="46" t="n">
+        <v>2425</v>
+      </c>
+      <c r="G376" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H376" s="48" t="n">
+        <v>46372</v>
+      </c>
+      <c r="J376" s="46" t="n">
+        <v>6.7199</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="117" t="n">
+        <v>360</v>
+      </c>
+      <c r="B377" s="117" t="inlineStr">
+        <is>
+          <t>Union Bank of India**</t>
+        </is>
+      </c>
+      <c r="C377" s="117" t="inlineStr">
+        <is>
+          <t>INE692A16KU1</t>
+        </is>
+      </c>
+      <c r="D377" s="117" t="inlineStr">
+        <is>
+          <t>ICRA A1+</t>
+        </is>
+      </c>
+      <c r="E377" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F377" s="46" t="n">
+        <v>2409.64</v>
+      </c>
+      <c r="G377" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H377" s="48" t="n">
+        <v>46406</v>
+      </c>
+      <c r="J377" s="46" t="n">
+        <v>6.7755</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="117" t="n">
+        <v>361</v>
+      </c>
+      <c r="B378" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C378" s="117" t="inlineStr">
+        <is>
+          <t>INE261F16AG4</t>
+        </is>
+      </c>
+      <c r="D378" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E378" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F378" s="46" t="n">
+        <v>2404.74</v>
+      </c>
+      <c r="G378" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H378" s="48" t="n">
+        <v>46414</v>
+      </c>
+      <c r="J378" s="46" t="n">
+        <v>6.885</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="117" t="n">
+        <v>362</v>
+      </c>
+      <c r="B379" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development</t>
+        </is>
+      </c>
+      <c r="C379" s="117" t="inlineStr">
+        <is>
+          <t>INE261F16AH2</t>
+        </is>
+      </c>
+      <c r="D379" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E379" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F379" s="46" t="n">
+        <v>2404.51</v>
+      </c>
+      <c r="G379" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H379" s="48" t="n">
+        <v>46415</v>
+      </c>
+      <c r="J379" s="46" t="n">
+        <v>6.8699</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="117" t="n">
+        <v>363</v>
+      </c>
+      <c r="B380" s="117" t="inlineStr">
+        <is>
+          <t>Canara Bank**</t>
+        </is>
+      </c>
+      <c r="C380" s="117" t="inlineStr">
+        <is>
+          <t>INE476A16G44</t>
+        </is>
+      </c>
+      <c r="D380" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E380" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F380" s="46" t="n">
+        <v>2403.63</v>
+      </c>
+      <c r="G380" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H380" s="48" t="n">
+        <v>46420</v>
+      </c>
+      <c r="J380" s="46" t="n">
+        <v>6.775</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="117" t="n">
+        <v>364</v>
+      </c>
+      <c r="B381" s="117" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="C381" s="117" t="inlineStr">
+        <is>
+          <t>INE160A16UE2</t>
+        </is>
+      </c>
+      <c r="D381" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E381" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F381" s="46" t="n">
+        <v>2402.24</v>
+      </c>
+      <c r="G381" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H381" s="48" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J381" s="46" t="n">
+        <v>6.7829</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="117" t="n">
+        <v>365</v>
+      </c>
+      <c r="B382" s="117" t="inlineStr">
+        <is>
+          <t>Small Industries Development Bank of India**</t>
+        </is>
+      </c>
+      <c r="C382" s="117" t="inlineStr">
+        <is>
+          <t>INE556F16CA6</t>
+        </is>
+      </c>
+      <c r="D382" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E382" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F382" s="46" t="n">
+        <v>2398.66</v>
+      </c>
+      <c r="G382" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H382" s="48" t="n">
+        <v>46427</v>
+      </c>
+      <c r="J382" s="46" t="n">
+        <v>6.915</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="117" t="n">
+        <v>366</v>
+      </c>
+      <c r="B383" s="117" t="inlineStr">
+        <is>
+          <t>National Bank for Agriculture and Rural Development**</t>
+        </is>
+      </c>
+      <c r="C383" s="117" t="inlineStr">
+        <is>
+          <t>INE261F16AK6</t>
+        </is>
+      </c>
+      <c r="D383" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E383" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F383" s="46" t="n">
+        <v>2395.61</v>
+      </c>
+      <c r="G383" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H383" s="48" t="n">
+        <v>46435</v>
+      </c>
+      <c r="J383" s="46" t="n">
+        <v>6.885</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="117" t="n">
+        <v>367</v>
+      </c>
+      <c r="B384" s="117" t="inlineStr">
+        <is>
+          <t>Export-Import Bank of India**</t>
+        </is>
+      </c>
+      <c r="C384" s="117" t="inlineStr">
+        <is>
+          <t>INE514E16CP6</t>
+        </is>
+      </c>
+      <c r="D384" s="117" t="inlineStr">
+        <is>
+          <t>CRISIL A1+</t>
+        </is>
+      </c>
+      <c r="E384" s="52" t="n">
+        <v>500</v>
+      </c>
+      <c r="F384" s="46" t="n">
+        <v>2392.3</v>
+      </c>
+      <c r="G384" s="137" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="H384" s="48" t="n">
+        <v>46447</v>
+      </c>
+      <c r="J384" s="46" t="n">
+        <v>6.7625</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="117" t="n">
+        <v>368</v>
+      </c>
+      <c r="B385" s="117" t="inlineStr">
+        <is>
+          <t>Bank of Baroda**</t>
+        </is>
+      </c>
+      <c r="C385" s="117" t="inlineStr">
+        <is>
+          <t>INE028A16LH3</t>
+        </is>
+      </c>
+      <c r="D385" s="117" t="inlineStr">
+        <is>
+          <t>IND A1+</t>
+        </is>
+      </c>
+      <c r="E385" s="52" t="n">
+        <v>100</v>
+      </c>
+      <c r="F385" s="46" t="n">
+        <v>480.43</v>
+      </c>
+      <c r="G385" s="137" t="n">
+        <v>0.0007</v>
+      </c>
+      <c r="H385" s="48" t="n">
+        <v>46423</v>
+      </c>
+      <c r="J385" s="46" t="n">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="49" t="n"/>
+      <c r="B386" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C386" s="49" t="n"/>
+      <c r="D386" s="49" t="n"/>
+      <c r="E386" s="49" t="n"/>
+      <c r="F386" s="50" t="n">
+        <v>89868.52</v>
+      </c>
+      <c r="G386" s="51" t="n">
+        <v>0.1378</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="B388" s="42" t="inlineStr">
+        <is>
+          <t>Treasury Bill</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="117" t="n">
+        <v>369</v>
+      </c>
+      <c r="B389" s="117" t="inlineStr">
+        <is>
+          <t>364 DAYS T-BILL 2027</t>
+        </is>
+      </c>
+      <c r="C389" s="117" t="inlineStr">
+        <is>
+          <t>IN002025Z484</t>
+        </is>
+      </c>
+      <c r="D389" s="117" t="inlineStr">
+        <is>
+          <t>Sovereign</t>
+        </is>
+      </c>
+      <c r="E389" s="52" t="n">
+        <v>6500000</v>
+      </c>
+      <c r="F389" s="46" t="n">
+        <v>6268.45</v>
+      </c>
+      <c r="G389" s="137" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+      <c r="H389" s="48" t="n">
+        <v>46450</v>
+      </c>
+      <c r="J389" s="46" t="n">
+        <v>5.4808</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="49" t="n"/>
+      <c r="B390" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C390" s="49" t="n"/>
+      <c r="D390" s="49" t="n"/>
+      <c r="E390" s="49" t="n"/>
+      <c r="F390" s="50" t="n">
+        <v>6268.45</v>
+      </c>
+      <c r="G390" s="51" t="n">
+        <v>0.009599999999999999</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="117" t="n">
+        <v>370</v>
+      </c>
+      <c r="B392" s="42" t="inlineStr">
+        <is>
+          <t>TREPS / Reverse Repo Investments</t>
+        </is>
+      </c>
+      <c r="F392" s="46" t="n">
+        <v>10887.91</v>
+      </c>
+      <c r="G392" s="137" t="n">
+        <v>0.0167</v>
+      </c>
+      <c r="H392" s="48" t="n">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="49" t="n"/>
+      <c r="B393" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C393" s="49" t="n"/>
+      <c r="D393" s="49" t="n"/>
+      <c r="E393" s="49" t="n"/>
+      <c r="F393" s="50" t="n">
+        <v>10887.91</v>
+      </c>
+      <c r="G393" s="51" t="n">
+        <v>0.0167</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="B395" s="42" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="117" t="n">
+        <v>371</v>
+      </c>
+      <c r="B396" s="117" t="inlineStr">
+        <is>
+          <t>DSP Savings Fund</t>
+        </is>
+      </c>
+      <c r="C396" s="117" t="inlineStr">
+        <is>
+          <t>INF740K01NU2</t>
+        </is>
+      </c>
+      <c r="D396" s="117" t="inlineStr">
+        <is>
+          <t>Mutual Funds</t>
+        </is>
+      </c>
+      <c r="E396" s="52" t="n">
+        <v>125212973.227</v>
+      </c>
+      <c r="F396" s="46" t="n">
+        <v>72458.62</v>
+      </c>
+      <c r="G396" s="137" t="n">
+        <v>0.111</v>
+      </c>
+      <c r="J396" s="46" t="n">
+        <v>7.207967</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="49" t="n"/>
+      <c r="B397" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C397" s="49" t="n"/>
+      <c r="D397" s="49" t="n"/>
+      <c r="E397" s="49" t="n"/>
+      <c r="F397" s="50" t="n">
+        <v>72458.62</v>
+      </c>
+      <c r="G397" s="51" t="n">
+        <v>0.111</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="B399" s="42" t="inlineStr">
+        <is>
+          <t>Cash &amp; Cash Equivalent</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="B400" s="117" t="inlineStr">
+        <is>
+          <t>Cash Margin</t>
+        </is>
+      </c>
+      <c r="E400" s="52" t="n"/>
+      <c r="F400" s="46" t="n">
+        <v>1000</v>
+      </c>
+      <c r="G400" s="137" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="J400" s="46" t="n"/>
+    </row>
+    <row r="401">
+      <c r="B401" s="117" t="inlineStr">
+        <is>
+          <t>Net Receivables/Payables</t>
+        </is>
+      </c>
+      <c r="E401" s="52" t="n"/>
+      <c r="F401" s="46" t="n">
+        <v>11597.3</v>
+      </c>
+      <c r="G401" s="137" t="n">
+        <v>0.0176</v>
+      </c>
+      <c r="J401" s="46" t="n"/>
+    </row>
+    <row r="402">
+      <c r="A402" s="49" t="n"/>
+      <c r="B402" s="49" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="C402" s="49" t="n"/>
+      <c r="D402" s="49" t="n"/>
+      <c r="E402" s="49" t="n"/>
+      <c r="F402" s="50" t="n">
+        <v>12597.3</v>
+      </c>
+      <c r="G402" s="51" t="n">
+        <v>0.0191</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="116" t="n"/>
+      <c r="B404" s="116" t="inlineStr">
+        <is>
+          <t>GRAND TOTAL</t>
+        </is>
+      </c>
+      <c r="C404" s="116" t="n"/>
+      <c r="D404" s="116" t="n"/>
+      <c r="E404" s="116" t="n"/>
+      <c r="F404" s="53" t="n">
+        <v>652913.2</v>
+      </c>
+      <c r="G404" s="54" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="117" t="inlineStr">
+        <is>
+          <t>Notes:</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="117" t="n">
+        <v>1</v>
+      </c>
+      <c r="B406" s="117" t="inlineStr">
+        <is>
+          <t>** Non Traded in accordance with SEBI Regulations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="13" t="n">
         <v>2</v>
       </c>
-      <c r="B9" s="154" t="inlineStr">
-[...32 lines deleted...]
-      <c r="A10" s="154" t="n">
+      <c r="B407" s="13" t="inlineStr">
+        <is>
+          <t>* Less than 0.01%</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" ht="24" customHeight="1">
+      <c r="A408" s="55" t="n">
         <v>3</v>
       </c>
-      <c r="B10" s="154" t="inlineStr">
-[...32 lines deleted...]
-      <c r="A11" s="154" t="n">
+      <c r="B408" s="55" t="inlineStr">
+        <is>
+          <t>As on  June 30, 2026, the aggregate investments by the schemes of DSP Mutual Fund in DSP Arbitrage Fund is ₹ 54,546.21 Lakhs</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="55" t="n">
         <v>4</v>
       </c>
-      <c r="B11" s="154" t="inlineStr">
-[...32 lines deleted...]
-      <c r="A12" s="154" t="n">
+      <c r="B409" s="55" t="inlineStr">
+        <is>
+          <t>Market value includes accrued interest</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="55" t="n">
         <v>5</v>
       </c>
-      <c r="B12" s="154" t="inlineStr">
+      <c r="B410" s="55" t="inlineStr">
+        <is>
+          <t>Net Assets does not include unit activity for the last day of the month</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="B414" s="117" t="inlineStr">
+        <is>
+          <t>Scheme Riskometer</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="B428" s="117" t="inlineStr">
+        <is>
+          <t>Benchmark Riskometer: Nifty 50 Arbitrage Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>Sr. No.</t>
+        </is>
+      </c>
+      <c r="B441" s="2" t="inlineStr">
+        <is>
+          <t>Particulars</t>
+        </is>
+      </c>
+      <c r="C441" s="3" t="n"/>
+      <c r="D441" s="3" t="n"/>
+      <c r="E441" s="4" t="n"/>
+    </row>
+    <row r="442">
+      <c r="A442" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="B442" s="124" t="n"/>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Portfolio Information</t>
+        </is>
+      </c>
+      <c r="E442" s="9" t="n"/>
+    </row>
+    <row r="443">
+      <c r="A443" s="5" t="n"/>
+      <c r="B443" s="124" t="inlineStr">
+        <is>
+          <t>Description (if any)</t>
+        </is>
+      </c>
+      <c r="C443" s="126" t="n"/>
+      <c r="E443" s="9" t="n"/>
+    </row>
+    <row r="444">
+      <c r="A444" s="5" t="n"/>
+      <c r="B444" s="124" t="inlineStr">
+        <is>
+          <t>Annualised Portfolio YTM*@@</t>
+        </is>
+      </c>
+      <c r="C444" s="127" t="n">
+        <v>0.0665755731193806</v>
+      </c>
+      <c r="E444" s="9" t="n"/>
+    </row>
+    <row r="445">
+      <c r="A445" s="5" t="n"/>
+      <c r="B445" s="124" t="inlineStr">
+        <is>
+          <t>Macaulay Duration@@</t>
+        </is>
+      </c>
+      <c r="C445" s="12" t="n">
+        <v>0.50694837870075</v>
+      </c>
+      <c r="E445" s="9" t="n"/>
+    </row>
+    <row r="446">
+      <c r="A446" s="5" t="n"/>
+      <c r="B446" s="124" t="inlineStr">
+        <is>
+          <t>Residual Maturity@@</t>
+        </is>
+      </c>
+      <c r="C446" s="12" t="n">
+        <v>0.510438555947809</v>
+      </c>
+      <c r="E446" s="9" t="n"/>
+    </row>
+    <row r="447">
+      <c r="A447" s="5" t="n"/>
+      <c r="B447" s="124" t="inlineStr">
+        <is>
+          <t>Modified Duration (in years)@@</t>
+        </is>
+      </c>
+      <c r="C447" s="12" t="n">
+        <v>0.474938315942989</v>
+      </c>
+      <c r="E447" s="9" t="n"/>
+    </row>
+    <row r="448">
+      <c r="A448" s="5" t="n"/>
+      <c r="B448" s="13" t="inlineStr">
+        <is>
+          <t>* In case of semi-annual YTM, it will be annualised</t>
+        </is>
+      </c>
+      <c r="C448" s="13" t="n"/>
+      <c r="E448" s="9" t="n"/>
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B449" s="14" t="inlineStr">
+        <is>
+          <t>NAV AND Dividend</t>
+        </is>
+      </c>
+      <c r="C449" s="13" t="n"/>
+      <c r="E449" s="9" t="n"/>
+    </row>
+    <row r="450">
+      <c r="A450" s="5" t="n"/>
+      <c r="B450" s="172" t="inlineStr">
+        <is>
+          <t>Plan/Option Name</t>
+        </is>
+      </c>
+      <c r="C450" s="111" t="inlineStr">
+        <is>
+          <t>NAV per unit (Rs)</t>
+        </is>
+      </c>
+      <c r="D450" s="173" t="n"/>
+      <c r="E450" s="174" t="inlineStr">
+        <is>
+          <t>Aggregate distributions during the portfolio period  (Rs. per Unit)</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" ht="33" customHeight="1">
+      <c r="A451" s="5" t="n"/>
+      <c r="B451" s="175" t="n"/>
+      <c r="C451" s="15" t="inlineStr">
+        <is>
+          <t>As on May 31, 2026</t>
+        </is>
+      </c>
+      <c r="D451" s="15" t="inlineStr">
+        <is>
+          <t>As on Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="E451" s="175" t="n"/>
+    </row>
+    <row r="452">
+      <c r="A452" s="16" t="n"/>
+      <c r="B452" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C452" s="20" t="inlineStr">
+        <is>
+          <t>16.479</t>
+        </is>
+      </c>
+      <c r="D452" s="20" t="inlineStr">
+        <is>
+          <t>16.633</t>
+        </is>
+      </c>
+      <c r="E452" s="98" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F452" s="164" t="n"/>
+      <c r="G452" s="176" t="n"/>
+      <c r="H452" s="164" t="n"/>
+      <c r="I452" s="176" t="n"/>
+    </row>
+    <row r="453">
+      <c r="A453" s="16" t="n"/>
+      <c r="B453" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C453" s="20" t="inlineStr">
+        <is>
+          <t>12.439</t>
+        </is>
+      </c>
+      <c r="D453" s="20" t="inlineStr">
+        <is>
+          <t>12.555</t>
+        </is>
+      </c>
+      <c r="E453" s="98" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F453" s="164" t="n"/>
+      <c r="G453" s="176" t="n"/>
+      <c r="H453" s="164" t="n"/>
+      <c r="I453" s="176" t="n"/>
+    </row>
+    <row r="454">
+      <c r="A454" s="16" t="n"/>
+      <c r="B454" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C454" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D454" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E454" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="16" t="n"/>
+      <c r="B455" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C455" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D455" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E455" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="16" t="n"/>
+      <c r="B456" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C456" s="20" t="inlineStr">
+        <is>
+          <t>13.130</t>
+        </is>
+      </c>
+      <c r="D456" s="20" t="inlineStr">
+        <is>
+          <t>13.203</t>
+        </is>
+      </c>
+      <c r="E456" s="177" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="F456" s="164" t="n"/>
+      <c r="G456" s="176" t="n"/>
+      <c r="H456" s="164" t="n"/>
+      <c r="I456" s="176" t="n"/>
+      <c r="J456" s="166" t="n"/>
+      <c r="K456" s="178" t="n"/>
+    </row>
+    <row r="457">
+      <c r="A457" s="16" t="n"/>
+      <c r="B457" s="17" t="inlineStr">
+        <is>
+          <t>Direct Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C457" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D457" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E457" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="16" t="n"/>
+      <c r="B458" s="18" t="n"/>
+      <c r="C458" s="99" t="n"/>
+      <c r="D458" s="99" t="n"/>
+      <c r="E458" s="126" t="n"/>
+    </row>
+    <row r="459">
+      <c r="A459" s="5" t="n"/>
+      <c r="B459" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Growth Plan</t>
+        </is>
+      </c>
+      <c r="C459" s="20" t="inlineStr">
+        <is>
+          <t>15.648</t>
+        </is>
+      </c>
+      <c r="D459" s="20" t="inlineStr">
+        <is>
+          <t>15.786</t>
+        </is>
+      </c>
+      <c r="E459" s="98" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F459" s="164" t="n"/>
+      <c r="G459" s="176" t="n"/>
+      <c r="H459" s="164" t="n"/>
+      <c r="I459" s="176" t="n"/>
+    </row>
+    <row r="460">
+      <c r="A460" s="5" t="n"/>
+      <c r="B460" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C460" s="20" t="inlineStr">
+        <is>
+          <t>11.831</t>
+        </is>
+      </c>
+      <c r="D460" s="20" t="inlineStr">
+        <is>
+          <t>11.935</t>
+        </is>
+      </c>
+      <c r="E460" s="98" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F460" s="164" t="n"/>
+      <c r="G460" s="176" t="n"/>
+      <c r="H460" s="164" t="n"/>
+      <c r="I460" s="176" t="n"/>
+    </row>
+    <row r="461">
+      <c r="A461" s="5" t="n"/>
+      <c r="B461" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Daily IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C461" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D461" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E461" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="5" t="n"/>
+      <c r="B462" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Weekly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C462" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D462" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E462" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="5" t="n"/>
+      <c r="B463" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Monthly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C463" s="20" t="inlineStr">
+        <is>
+          <t>11.769</t>
+        </is>
+      </c>
+      <c r="D463" s="20" t="inlineStr">
+        <is>
+          <t>11.826</t>
+        </is>
+      </c>
+      <c r="E463" s="177" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="F463" s="164" t="n"/>
+      <c r="G463" s="176" t="n"/>
+      <c r="H463" s="164" t="n"/>
+      <c r="I463" s="176" t="n"/>
+      <c r="J463" s="166" t="n"/>
+      <c r="K463" s="178" t="n"/>
+    </row>
+    <row r="464">
+      <c r="A464" s="5" t="n"/>
+      <c r="B464" s="19" t="inlineStr">
+        <is>
+          <t>Regular Plan-Quarterly IDCW Plan</t>
+        </is>
+      </c>
+      <c r="C464" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="D464" s="20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E464" s="98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="5" t="n"/>
+      <c r="B465" s="21" t="inlineStr">
+        <is>
+          <t>IDCW -  Income Distribution cum Capital Withdrawal.</t>
+        </is>
+      </c>
+      <c r="C465" s="22" t="n"/>
+      <c r="D465" s="22" t="n"/>
+      <c r="E465" s="4" t="n"/>
+    </row>
+    <row r="466">
+      <c r="A466" s="23" t="n"/>
+      <c r="B466" s="24" t="n"/>
+      <c r="C466" s="24" t="n"/>
+      <c r="D466" s="24" t="n"/>
+      <c r="E466" s="25" t="n"/>
+    </row>
+    <row r="467">
+      <c r="A467" s="5" t="n">
+        <v>3</v>
+      </c>
+      <c r="B467" s="26" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio ^^</t>
+        </is>
+      </c>
+      <c r="C467" s="19" t="n"/>
+      <c r="D467" s="24" t="n"/>
+      <c r="E467" s="27" t="n"/>
+    </row>
+    <row r="468">
+      <c r="A468" s="5" t="n"/>
+      <c r="B468" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Purchase</t>
+        </is>
+      </c>
+      <c r="C468" s="20" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="E468" s="9" t="n"/>
+    </row>
+    <row r="469">
+      <c r="A469" s="5" t="n"/>
+      <c r="B469" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> - For Sale</t>
+        </is>
+      </c>
+      <c r="C469" s="20" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="E469" s="9" t="n"/>
+    </row>
+    <row r="470">
+      <c r="A470" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B470" s="28" t="inlineStr">
+        <is>
+          <t>Total investment in foreign securities/ADR/GDR (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C470" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D470" s="24" t="n"/>
+      <c r="E470" s="27" t="n"/>
+    </row>
+    <row r="471" ht="24" customHeight="1">
+      <c r="A471" s="5" t="n">
+        <v>5</v>
+      </c>
+      <c r="B471" s="30" t="inlineStr">
+        <is>
+          <t>Total of securities below investment grade and default provided for the of Jun 30, 2026 (Rs. lakh)</t>
+        </is>
+      </c>
+      <c r="C471" s="29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D471" s="31" t="n"/>
+      <c r="E471" s="27" t="n"/>
+    </row>
+    <row r="472">
+      <c r="A472" s="5" t="n">
+        <v>6</v>
+      </c>
+      <c r="B472" s="32" t="inlineStr">
+        <is>
+          <t>Total investment in illiquid shares/securities</t>
+        </is>
+      </c>
+      <c r="C472" s="33" t="n"/>
+      <c r="E472" s="27" t="n"/>
+    </row>
+    <row r="473">
+      <c r="A473" s="5" t="n"/>
+      <c r="B473" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C473" s="35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E473" s="27" t="n"/>
+    </row>
+    <row r="474">
+      <c r="A474" s="5" t="n"/>
+      <c r="B474" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage terms (%)</t>
+        </is>
+      </c>
+      <c r="C474" s="179" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E474" s="27" t="n"/>
+    </row>
+    <row r="475">
+      <c r="A475" s="5" t="n"/>
+      <c r="B475" s="36" t="n"/>
+      <c r="C475" s="180" t="n"/>
+      <c r="E475" s="9" t="n"/>
+    </row>
+    <row r="476">
+      <c r="A476" s="5" t="n">
+        <v>7</v>
+      </c>
+      <c r="B476" s="32" t="inlineStr">
+        <is>
+          <t>Total outstanding exposure to derivatives at the end of  Jun 30, 2026</t>
+        </is>
+      </c>
+      <c r="C476" s="33" t="n"/>
+      <c r="E476" s="9" t="n"/>
+    </row>
+    <row r="477">
+      <c r="A477" s="5" t="n"/>
+      <c r="B477" s="34" t="inlineStr">
+        <is>
+          <t>- Value (In Rs. Lakh)</t>
+        </is>
+      </c>
+      <c r="C477" s="35" t="n">
+        <v>-455873.186161</v>
+      </c>
+      <c r="E477" s="9" t="n"/>
+    </row>
+    <row r="478">
+      <c r="A478" s="5" t="n"/>
+      <c r="B478" s="36" t="inlineStr">
+        <is>
+          <t>- in percentage term (%)</t>
+        </is>
+      </c>
+      <c r="C478" s="179" t="n">
+        <v>-0.6982140725127212</v>
+      </c>
+      <c r="E478" s="9" t="n"/>
+    </row>
+    <row r="479">
+      <c r="A479" s="39" t="n"/>
+      <c r="B479" s="40" t="n"/>
+      <c r="C479" s="40" t="n"/>
+      <c r="D479" s="40" t="n"/>
+      <c r="E479" s="41" t="n"/>
+    </row>
+    <row r="481">
+      <c r="A481" s="42" t="inlineStr">
+        <is>
+          <t>N.A.</t>
+        </is>
+      </c>
+      <c r="B481" s="117" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Not Applicable.</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="42" t="inlineStr">
+        <is>
+          <t>^^</t>
+        </is>
+      </c>
+      <c r="B482" s="117" t="inlineStr">
+        <is>
+          <t>Portfolio Turn Over Ratio is for Equity Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="42" t="inlineStr">
+        <is>
+          <t>@@</t>
+        </is>
+      </c>
+      <c r="B483" s="117" t="inlineStr">
+        <is>
+          <t>Residual, Modified Duration and Portfolio YTM (Annualised) is for Debt Schemes.</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="B484" s="117" t="inlineStr">
+        <is>
+          <t>Pursuant to payment of IDCW, the NAV of the IDCW Option(s) of aforesaid Scheme of the Fund would fall to the extent of payout and statutory levy, if any. For complete distribution history of the Schemes, please visit www.dspim.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="B486" s="87" t="inlineStr">
+        <is>
+          <t>Details of Investments in Derivative Instruments:</t>
+        </is>
+      </c>
+      <c r="C486" s="87" t="n"/>
+      <c r="D486" s="87" t="n"/>
+      <c r="E486" s="87" t="n"/>
+      <c r="F486" s="87" t="n"/>
+      <c r="G486" s="87" t="n"/>
+      <c r="H486" s="87" t="n"/>
+      <c r="I486" s="87" t="n"/>
+    </row>
+    <row r="487">
+      <c r="B487" s="87" t="inlineStr">
+        <is>
+          <t>DSP Mutual Fund</t>
+        </is>
+      </c>
+      <c r="C487" s="87" t="n"/>
+      <c r="D487" s="87" t="n"/>
+      <c r="E487" s="87" t="n"/>
+      <c r="F487" s="87" t="n"/>
+      <c r="G487" s="87" t="n"/>
+      <c r="H487" s="87" t="n"/>
+      <c r="I487" s="87" t="n"/>
+    </row>
+    <row r="488">
+      <c r="B488" s="87" t="n"/>
+      <c r="C488" s="87" t="n"/>
+      <c r="D488" s="87" t="n"/>
+      <c r="E488" s="87" t="n"/>
+      <c r="F488" s="87" t="n"/>
+      <c r="G488" s="87" t="n"/>
+      <c r="H488" s="87" t="n"/>
+      <c r="I488" s="87" t="n"/>
+    </row>
+    <row r="489">
+      <c r="B489" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Futures as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C489" s="87" t="n"/>
+      <c r="D489" s="87" t="n"/>
+      <c r="E489" s="87" t="n"/>
+      <c r="F489" s="87" t="n"/>
+      <c r="G489" s="87" t="n"/>
+      <c r="H489" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+      <c r="I489" s="87" t="n"/>
+    </row>
+    <row r="490" ht="36" customHeight="1">
+      <c r="B490" s="139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Scheme </t>
+        </is>
+      </c>
+      <c r="C490" s="139" t="inlineStr">
+        <is>
+          <t>Underlying</t>
+        </is>
+      </c>
+      <c r="D490" s="139" t="inlineStr">
+        <is>
+          <t>Long / Short</t>
+        </is>
+      </c>
+      <c r="E490" s="139" t="inlineStr">
+        <is>
+          <t>Futures Price when purchased</t>
+        </is>
+      </c>
+      <c r="F490" s="139" t="inlineStr">
+        <is>
+          <t>Current price of the contract</t>
+        </is>
+      </c>
+      <c r="G490" s="139" t="inlineStr">
+        <is>
+          <t>Margin maintained in Rupees Lakhs</t>
+        </is>
+      </c>
+      <c r="H490" s="139" t="inlineStr">
+        <is>
+          <t>Total % of existing assets hedged through futures</t>
+        </is>
+      </c>
+      <c r="I490" s="87" t="n"/>
+    </row>
+    <row r="491" ht="24" customHeight="1">
+      <c r="B491" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C491" s="140" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D491" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E491" s="141" t="n">
+        <v>403.973633</v>
+      </c>
+      <c r="F491" s="141" t="n">
+        <v>388.2</v>
+      </c>
+      <c r="G491" s="141" t="n">
+        <v>1213.8048745</v>
+      </c>
+      <c r="H491" s="142" t="n">
+        <v>0.9926948051948052</v>
+      </c>
+      <c r="I491" s="87" t="n"/>
+    </row>
+    <row r="492">
+      <c r="B492" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C492" s="140" t="inlineStr">
+        <is>
+          <t>United Spirits Limited</t>
+        </is>
+      </c>
+      <c r="D492" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E492" s="141" t="n">
+        <v>1287.127916</v>
+      </c>
+      <c r="F492" s="141" t="n">
+        <v>1345.2</v>
+      </c>
+      <c r="G492" s="141" t="n">
+        <v>41.151344</v>
+      </c>
+      <c r="H492" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I492" s="87" t="n"/>
+    </row>
+    <row r="493">
+      <c r="B493" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C493" s="140" t="inlineStr">
+        <is>
+          <t>UNO Minda Limited</t>
+        </is>
+      </c>
+      <c r="D493" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E493" s="141" t="n">
+        <v>1142.378911</v>
+      </c>
+      <c r="F493" s="141" t="n">
+        <v>1092.5</v>
+      </c>
+      <c r="G493" s="141" t="n">
+        <v>25.5510347</v>
+      </c>
+      <c r="H493" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I493" s="87" t="n"/>
+    </row>
+    <row r="494">
+      <c r="B494" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C494" s="140" t="inlineStr">
+        <is>
+          <t>Varun Beverages Limited</t>
+        </is>
+      </c>
+      <c r="D494" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E494" s="141" t="n">
+        <v>510.285429</v>
+      </c>
+      <c r="F494" s="141" t="n">
+        <v>510.8</v>
+      </c>
+      <c r="G494" s="141" t="n">
+        <v>402.595173</v>
+      </c>
+      <c r="H494" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I494" s="87" t="n"/>
+    </row>
+    <row r="495">
+      <c r="B495" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C495" s="140" t="inlineStr">
+        <is>
+          <t>Vishal Mega Mart Limited</t>
+        </is>
+      </c>
+      <c r="D495" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E495" s="141" t="n">
+        <v>118.796667</v>
+      </c>
+      <c r="F495" s="141" t="n">
+        <v>118.86</v>
+      </c>
+      <c r="G495" s="141" t="n">
+        <v>3.3916197</v>
+      </c>
+      <c r="H495" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I495" s="87" t="n"/>
+    </row>
+    <row r="496">
+      <c r="B496" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C496" s="140" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D496" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E496" s="141" t="n">
+        <v>204.940249</v>
+      </c>
+      <c r="F496" s="141" t="n">
+        <v>204.89</v>
+      </c>
+      <c r="G496" s="141" t="n">
+        <v>452.3387544</v>
+      </c>
+      <c r="H496" s="142" t="n">
+        <v>0.1625</v>
+      </c>
+      <c r="I496" s="87" t="n"/>
+    </row>
+    <row r="497">
+      <c r="B497" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C497" s="140" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="D497" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E497" s="141" t="n">
+        <v>1162.5333</v>
+      </c>
+      <c r="F497" s="141" t="n">
+        <v>1170.8</v>
+      </c>
+      <c r="G497" s="141" t="n">
+        <v>12.40728</v>
+      </c>
+      <c r="H497" s="142" t="n">
+        <v>0.3529411764705883</v>
+      </c>
+      <c r="I497" s="87" t="n"/>
+    </row>
+    <row r="498" ht="24" customHeight="1">
+      <c r="B498" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C498" s="140" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D498" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E498" s="141" t="n">
+        <v>245.1767</v>
+      </c>
+      <c r="F498" s="141" t="n">
+        <v>237.4</v>
+      </c>
+      <c r="G498" s="141" t="n">
+        <v>14.2624125</v>
+      </c>
+      <c r="H498" s="142" t="n">
+        <v>0.06756756756756757</v>
+      </c>
+      <c r="I498" s="87" t="n"/>
+    </row>
+    <row r="499" ht="24" customHeight="1">
+      <c r="B499" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C499" s="140" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="D499" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E499" s="141" t="n">
+        <v>1895.36</v>
+      </c>
+      <c r="F499" s="141" t="n">
+        <v>1881.6</v>
+      </c>
+      <c r="G499" s="141" t="n">
+        <v>11.62861</v>
+      </c>
+      <c r="H499" s="142" t="n">
+        <v>0.01615508885298869</v>
+      </c>
+      <c r="I499" s="87" t="n"/>
+    </row>
+    <row r="500">
+      <c r="B500" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C500" s="140" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="D500" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E500" s="141" t="n">
+        <v>176.99</v>
+      </c>
+      <c r="F500" s="141" t="n">
+        <v>174.73</v>
+      </c>
+      <c r="G500" s="141" t="n">
+        <v>1.7246681</v>
+      </c>
+      <c r="H500" s="142" t="n">
+        <v>0.006172839506172839</v>
+      </c>
+      <c r="I500" s="87" t="n"/>
+    </row>
+    <row r="501" ht="24" customHeight="1">
+      <c r="B501" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C501" s="140" t="inlineStr">
         <is>
           <t>Reliance Industries Limited</t>
         </is>
       </c>
-      <c r="C12" s="154" t="inlineStr">
-[...105 lines deleted...]
-      <c r="B15" s="154" t="inlineStr">
+      <c r="D501" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E501" s="141" t="n">
+        <v>1317.920622</v>
+      </c>
+      <c r="F501" s="141" t="n">
+        <v>1300.4</v>
+      </c>
+      <c r="G501" s="141" t="n">
+        <v>4510.20816</v>
+      </c>
+      <c r="H501" s="142" t="n">
+        <v>0.8483801295896328</v>
+      </c>
+      <c r="I501" s="87" t="n"/>
+    </row>
+    <row r="502">
+      <c r="B502" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C502" s="140" t="inlineStr">
+        <is>
+          <t>360 ONE WAM LIMITED</t>
+        </is>
+      </c>
+      <c r="D502" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E502" s="141" t="n">
+        <v>1101.457143</v>
+      </c>
+      <c r="F502" s="141" t="n">
+        <v>1082.8</v>
+      </c>
+      <c r="G502" s="141" t="n">
+        <v>8.043280000000001</v>
+      </c>
+      <c r="H502" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I502" s="87" t="n"/>
+    </row>
+    <row r="503">
+      <c r="B503" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C503" s="140" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="D503" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E503" s="141" t="n">
+        <v>426.161137</v>
+      </c>
+      <c r="F503" s="141" t="n">
+        <v>425.2</v>
+      </c>
+      <c r="G503" s="141" t="n">
+        <v>703.9892159999999</v>
+      </c>
+      <c r="H503" s="142" t="n">
+        <v>0.869281045751634</v>
+      </c>
+      <c r="I503" s="87" t="n"/>
+    </row>
+    <row r="504">
+      <c r="B504" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C504" s="140" t="inlineStr">
+        <is>
+          <t>APL Apollo Tubes Limited</t>
+        </is>
+      </c>
+      <c r="D504" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E504" s="141" t="n">
+        <v>1821.711098</v>
+      </c>
+      <c r="F504" s="141" t="n">
+        <v>1802.5</v>
+      </c>
+      <c r="G504" s="141" t="n">
+        <v>385.4276725</v>
+      </c>
+      <c r="H504" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I504" s="87" t="n"/>
+    </row>
+    <row r="505">
+      <c r="B505" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C505" s="140" t="inlineStr">
+        <is>
+          <t>Aurobindo Pharma Limited</t>
+        </is>
+      </c>
+      <c r="D505" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E505" s="141" t="n">
+        <v>1534.779188</v>
+      </c>
+      <c r="F505" s="141" t="n">
+        <v>1592.6</v>
+      </c>
+      <c r="G505" s="141" t="n">
+        <v>1370.7915705</v>
+      </c>
+      <c r="H505" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I505" s="87" t="n"/>
+    </row>
+    <row r="506">
+      <c r="B506" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C506" s="140" t="inlineStr">
+        <is>
+          <t>Dabur India Limited</t>
+        </is>
+      </c>
+      <c r="D506" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E506" s="141" t="n">
+        <v>420.199117</v>
+      </c>
+      <c r="F506" s="141" t="n">
+        <v>419.95</v>
+      </c>
+      <c r="G506" s="141" t="n">
+        <v>106.5590034</v>
+      </c>
+      <c r="H506" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I506" s="87" t="n"/>
+    </row>
+    <row r="507" ht="24" customHeight="1">
+      <c r="B507" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C507" s="140" t="inlineStr">
+        <is>
+          <t>Dixon Technologies (India) Limited</t>
+        </is>
+      </c>
+      <c r="D507" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E507" s="141" t="n">
+        <v>12187.1667</v>
+      </c>
+      <c r="F507" s="141" t="n">
+        <v>12000</v>
+      </c>
+      <c r="G507" s="141" t="n">
+        <v>9.122070000000001</v>
+      </c>
+      <c r="H507" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I507" s="87" t="n"/>
+    </row>
+    <row r="508">
+      <c r="B508" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C508" s="140" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="D508" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E508" s="141" t="n">
+        <v>475.759248</v>
+      </c>
+      <c r="F508" s="141" t="n">
+        <v>475.6</v>
+      </c>
+      <c r="G508" s="141" t="n">
+        <v>263.42706</v>
+      </c>
+      <c r="H508" s="142" t="n">
+        <v>0.9923664122137404</v>
+      </c>
+      <c r="I508" s="87" t="n"/>
+    </row>
+    <row r="509">
+      <c r="B509" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C509" s="140" t="inlineStr">
+        <is>
+          <t>Godrej Properties Limited</t>
+        </is>
+      </c>
+      <c r="D509" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E509" s="141" t="n">
+        <v>1827.409913</v>
+      </c>
+      <c r="F509" s="141" t="n">
+        <v>1870.9</v>
+      </c>
+      <c r="G509" s="141" t="n">
+        <v>888.7740575999999</v>
+      </c>
+      <c r="H509" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I509" s="87" t="n"/>
+    </row>
+    <row r="510" ht="24" customHeight="1">
+      <c r="B510" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C510" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Unilever Limited</t>
+        </is>
+      </c>
+      <c r="D510" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E510" s="141" t="n">
+        <v>2167.159445</v>
+      </c>
+      <c r="F510" s="141" t="n">
+        <v>2135.1</v>
+      </c>
+      <c r="G510" s="141" t="n">
+        <v>865.5407084999999</v>
+      </c>
+      <c r="H510" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I510" s="87" t="n"/>
+    </row>
+    <row r="511">
+      <c r="B511" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C511" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Zinc Limited</t>
+        </is>
+      </c>
+      <c r="D511" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E511" s="141" t="n">
+        <v>534.247085</v>
+      </c>
+      <c r="F511" s="141" t="n">
+        <v>535.9</v>
+      </c>
+      <c r="G511" s="141" t="n">
+        <v>550.651704</v>
+      </c>
+      <c r="H511" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I511" s="87" t="n"/>
+    </row>
+    <row r="512" ht="24" customHeight="1">
+      <c r="B512" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C512" s="140" t="inlineStr">
+        <is>
+          <t>Indian Energy Exchange Limited</t>
+        </is>
+      </c>
+      <c r="D512" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E512" s="141" t="n">
+        <v>125.764154</v>
+      </c>
+      <c r="F512" s="141" t="n">
+        <v>126.12</v>
+      </c>
+      <c r="G512" s="141" t="n">
+        <v>375.7349997</v>
+      </c>
+      <c r="H512" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I512" s="87" t="n"/>
+    </row>
+    <row r="513" ht="24" customHeight="1">
+      <c r="B513" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C513" s="140" t="inlineStr">
+        <is>
+          <t>InterGlobe Aviation Limited</t>
+        </is>
+      </c>
+      <c r="D513" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E513" s="141" t="n">
+        <v>5013.114286</v>
+      </c>
+      <c r="F513" s="141" t="n">
+        <v>5394.6</v>
+      </c>
+      <c r="G513" s="141" t="n">
+        <v>12.2678955</v>
+      </c>
+      <c r="H513" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I513" s="87" t="n"/>
+    </row>
+    <row r="514">
+      <c r="B514" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C514" s="140" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D514" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E514" s="141" t="n">
+        <v>420.212687</v>
+      </c>
+      <c r="F514" s="141" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="G514" s="141" t="n">
+        <v>173.055104</v>
+      </c>
+      <c r="H514" s="142" t="n">
+        <v>0.9781021897810219</v>
+      </c>
+      <c r="I514" s="87" t="n"/>
+    </row>
+    <row r="515" ht="24" customHeight="1">
+      <c r="B515" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C515" s="140" t="inlineStr">
+        <is>
+          <t>Kalyan Jewellers India Limited</t>
+        </is>
+      </c>
+      <c r="D515" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E515" s="141" t="n">
+        <v>379.237455</v>
+      </c>
+      <c r="F515" s="141" t="n">
+        <v>389.9</v>
+      </c>
+      <c r="G515" s="141" t="n">
+        <v>1080.802186</v>
+      </c>
+      <c r="H515" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I515" s="87" t="n"/>
+    </row>
+    <row r="516" ht="24" customHeight="1">
+      <c r="B516" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C516" s="140" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D516" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E516" s="141" t="n">
+        <v>404.501931</v>
+      </c>
+      <c r="F516" s="141" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="G516" s="141" t="n">
+        <v>1820.59872</v>
+      </c>
+      <c r="H516" s="142" t="n">
+        <v>0.9362464183381088</v>
+      </c>
+      <c r="I516" s="87" t="n"/>
+    </row>
+    <row r="517" ht="24" customHeight="1">
+      <c r="B517" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C517" s="140" t="inlineStr">
+        <is>
+          <t>LIC Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D517" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E517" s="141" t="n">
+        <v>557.158339</v>
+      </c>
+      <c r="F517" s="141" t="n">
+        <v>565.7</v>
+      </c>
+      <c r="G517" s="141" t="n">
+        <v>1312.75605</v>
+      </c>
+      <c r="H517" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I517" s="87" t="n"/>
+    </row>
+    <row r="518">
+      <c r="B518" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C518" s="140" t="inlineStr">
+        <is>
+          <t>NTPC Limited</t>
+        </is>
+      </c>
+      <c r="D518" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E518" s="141" t="n">
+        <v>359.776105</v>
+      </c>
+      <c r="F518" s="141" t="n">
+        <v>358.45</v>
+      </c>
+      <c r="G518" s="141" t="n">
+        <v>319.9600331</v>
+      </c>
+      <c r="H518" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I518" s="87" t="n"/>
+    </row>
+    <row r="519">
+      <c r="B519" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C519" s="140" t="inlineStr">
+        <is>
+          <t>Patanjali Foods Limited</t>
+        </is>
+      </c>
+      <c r="D519" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E519" s="141" t="n">
+        <v>422.464315</v>
+      </c>
+      <c r="F519" s="141" t="n">
+        <v>411.85</v>
+      </c>
+      <c r="G519" s="141" t="n">
+        <v>10.1348394</v>
+      </c>
+      <c r="H519" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I519" s="87" t="n"/>
+    </row>
+    <row r="520" ht="24" customHeight="1">
+      <c r="B520" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C520" s="140" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="D520" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E520" s="141" t="n">
+        <v>1121.69245</v>
+      </c>
+      <c r="F520" s="141" t="n">
+        <v>1151.2</v>
+      </c>
+      <c r="G520" s="141" t="n">
+        <v>230.551537</v>
+      </c>
+      <c r="H520" s="142" t="n">
+        <v>0.9724770642201835</v>
+      </c>
+      <c r="I520" s="87" t="n"/>
+    </row>
+    <row r="521">
+      <c r="B521" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C521" s="140" t="inlineStr">
+        <is>
+          <t>PB Fintech Limited</t>
+        </is>
+      </c>
+      <c r="D521" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E521" s="141" t="n">
+        <v>1543.3</v>
+      </c>
+      <c r="F521" s="141" t="n">
+        <v>1641.5</v>
+      </c>
+      <c r="G521" s="141" t="n">
+        <v>1.3109338</v>
+      </c>
+      <c r="H521" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I521" s="87" t="n"/>
+    </row>
+    <row r="522">
+      <c r="B522" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C522" s="140" t="inlineStr">
+        <is>
+          <t>RBL Bank Limited</t>
+        </is>
+      </c>
+      <c r="D522" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E522" s="141" t="n">
+        <v>370.763759</v>
+      </c>
+      <c r="F522" s="141" t="n">
+        <v>371.45</v>
+      </c>
+      <c r="G522" s="141" t="n">
+        <v>350.794952</v>
+      </c>
+      <c r="H522" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I522" s="87" t="n"/>
+    </row>
+    <row r="523">
+      <c r="B523" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C523" s="140" t="inlineStr">
+        <is>
+          <t>Suzlon Energy Limited</t>
+        </is>
+      </c>
+      <c r="D523" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E523" s="141" t="n">
+        <v>57.826385</v>
+      </c>
+      <c r="F523" s="141" t="n">
+        <v>59.16</v>
+      </c>
+      <c r="G523" s="141" t="n">
+        <v>70.3851018</v>
+      </c>
+      <c r="H523" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I523" s="87" t="n"/>
+    </row>
+    <row r="524">
+      <c r="B524" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C524" s="140" t="inlineStr">
+        <is>
+          <t>Union Bank of India</t>
+        </is>
+      </c>
+      <c r="D524" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E524" s="141" t="n">
+        <v>175.1072</v>
+      </c>
+      <c r="F524" s="141" t="n">
+        <v>173.49</v>
+      </c>
+      <c r="G524" s="141" t="n">
+        <v>276.1512411</v>
+      </c>
+      <c r="H524" s="142" t="n">
+        <v>0.9938271604938271</v>
+      </c>
+      <c r="I524" s="87" t="n"/>
+    </row>
+    <row r="525">
+      <c r="B525" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C525" s="140" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="D525" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E525" s="141" t="n">
+        <v>25.25451</v>
+      </c>
+      <c r="F525" s="141" t="n">
+        <v>24.34</v>
+      </c>
+      <c r="G525" s="141" t="n">
+        <v>1067.3421102</v>
+      </c>
+      <c r="H525" s="142" t="n">
+        <v>0.837037037037037</v>
+      </c>
+      <c r="I525" s="87" t="n"/>
+    </row>
+    <row r="526" ht="24" customHeight="1">
+      <c r="B526" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C526" s="140" t="inlineStr">
+        <is>
+          <t>Zydus Lifesciences Limited</t>
+        </is>
+      </c>
+      <c r="D526" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E526" s="141" t="n">
+        <v>1114.747826</v>
+      </c>
+      <c r="F526" s="141" t="n">
+        <v>1120.3</v>
+      </c>
+      <c r="G526" s="141" t="n">
+        <v>81.781767</v>
+      </c>
+      <c r="H526" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I526" s="87" t="n"/>
+    </row>
+    <row r="527">
+      <c r="B527" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C527" s="140" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="D527" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E527" s="141" t="n">
+        <v>235.135</v>
+      </c>
+      <c r="F527" s="141" t="n">
+        <v>226.99</v>
+      </c>
+      <c r="G527" s="141" t="n">
+        <v>8.4581804</v>
+      </c>
+      <c r="H527" s="142" t="n">
+        <v>0.01433691756272401</v>
+      </c>
+      <c r="I527" s="87" t="n"/>
+    </row>
+    <row r="528">
+      <c r="B528" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C528" s="140" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D528" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E528" s="141" t="n">
+        <v>1375.8</v>
+      </c>
+      <c r="F528" s="141" t="n">
+        <v>1362.3</v>
+      </c>
+      <c r="G528" s="141" t="n">
+        <v>12.0075248</v>
+      </c>
+      <c r="H528" s="142" t="n">
+        <v>0.006825938566552901</v>
+      </c>
+      <c r="I528" s="87" t="n"/>
+    </row>
+    <row r="529">
+      <c r="B529" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C529" s="140" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D529" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E529" s="141" t="n">
+        <v>278.636602</v>
+      </c>
+      <c r="F529" s="141" t="n">
+        <v>275.95</v>
+      </c>
+      <c r="G529" s="141" t="n">
+        <v>87.77755280000001</v>
+      </c>
+      <c r="H529" s="142" t="n">
+        <v>0.09348914858096828</v>
+      </c>
+      <c r="I529" s="87" t="n"/>
+    </row>
+    <row r="530" ht="24" customHeight="1">
+      <c r="B530" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C530" s="140" t="inlineStr">
+        <is>
+          <t>One 97 Communications Limited</t>
+        </is>
+      </c>
+      <c r="D530" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E530" s="141" t="n">
+        <v>1075.666699</v>
+      </c>
+      <c r="F530" s="141" t="n">
+        <v>1158.3</v>
+      </c>
+      <c r="G530" s="141" t="n">
+        <v>6.5591583</v>
+      </c>
+      <c r="H530" s="142" t="n">
+        <v>0.02752293577981652</v>
+      </c>
+      <c r="I530" s="87" t="n"/>
+    </row>
+    <row r="531">
+      <c r="B531" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C531" s="140" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D531" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E531" s="141" t="n">
+        <v>1025.383302</v>
+      </c>
+      <c r="F531" s="141" t="n">
+        <v>1039.95</v>
+      </c>
+      <c r="G531" s="141" t="n">
+        <v>4.1237607</v>
+      </c>
+      <c r="H531" s="142" t="n">
+        <v>0.003428571428571428</v>
+      </c>
+      <c r="I531" s="87" t="n"/>
+    </row>
+    <row r="532">
+      <c r="B532" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C532" s="140" t="inlineStr">
+        <is>
+          <t>Adani Power Limited</t>
+        </is>
+      </c>
+      <c r="D532" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E532" s="141" t="n">
+        <v>228.092571</v>
+      </c>
+      <c r="F532" s="141" t="n">
+        <v>225.44</v>
+      </c>
+      <c r="G532" s="141" t="n">
+        <v>578.4320300000001</v>
+      </c>
+      <c r="H532" s="142" t="n">
+        <v>0.985663082437276</v>
+      </c>
+      <c r="I532" s="87" t="n"/>
+    </row>
+    <row r="533" ht="24" customHeight="1">
+      <c r="B533" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C533" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D533" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E533" s="141" t="n">
+        <v>309.51957</v>
+      </c>
+      <c r="F533" s="141" t="n">
+        <v>305.3</v>
+      </c>
+      <c r="G533" s="141" t="n">
+        <v>28.2159653</v>
+      </c>
+      <c r="H533" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I533" s="87" t="n"/>
+    </row>
+    <row r="534" ht="24" customHeight="1">
+      <c r="B534" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C534" s="140" t="inlineStr">
+        <is>
+          <t>CG Power and Industrial Solutions Limited</t>
+        </is>
+      </c>
+      <c r="D534" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E534" s="141" t="n">
+        <v>953.091413</v>
+      </c>
+      <c r="F534" s="141" t="n">
+        <v>959.65</v>
+      </c>
+      <c r="G534" s="141" t="n">
+        <v>188.3868945</v>
+      </c>
+      <c r="H534" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I534" s="87" t="n"/>
+    </row>
+    <row r="535" ht="36" customHeight="1">
+      <c r="B535" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C535" s="140" t="inlineStr">
+        <is>
+          <t>Crompton Greaves Consumer Electricals Limited</t>
+        </is>
+      </c>
+      <c r="D535" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E535" s="141" t="n">
+        <v>272.898636</v>
+      </c>
+      <c r="F535" s="141" t="n">
+        <v>273.8</v>
+      </c>
+      <c r="G535" s="141" t="n">
+        <v>672.9137079999999</v>
+      </c>
+      <c r="H535" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I535" s="87" t="n"/>
+    </row>
+    <row r="536" ht="36" customHeight="1">
+      <c r="B536" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C536" s="140" t="inlineStr">
+        <is>
+          <t>ICICI Prudential Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D536" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E536" s="141" t="n">
+        <v>493.852982</v>
+      </c>
+      <c r="F536" s="141" t="n">
+        <v>491.25</v>
+      </c>
+      <c r="G536" s="141" t="n">
+        <v>281.2781322</v>
+      </c>
+      <c r="H536" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I536" s="87" t="n"/>
+    </row>
+    <row r="537">
+      <c r="B537" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C537" s="140" t="inlineStr">
+        <is>
+          <t>Inox Wind Limited</t>
+        </is>
+      </c>
+      <c r="D537" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E537" s="141" t="n">
+        <v>93.55084100000001</v>
+      </c>
+      <c r="F537" s="141" t="n">
+        <v>90.8</v>
+      </c>
+      <c r="G537" s="141" t="n">
+        <v>78.86412799999999</v>
+      </c>
+      <c r="H537" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I537" s="87" t="n"/>
+    </row>
+    <row r="538">
+      <c r="B538" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C538" s="140" t="inlineStr">
+        <is>
+          <t>Marico Limited</t>
+        </is>
+      </c>
+      <c r="D538" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E538" s="141" t="n">
+        <v>835.811841</v>
+      </c>
+      <c r="F538" s="141" t="n">
+        <v>841.25</v>
+      </c>
+      <c r="G538" s="141" t="n">
+        <v>667.996875</v>
+      </c>
+      <c r="H538" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I538" s="87" t="n"/>
+    </row>
+    <row r="539" ht="24" customHeight="1">
+      <c r="B539" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C539" s="140" t="inlineStr">
+        <is>
+          <t>Power Grid Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D539" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E539" s="141" t="n">
+        <v>292.883354</v>
+      </c>
+      <c r="F539" s="141" t="n">
+        <v>287.85</v>
+      </c>
+      <c r="G539" s="141" t="n">
+        <v>37.6537317</v>
+      </c>
+      <c r="H539" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I539" s="87" t="n"/>
+    </row>
+    <row r="540" ht="24" customHeight="1">
+      <c r="B540" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C540" s="140" t="inlineStr">
+        <is>
+          <t>Prestige Estates Projects Limited</t>
+        </is>
+      </c>
+      <c r="D540" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E540" s="141" t="n">
+        <v>1533.189082</v>
+      </c>
+      <c r="F540" s="141" t="n">
+        <v>1574.2</v>
+      </c>
+      <c r="G540" s="141" t="n">
+        <v>89.9110575</v>
+      </c>
+      <c r="H540" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I540" s="87" t="n"/>
+    </row>
+    <row r="541" ht="24" customHeight="1">
+      <c r="B541" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C541" s="140" t="inlineStr">
+        <is>
+          <t>Steel Authority of India Limited</t>
+        </is>
+      </c>
+      <c r="D541" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E541" s="141" t="n">
+        <v>175.294941</v>
+      </c>
+      <c r="F541" s="141" t="n">
+        <v>174.9</v>
+      </c>
+      <c r="G541" s="141" t="n">
+        <v>3567.797871</v>
+      </c>
+      <c r="H541" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I541" s="87" t="n"/>
+    </row>
+    <row r="542">
+      <c r="B542" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C542" s="140" t="inlineStr">
+        <is>
+          <t>Swiggy Limited</t>
+        </is>
+      </c>
+      <c r="D542" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E542" s="141" t="n">
+        <v>242.864495</v>
+      </c>
+      <c r="F542" s="141" t="n">
+        <v>241.35</v>
+      </c>
+      <c r="G542" s="141" t="n">
+        <v>247.5241174</v>
+      </c>
+      <c r="H542" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I542" s="87" t="n"/>
+    </row>
+    <row r="543">
+      <c r="B543" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C543" s="140" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="D543" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E543" s="141" t="n">
+        <v>149.08715</v>
+      </c>
+      <c r="F543" s="141" t="n">
+        <v>159.86</v>
+      </c>
+      <c r="G543" s="141" t="n">
+        <v>25.86157</v>
+      </c>
+      <c r="H543" s="142" t="n">
+        <v>0.03703703703703703</v>
+      </c>
+      <c r="I543" s="87" t="n"/>
+    </row>
+    <row r="544">
+      <c r="B544" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C544" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D544" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E544" s="141" t="n">
+        <v>415.105603</v>
+      </c>
+      <c r="F544" s="141" t="n">
+        <v>416.4</v>
+      </c>
+      <c r="G544" s="141" t="n">
+        <v>130.841562</v>
+      </c>
+      <c r="H544" s="142" t="n">
+        <v>0.08117564730580826</v>
+      </c>
+      <c r="I544" s="87" t="n"/>
+    </row>
+    <row r="545">
+      <c r="B545" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C545" s="140" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D545" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E545" s="141" t="n">
+        <v>1849.387036</v>
+      </c>
+      <c r="F545" s="141" t="n">
+        <v>1854</v>
+      </c>
+      <c r="G545" s="141" t="n">
+        <v>1229.667175</v>
+      </c>
+      <c r="H545" s="142" t="n">
+        <v>0.8532608695652174</v>
+      </c>
+      <c r="I545" s="87" t="n"/>
+    </row>
+    <row r="546" ht="24" customHeight="1">
+      <c r="B546" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C546" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="D546" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E546" s="141" t="n">
+        <v>418.4333</v>
+      </c>
+      <c r="F546" s="141" t="n">
+        <v>419</v>
+      </c>
+      <c r="G546" s="141" t="n">
+        <v>25.9898628</v>
+      </c>
+      <c r="H546" s="142" t="n">
+        <v>0.009345794392523364</v>
+      </c>
+      <c r="I546" s="87" t="n"/>
+    </row>
+    <row r="547">
+      <c r="B547" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C547" s="140" t="inlineStr">
+        <is>
+          <t>DLF Limited</t>
+        </is>
+      </c>
+      <c r="D547" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E547" s="141" t="n">
+        <v>625.130692</v>
+      </c>
+      <c r="F547" s="141" t="n">
+        <v>619.85</v>
+      </c>
+      <c r="G547" s="141" t="n">
+        <v>795.4656684</v>
+      </c>
+      <c r="H547" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I547" s="87" t="n"/>
+    </row>
+    <row r="548" ht="24" customHeight="1">
+      <c r="B548" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C548" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D548" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E548" s="141" t="n">
+        <v>4276.85</v>
+      </c>
+      <c r="F548" s="141" t="n">
+        <v>4426.9</v>
+      </c>
+      <c r="G548" s="141" t="n">
+        <v>2.7063646</v>
+      </c>
+      <c r="H548" s="142" t="n">
+        <v>0.002717391304347826</v>
+      </c>
+      <c r="I548" s="87" t="n"/>
+    </row>
+    <row r="549">
+      <c r="B549" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C549" s="140" t="inlineStr">
         <is>
           <t>ICICI Bank Limited</t>
         </is>
       </c>
-      <c r="C15" s="154" t="inlineStr">
-[...142 lines deleted...]
-      <c r="B19" s="154" t="inlineStr">
+      <c r="D549" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E549" s="141" t="n">
+        <v>1327.890815</v>
+      </c>
+      <c r="F549" s="141" t="n">
+        <v>1381</v>
+      </c>
+      <c r="G549" s="141" t="n">
+        <v>260.7066</v>
+      </c>
+      <c r="H549" s="142" t="n">
+        <v>0.08292416803055101</v>
+      </c>
+      <c r="I549" s="87" t="n"/>
+    </row>
+    <row r="550">
+      <c r="B550" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C550" s="140" t="inlineStr">
+        <is>
+          <t>Indus Towers Limited</t>
+        </is>
+      </c>
+      <c r="D550" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E550" s="141" t="n">
+        <v>438.5833</v>
+      </c>
+      <c r="F550" s="141" t="n">
+        <v>397.55</v>
+      </c>
+      <c r="G550" s="141" t="n">
+        <v>3.8955969</v>
+      </c>
+      <c r="H550" s="142" t="n">
+        <v>0.0218978102189781</v>
+      </c>
+      <c r="I550" s="87" t="n"/>
+    </row>
+    <row r="551" ht="24" customHeight="1">
+      <c r="B551" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C551" s="140" t="inlineStr">
+        <is>
+          <t>Kotak Mahindra Bank Limited</t>
+        </is>
+      </c>
+      <c r="D551" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E551" s="141" t="n">
+        <v>406.783189</v>
+      </c>
+      <c r="F551" s="141" t="n">
+        <v>395.85</v>
+      </c>
+      <c r="G551" s="141" t="n">
+        <v>124.537255</v>
+      </c>
+      <c r="H551" s="142" t="n">
+        <v>0.06375358166189111</v>
+      </c>
+      <c r="I551" s="87" t="n"/>
+    </row>
+    <row r="552" ht="24" customHeight="1">
+      <c r="B552" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C552" s="140" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D552" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E552" s="141" t="n">
+        <v>1035.109064</v>
+      </c>
+      <c r="F552" s="141" t="n">
+        <v>1043.4</v>
+      </c>
+      <c r="G552" s="141" t="n">
+        <v>17.7033285</v>
+      </c>
+      <c r="H552" s="142" t="n">
+        <v>0.04150943396226415</v>
+      </c>
+      <c r="I552" s="87" t="n"/>
+    </row>
+    <row r="553" ht="24" customHeight="1">
+      <c r="B553" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C553" s="140" t="inlineStr">
+        <is>
+          <t>Reliance Industries Limited</t>
+        </is>
+      </c>
+      <c r="D553" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E553" s="141" t="n">
+        <v>1300.333171</v>
+      </c>
+      <c r="F553" s="141" t="n">
+        <v>1307.9</v>
+      </c>
+      <c r="G553" s="141" t="n">
+        <v>810.271215</v>
+      </c>
+      <c r="H553" s="142" t="n">
+        <v>0.1516198704103672</v>
+      </c>
+      <c r="I553" s="87" t="n"/>
+    </row>
+    <row r="554" ht="24" customHeight="1">
+      <c r="B554" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C554" s="140" t="inlineStr">
+        <is>
+          <t>GE Vernova T&amp;D India Limited</t>
+        </is>
+      </c>
+      <c r="D554" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E554" s="141" t="n">
+        <v>5362.264745</v>
+      </c>
+      <c r="F554" s="141" t="n">
+        <v>4982.5</v>
+      </c>
+      <c r="G554" s="141" t="n">
+        <v>158.2528419</v>
+      </c>
+      <c r="H554" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I554" s="87" t="n"/>
+    </row>
+    <row r="555" ht="24" customHeight="1">
+      <c r="B555" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C555" s="140" t="inlineStr">
+        <is>
+          <t>Adani Energy Solutions Limited</t>
+        </is>
+      </c>
+      <c r="D555" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E555" s="141" t="n">
+        <v>1509.032325</v>
+      </c>
+      <c r="F555" s="141" t="n">
+        <v>1502.8</v>
+      </c>
+      <c r="G555" s="141" t="n">
+        <v>3751.548048</v>
+      </c>
+      <c r="H555" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I555" s="87" t="n"/>
+    </row>
+    <row r="556">
+      <c r="B556" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C556" s="140" t="inlineStr">
+        <is>
+          <t>Axis Bank Limited</t>
+        </is>
+      </c>
+      <c r="D556" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E556" s="141" t="n">
+        <v>1374.470265</v>
+      </c>
+      <c r="F556" s="141" t="n">
+        <v>1355.6</v>
+      </c>
+      <c r="G556" s="141" t="n">
+        <v>1738.33215</v>
+      </c>
+      <c r="H556" s="142" t="n">
+        <v>0.9931740614334471</v>
+      </c>
+      <c r="I556" s="87" t="n"/>
+    </row>
+    <row r="557">
+      <c r="B557" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C557" s="140" t="inlineStr">
+        <is>
+          <t>Bajaj Finserv Limited</t>
+        </is>
+      </c>
+      <c r="D557" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E557" s="141" t="n">
+        <v>1772.718718</v>
+      </c>
+      <c r="F557" s="141" t="n">
+        <v>1792.4</v>
+      </c>
+      <c r="G557" s="141" t="n">
+        <v>86.290932</v>
+      </c>
+      <c r="H557" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I557" s="87" t="n"/>
+    </row>
+    <row r="558">
+      <c r="B558" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C558" s="140" t="inlineStr">
+        <is>
+          <t>Bank of Baroda</t>
+        </is>
+      </c>
+      <c r="D558" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E558" s="141" t="n">
+        <v>279.145036</v>
+      </c>
+      <c r="F558" s="141" t="n">
+        <v>274.4</v>
+      </c>
+      <c r="G558" s="141" t="n">
+        <v>846.7729335</v>
+      </c>
+      <c r="H558" s="142" t="n">
+        <v>0.9065108514190318</v>
+      </c>
+      <c r="I558" s="87" t="n"/>
+    </row>
+    <row r="559">
+      <c r="B559" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C559" s="140" t="inlineStr">
+        <is>
+          <t>Cummins India Limited</t>
+        </is>
+      </c>
+      <c r="D559" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E559" s="141" t="n">
+        <v>5639.1574</v>
+      </c>
+      <c r="F559" s="141" t="n">
+        <v>5659</v>
+      </c>
+      <c r="G559" s="141" t="n">
+        <v>123.10218</v>
+      </c>
+      <c r="H559" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I559" s="87" t="n"/>
+    </row>
+    <row r="560">
+      <c r="B560" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C560" s="140" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED</t>
+        </is>
+      </c>
+      <c r="D560" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E560" s="141" t="n">
+        <v>258.910374</v>
+      </c>
+      <c r="F560" s="141" t="n">
+        <v>265.95</v>
+      </c>
+      <c r="G560" s="141" t="n">
+        <v>1737.6047664</v>
+      </c>
+      <c r="H560" s="142" t="n">
+        <v>0.8765060240963856</v>
+      </c>
+      <c r="I560" s="87" t="n"/>
+    </row>
+    <row r="561">
+      <c r="B561" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C561" s="140" t="inlineStr">
+        <is>
+          <t>The Federal Bank  Limited</t>
+        </is>
+      </c>
+      <c r="D561" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E561" s="141" t="n">
+        <v>326.38</v>
+      </c>
+      <c r="F561" s="141" t="n">
+        <v>330.05</v>
+      </c>
+      <c r="G561" s="141" t="n">
+        <v>14.630438</v>
+      </c>
+      <c r="H561" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I561" s="87" t="n"/>
+    </row>
+    <row r="562">
+      <c r="B562" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C562" s="140" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D562" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E562" s="141" t="n">
+        <v>109.967736</v>
+      </c>
+      <c r="F562" s="141" t="n">
+        <v>112.78</v>
+      </c>
+      <c r="G562" s="141" t="n">
+        <v>1462.9114258</v>
+      </c>
+      <c r="H562" s="142" t="n">
+        <v>0.9943117178612059</v>
+      </c>
+      <c r="I562" s="87" t="n"/>
+    </row>
+    <row r="563" ht="36" customHeight="1">
+      <c r="B563" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C563" s="140" t="inlineStr">
+        <is>
+          <t>ICICI Lombard General Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D563" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E563" s="141" t="n">
+        <v>1839.942857</v>
+      </c>
+      <c r="F563" s="141" t="n">
+        <v>1754.3</v>
+      </c>
+      <c r="G563" s="141" t="n">
+        <v>7.0349937</v>
+      </c>
+      <c r="H563" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I563" s="87" t="n"/>
+    </row>
+    <row r="564">
+      <c r="B564" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C564" s="140" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="D564" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E564" s="141" t="n">
+        <v>904.1917</v>
+      </c>
+      <c r="F564" s="141" t="n">
+        <v>930.8</v>
+      </c>
+      <c r="G564" s="141" t="n">
+        <v>17.224872</v>
+      </c>
+      <c r="H564" s="142" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I564" s="87" t="n"/>
+    </row>
+    <row r="565">
+      <c r="B565" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C565" s="140" t="inlineStr">
+        <is>
+          <t>JINDAL STEEL LIMITED</t>
+        </is>
+      </c>
+      <c r="D565" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E565" s="141" t="n">
+        <v>1147.6</v>
+      </c>
+      <c r="F565" s="141" t="n">
+        <v>1066.6</v>
+      </c>
+      <c r="G565" s="141" t="n">
+        <v>1.2984438</v>
+      </c>
+      <c r="H565" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I565" s="87" t="n"/>
+    </row>
+    <row r="566">
+      <c r="B566" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C566" s="140" t="inlineStr">
+        <is>
+          <t>Muthoot Finance Limited</t>
+        </is>
+      </c>
+      <c r="D566" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E566" s="141" t="n">
+        <v>3025.1444</v>
+      </c>
+      <c r="F566" s="141" t="n">
+        <v>3015.6</v>
+      </c>
+      <c r="G566" s="141" t="n">
+        <v>68.817474</v>
+      </c>
+      <c r="H566" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I566" s="87" t="n"/>
+    </row>
+    <row r="567">
+      <c r="B567" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C567" s="140" t="inlineStr">
+        <is>
+          <t>NMDC Limited</t>
+        </is>
+      </c>
+      <c r="D567" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E567" s="141" t="n">
+        <v>85.843327</v>
+      </c>
+      <c r="F567" s="141" t="n">
+        <v>85.78</v>
+      </c>
+      <c r="G567" s="141" t="n">
+        <v>1247.9411912</v>
+      </c>
+      <c r="H567" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I567" s="87" t="n"/>
+    </row>
+    <row r="568">
+      <c r="B568" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C568" s="140" t="inlineStr">
+        <is>
+          <t>The Phoenix Mills Limited</t>
+        </is>
+      </c>
+      <c r="D568" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E568" s="141" t="n">
+        <v>1912.531791</v>
+      </c>
+      <c r="F568" s="141" t="n">
+        <v>1960.1</v>
+      </c>
+      <c r="G568" s="141" t="n">
+        <v>635.2361469</v>
+      </c>
+      <c r="H568" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I568" s="87" t="n"/>
+    </row>
+    <row r="569" ht="24" customHeight="1">
+      <c r="B569" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C569" s="140" t="inlineStr">
+        <is>
+          <t>Supreme Industries Limited</t>
+        </is>
+      </c>
+      <c r="D569" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E569" s="141" t="n">
+        <v>3364.54004</v>
+      </c>
+      <c r="F569" s="141" t="n">
+        <v>3173</v>
+      </c>
+      <c r="G569" s="141" t="n">
+        <v>33.246414</v>
+      </c>
+      <c r="H569" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I569" s="87" t="n"/>
+    </row>
+    <row r="570" ht="24" customHeight="1">
+      <c r="B570" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C570" s="140" t="inlineStr">
+        <is>
+          <t>TVS Motor Company Limited</t>
+        </is>
+      </c>
+      <c r="D570" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E570" s="141" t="n">
+        <v>3495.509192</v>
+      </c>
+      <c r="F570" s="141" t="n">
+        <v>3486.1</v>
+      </c>
+      <c r="G570" s="141" t="n">
+        <v>564.2004486000001</v>
+      </c>
+      <c r="H570" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I570" s="87" t="n"/>
+    </row>
+    <row r="571">
+      <c r="B571" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C571" s="140" t="inlineStr">
+        <is>
+          <t>Waaree Energies Limited</t>
+        </is>
+      </c>
+      <c r="D571" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E571" s="141" t="n">
+        <v>3053.490899</v>
+      </c>
+      <c r="F571" s="141" t="n">
+        <v>2932</v>
+      </c>
+      <c r="G571" s="141" t="n">
+        <v>14.775915</v>
+      </c>
+      <c r="H571" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I571" s="87" t="n"/>
+    </row>
+    <row r="572">
+      <c r="B572" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C572" s="140" t="inlineStr">
+        <is>
+          <t>ITC Limited</t>
+        </is>
+      </c>
+      <c r="D572" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E572" s="141" t="n">
+        <v>290.278916</v>
+      </c>
+      <c r="F572" s="141" t="n">
+        <v>290.2</v>
+      </c>
+      <c r="G572" s="141" t="n">
+        <v>751.5592033</v>
+      </c>
+      <c r="H572" s="142" t="n">
+        <v>0.4037001897533207</v>
+      </c>
+      <c r="I572" s="87" t="n"/>
+    </row>
+    <row r="573" ht="24" customHeight="1">
+      <c r="B573" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C573" s="140" t="inlineStr">
+        <is>
+          <t>Tata Motors Passanger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="D573" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E573" s="141" t="n">
+        <v>363.0224</v>
+      </c>
+      <c r="F573" s="141" t="n">
+        <v>356.8</v>
+      </c>
+      <c r="G573" s="141" t="n">
+        <v>35.253792</v>
+      </c>
+      <c r="H573" s="142" t="n">
+        <v>0.05776892430278884</v>
+      </c>
+      <c r="I573" s="87" t="n"/>
+    </row>
+    <row r="574" ht="24" customHeight="1">
+      <c r="B574" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C574" s="140" t="inlineStr">
+        <is>
+          <t>Aditya Birla Capital Limited</t>
+        </is>
+      </c>
+      <c r="D574" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E574" s="141" t="n">
+        <v>391.792661</v>
+      </c>
+      <c r="F574" s="141" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="G574" s="141" t="n">
+        <v>691.160407</v>
+      </c>
+      <c r="H574" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I574" s="87" t="n"/>
+    </row>
+    <row r="575" ht="24" customHeight="1">
+      <c r="B575" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C575" s="140" t="inlineStr">
+        <is>
+          <t>Amber Enterprises India Limited</t>
+        </is>
+      </c>
+      <c r="D575" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E575" s="141" t="n">
+        <v>7493.9612</v>
+      </c>
+      <c r="F575" s="141" t="n">
+        <v>7569.5</v>
+      </c>
+      <c r="G575" s="141" t="n">
+        <v>251.27137</v>
+      </c>
+      <c r="H575" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I575" s="87" t="n"/>
+    </row>
+    <row r="576" ht="24" customHeight="1">
+      <c r="B576" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C576" s="140" t="inlineStr">
+        <is>
+          <t>Bajaj Holdings &amp; Investment Limited</t>
+        </is>
+      </c>
+      <c r="D576" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E576" s="141" t="n">
+        <v>10657.285695</v>
+      </c>
+      <c r="F576" s="141" t="n">
+        <v>10649</v>
+      </c>
+      <c r="G576" s="141" t="n">
+        <v>11.1526016</v>
+      </c>
+      <c r="H576" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I576" s="87" t="n"/>
+    </row>
+    <row r="577" ht="24" customHeight="1">
+      <c r="B577" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C577" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Heavy Electricals Limited</t>
+        </is>
+      </c>
+      <c r="D577" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E577" s="141" t="n">
+        <v>410.210126</v>
+      </c>
+      <c r="F577" s="141" t="n">
+        <v>417.7</v>
+      </c>
+      <c r="G577" s="141" t="n">
+        <v>2743.5644616</v>
+      </c>
+      <c r="H577" s="142" t="n">
+        <v>0.9906542056074766</v>
+      </c>
+      <c r="I577" s="87" t="n"/>
+    </row>
+    <row r="578">
+      <c r="B578" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C578" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Forge Limited</t>
+        </is>
+      </c>
+      <c r="D578" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E578" s="141" t="n">
+        <v>1937</v>
+      </c>
+      <c r="F578" s="141" t="n">
+        <v>2130.3</v>
+      </c>
+      <c r="G578" s="141" t="n">
+        <v>2.2155525</v>
+      </c>
+      <c r="H578" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I578" s="87" t="n"/>
+    </row>
+    <row r="579" ht="24" customHeight="1">
+      <c r="B579" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C579" s="140" t="inlineStr">
+        <is>
+          <t>Container Corporation of India Limited</t>
+        </is>
+      </c>
+      <c r="D579" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E579" s="141" t="n">
+        <v>481.578544</v>
+      </c>
+      <c r="F579" s="141" t="n">
+        <v>478.15</v>
+      </c>
+      <c r="G579" s="141" t="n">
+        <v>327.6865447</v>
+      </c>
+      <c r="H579" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I579" s="87" t="n"/>
+    </row>
+    <row r="580">
+      <c r="B580" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C580" s="140" t="inlineStr">
+        <is>
+          <t>Dalmia Bharat Limited</t>
+        </is>
+      </c>
+      <c r="D580" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E580" s="141" t="n">
+        <v>1726</v>
+      </c>
+      <c r="F580" s="141" t="n">
+        <v>1711.5</v>
+      </c>
+      <c r="G580" s="141" t="n">
+        <v>14.7111734</v>
+      </c>
+      <c r="H580" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I580" s="87" t="n"/>
+    </row>
+    <row r="581" ht="24" customHeight="1">
+      <c r="B581" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C581" s="140" t="inlineStr">
+        <is>
+          <t>Divi's Laboratories Limited</t>
+        </is>
+      </c>
+      <c r="D581" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E581" s="141" t="n">
+        <v>6710.655465</v>
+      </c>
+      <c r="F581" s="141" t="n">
+        <v>6604</v>
+      </c>
+      <c r="G581" s="141" t="n">
+        <v>503.13647</v>
+      </c>
+      <c r="H581" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I581" s="87" t="n"/>
+    </row>
+    <row r="582" ht="24" customHeight="1">
+      <c r="B582" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C582" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Aeronautics Limited</t>
+        </is>
+      </c>
+      <c r="D582" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E582" s="141" t="n">
+        <v>4341.28828</v>
+      </c>
+      <c r="F582" s="141" t="n">
+        <v>4410.7</v>
+      </c>
+      <c r="G582" s="141" t="n">
+        <v>988.4497611999999</v>
+      </c>
+      <c r="H582" s="142" t="n">
+        <v>0.9972826086956522</v>
+      </c>
+      <c r="I582" s="87" t="n"/>
+    </row>
+    <row r="583">
+      <c r="B583" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C583" s="140" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="D583" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E583" s="141" t="n">
+        <v>1241.81956</v>
+      </c>
+      <c r="F583" s="141" t="n">
+        <v>1227.3</v>
+      </c>
+      <c r="G583" s="141" t="n">
+        <v>3006.0563981</v>
+      </c>
+      <c r="H583" s="142" t="n">
+        <v>0.9990990990990991</v>
+      </c>
+      <c r="I583" s="87" t="n"/>
+    </row>
+    <row r="584" ht="24" customHeight="1">
+      <c r="B584" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C584" s="140" t="inlineStr">
+        <is>
+          <t>Jubilant Foodworks Limited</t>
+        </is>
+      </c>
+      <c r="D584" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E584" s="141" t="n">
+        <v>420.4367</v>
+      </c>
+      <c r="F584" s="141" t="n">
+        <v>419.9</v>
+      </c>
+      <c r="G584" s="141" t="n">
+        <v>105.4437174</v>
+      </c>
+      <c r="H584" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I584" s="87" t="n"/>
+    </row>
+    <row r="585" ht="24" customHeight="1">
+      <c r="B585" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C585" s="140" t="inlineStr">
+        <is>
+          <t>Max Healthcare Institute Limited</t>
+        </is>
+      </c>
+      <c r="D585" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E585" s="141" t="n">
+        <v>1136.325</v>
+      </c>
+      <c r="F585" s="141" t="n">
+        <v>1136.15</v>
+      </c>
+      <c r="G585" s="141" t="n">
+        <v>7.024980599999999</v>
+      </c>
+      <c r="H585" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I585" s="87" t="n"/>
+    </row>
+    <row r="586" ht="24" customHeight="1">
+      <c r="B586" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C586" s="140" t="inlineStr">
+        <is>
+          <t>PNB Housing Finance Limited</t>
+        </is>
+      </c>
+      <c r="D586" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E586" s="141" t="n">
+        <v>1047.368117</v>
+      </c>
+      <c r="F586" s="141" t="n">
+        <v>1047.4</v>
+      </c>
+      <c r="G586" s="141" t="n">
+        <v>407.250519</v>
+      </c>
+      <c r="H586" s="142" t="n">
+        <v>0.9584905660377359</v>
+      </c>
+      <c r="I586" s="87" t="n"/>
+    </row>
+    <row r="587">
+      <c r="B587" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C587" s="140" t="inlineStr">
+        <is>
+          <t>State Bank of India</t>
+        </is>
+      </c>
+      <c r="D587" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E587" s="141" t="n">
+        <v>1030.101786</v>
+      </c>
+      <c r="F587" s="141" t="n">
+        <v>1033.75</v>
+      </c>
+      <c r="G587" s="141" t="n">
+        <v>1192.3155968</v>
+      </c>
+      <c r="H587" s="142" t="n">
+        <v>0.9965714285714286</v>
+      </c>
+      <c r="I587" s="87" t="n"/>
+    </row>
+    <row r="588" ht="24" customHeight="1">
+      <c r="B588" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C588" s="140" t="inlineStr">
+        <is>
+          <t>Solar Industries India Limited</t>
+        </is>
+      </c>
+      <c r="D588" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E588" s="141" t="n">
+        <v>17916.500002</v>
+      </c>
+      <c r="F588" s="141" t="n">
+        <v>18751</v>
+      </c>
+      <c r="G588" s="141" t="n">
+        <v>185.331375</v>
+      </c>
+      <c r="H588" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I588" s="87" t="n"/>
+    </row>
+    <row r="589" ht="24" customHeight="1">
+      <c r="B589" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C589" s="140" t="inlineStr">
+        <is>
+          <t>Sun Pharmaceutical Industries Limited</t>
+        </is>
+      </c>
+      <c r="D589" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E589" s="141" t="n">
+        <v>1879.153871</v>
+      </c>
+      <c r="F589" s="141" t="n">
+        <v>1870.8</v>
+      </c>
+      <c r="G589" s="141" t="n">
+        <v>704.520432</v>
+      </c>
+      <c r="H589" s="142" t="n">
+        <v>0.9838449111470113</v>
+      </c>
+      <c r="I589" s="87" t="n"/>
+    </row>
+    <row r="590" ht="24" customHeight="1">
+      <c r="B590" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C590" s="140" t="inlineStr">
+        <is>
+          <t>TATA CONSUMER PRODUCTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D590" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E590" s="141" t="n">
+        <v>1116.67275</v>
+      </c>
+      <c r="F590" s="141" t="n">
+        <v>1080.5</v>
+      </c>
+      <c r="G590" s="141" t="n">
+        <v>431.4786093</v>
+      </c>
+      <c r="H590" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I590" s="87" t="n"/>
+    </row>
+    <row r="591" ht="24" customHeight="1">
+      <c r="B591" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C591" s="140" t="inlineStr">
+        <is>
+          <t>Tata Motors Passanger Vehicles Limited</t>
+        </is>
+      </c>
+      <c r="D591" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E591" s="141" t="n">
+        <v>366.868091</v>
+      </c>
+      <c r="F591" s="141" t="n">
+        <v>354.9</v>
+      </c>
+      <c r="G591" s="141" t="n">
+        <v>572.076472</v>
+      </c>
+      <c r="H591" s="142" t="n">
+        <v>0.9422310756972112</v>
+      </c>
+      <c r="I591" s="87" t="n"/>
+    </row>
+    <row r="592">
+      <c r="B592" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C592" s="140" t="inlineStr">
+        <is>
+          <t>Vedanta Limited</t>
+        </is>
+      </c>
+      <c r="D592" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E592" s="141" t="n">
+        <v>289.725</v>
+      </c>
+      <c r="F592" s="141" t="n">
+        <v>282.65</v>
+      </c>
+      <c r="G592" s="141" t="n">
+        <v>2.2687832</v>
+      </c>
+      <c r="H592" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I592" s="87" t="n"/>
+    </row>
+    <row r="593">
+      <c r="B593" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C593" s="140" t="inlineStr">
+        <is>
+          <t>Delhivery Limited</t>
+        </is>
+      </c>
+      <c r="D593" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E593" s="141" t="n">
+        <v>441</v>
+      </c>
+      <c r="F593" s="141" t="n">
+        <v>479.05</v>
+      </c>
+      <c r="G593" s="141" t="n">
+        <v>2.0373751</v>
+      </c>
+      <c r="H593" s="142" t="n">
+        <v>0.007633587786259542</v>
+      </c>
+      <c r="I593" s="87" t="n"/>
+    </row>
+    <row r="594">
+      <c r="B594" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C594" s="140" t="inlineStr">
+        <is>
+          <t>JSW Steel Limited</t>
+        </is>
+      </c>
+      <c r="D594" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E594" s="141" t="n">
+        <v>1295</v>
+      </c>
+      <c r="F594" s="141" t="n">
+        <v>1236.5</v>
+      </c>
+      <c r="G594" s="141" t="n">
+        <v>2.7280969</v>
+      </c>
+      <c r="H594" s="142" t="n">
+        <v>0.0009009009009009009</v>
+      </c>
+      <c r="I594" s="87" t="n"/>
+    </row>
+    <row r="595" ht="24" customHeight="1">
+      <c r="B595" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C595" s="140" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="D595" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E595" s="141" t="n">
+        <v>13165</v>
+      </c>
+      <c r="F595" s="141" t="n">
+        <v>14123</v>
+      </c>
+      <c r="G595" s="141" t="n">
+        <v>1.2565825</v>
+      </c>
+      <c r="H595" s="142" t="n">
+        <v>0.003460207612456748</v>
+      </c>
+      <c r="I595" s="87" t="n"/>
+    </row>
+    <row r="596">
+      <c r="B596" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C596" s="140" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="D596" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E596" s="141" t="n">
+        <v>11362.384631</v>
+      </c>
+      <c r="F596" s="141" t="n">
+        <v>11410</v>
+      </c>
+      <c r="G596" s="141" t="n">
+        <v>13.058565</v>
+      </c>
+      <c r="H596" s="142" t="n">
+        <v>0.02742616033755274</v>
+      </c>
+      <c r="I596" s="87" t="n"/>
+    </row>
+    <row r="597">
+      <c r="B597" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C597" s="140" t="inlineStr">
+        <is>
+          <t>Bajaj Finance Limited</t>
+        </is>
+      </c>
+      <c r="D597" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E597" s="141" t="n">
+        <v>975.739452</v>
+      </c>
+      <c r="F597" s="141" t="n">
+        <v>1009.9</v>
+      </c>
+      <c r="G597" s="141" t="n">
+        <v>1118.2024736</v>
+      </c>
+      <c r="H597" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I597" s="87" t="n"/>
+    </row>
+    <row r="598">
+      <c r="B598" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C598" s="140" t="inlineStr">
+        <is>
+          <t>Biocon Limited</t>
+        </is>
+      </c>
+      <c r="D598" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E598" s="141" t="n">
+        <v>422.868846</v>
+      </c>
+      <c r="F598" s="141" t="n">
+        <v>421.2</v>
+      </c>
+      <c r="G598" s="141" t="n">
+        <v>570.7172</v>
+      </c>
+      <c r="H598" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I598" s="87" t="n"/>
+    </row>
+    <row r="599">
+      <c r="B599" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C599" s="140" t="inlineStr">
+        <is>
+          <t>Coal India Limited</t>
+        </is>
+      </c>
+      <c r="D599" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E599" s="141" t="n">
+        <v>447.122634</v>
+      </c>
+      <c r="F599" s="141" t="n">
+        <v>441.75</v>
+      </c>
+      <c r="G599" s="141" t="n">
+        <v>265.1561388</v>
+      </c>
+      <c r="H599" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I599" s="87" t="n"/>
+    </row>
+    <row r="600" ht="24" customHeight="1">
+      <c r="B600" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C600" s="140" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="D600" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E600" s="141" t="n">
+        <v>5341.166667</v>
+      </c>
+      <c r="F600" s="141" t="n">
+        <v>5180</v>
+      </c>
+      <c r="G600" s="141" t="n">
+        <v>17.1315</v>
+      </c>
+      <c r="H600" s="142" t="n">
+        <v>0.5172413793103449</v>
+      </c>
+      <c r="I600" s="87" t="n"/>
+    </row>
+    <row r="601">
+      <c r="B601" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C601" s="140" t="inlineStr">
+        <is>
+          <t>Cipla Limited</t>
+        </is>
+      </c>
+      <c r="D601" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E601" s="141" t="n">
+        <v>1447.661113</v>
+      </c>
+      <c r="F601" s="141" t="n">
+        <v>1476.6</v>
+      </c>
+      <c r="G601" s="141" t="n">
+        <v>378.2312406</v>
+      </c>
+      <c r="H601" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I601" s="87" t="n"/>
+    </row>
+    <row r="602">
+      <c r="B602" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C602" s="140" t="inlineStr">
+        <is>
+          <t>Fortis Healthcare Limited</t>
+        </is>
+      </c>
+      <c r="D602" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E602" s="141" t="n">
+        <v>977.026667</v>
+      </c>
+      <c r="F602" s="141" t="n">
+        <v>961</v>
+      </c>
+      <c r="G602" s="141" t="n">
+        <v>164.298456</v>
+      </c>
+      <c r="H602" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I602" s="87" t="n"/>
+    </row>
+    <row r="603" ht="24" customHeight="1">
+      <c r="B603" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C603" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Asset Management Company Limited</t>
+        </is>
+      </c>
+      <c r="D603" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E603" s="141" t="n">
+        <v>2525.993323</v>
+      </c>
+      <c r="F603" s="141" t="n">
+        <v>2667.4</v>
+      </c>
+      <c r="G603" s="141" t="n">
+        <v>149.40693</v>
+      </c>
+      <c r="H603" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I603" s="87" t="n"/>
+    </row>
+    <row r="604" ht="24" customHeight="1">
+      <c r="B604" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C604" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D604" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E604" s="141" t="n">
+        <v>589.44609</v>
+      </c>
+      <c r="F604" s="141" t="n">
+        <v>579.9</v>
+      </c>
+      <c r="G604" s="141" t="n">
+        <v>373.404218</v>
+      </c>
+      <c r="H604" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I604" s="87" t="n"/>
+    </row>
+    <row r="605" ht="24" customHeight="1">
+      <c r="B605" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C605" s="140" t="inlineStr">
+        <is>
+          <t>Hindustan Petroleum Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D605" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E605" s="141" t="n">
+        <v>394.999003</v>
+      </c>
+      <c r="F605" s="141" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="G605" s="141" t="n">
+        <v>190.2235919</v>
+      </c>
+      <c r="H605" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I605" s="87" t="n"/>
+    </row>
+    <row r="606">
+      <c r="B606" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C606" s="140" t="inlineStr">
+        <is>
+          <t>ICICI Bank Limited</t>
+        </is>
+      </c>
+      <c r="D606" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E606" s="141" t="n">
+        <v>1369.46331</v>
+      </c>
+      <c r="F606" s="141" t="n">
+        <v>1384.2</v>
+      </c>
+      <c r="G606" s="141" t="n">
+        <v>2872.877749</v>
+      </c>
+      <c r="H606" s="142" t="n">
+        <v>0.917075831969449</v>
+      </c>
+      <c r="I606" s="87" t="n"/>
+    </row>
+    <row r="607" ht="24" customHeight="1">
+      <c r="B607" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C607" s="140" t="inlineStr">
+        <is>
+          <t>The Indian Hotels Company Limited</t>
+        </is>
+      </c>
+      <c r="D607" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E607" s="141" t="n">
+        <v>714.268331</v>
+      </c>
+      <c r="F607" s="141" t="n">
+        <v>719.2</v>
+      </c>
+      <c r="G607" s="141" t="n">
+        <v>199.983</v>
+      </c>
+      <c r="H607" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I607" s="87" t="n"/>
+    </row>
+    <row r="608">
+      <c r="B608" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C608" s="140" t="inlineStr">
+        <is>
+          <t>Kfin Technologies Limited</t>
+        </is>
+      </c>
+      <c r="D608" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E608" s="141" t="n">
+        <v>866.9532</v>
+      </c>
+      <c r="F608" s="141" t="n">
+        <v>874.35</v>
+      </c>
+      <c r="G608" s="141" t="n">
+        <v>40.1048674</v>
+      </c>
+      <c r="H608" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I608" s="87" t="n"/>
+    </row>
+    <row r="609">
+      <c r="B609" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C609" s="140" t="inlineStr">
+        <is>
+          <t>Laurus Labs Limited</t>
+        </is>
+      </c>
+      <c r="D609" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E609" s="141" t="n">
+        <v>1469.747942</v>
+      </c>
+      <c r="F609" s="141" t="n">
+        <v>1523.2</v>
+      </c>
+      <c r="G609" s="141" t="n">
+        <v>451.336808</v>
+      </c>
+      <c r="H609" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I609" s="87" t="n"/>
+    </row>
+    <row r="610">
+      <c r="B610" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C610" s="140" t="inlineStr">
+        <is>
+          <t>Larsen &amp; Toubro Limited</t>
+        </is>
+      </c>
+      <c r="D610" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E610" s="141" t="n">
+        <v>4191.650371</v>
+      </c>
+      <c r="F610" s="141" t="n">
+        <v>4165.6</v>
+      </c>
+      <c r="G610" s="141" t="n">
+        <v>515.223821</v>
+      </c>
+      <c r="H610" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I610" s="87" t="n"/>
+    </row>
+    <row r="611" ht="24" customHeight="1">
+      <c r="B611" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C611" s="140" t="inlineStr">
+        <is>
+          <t>Max Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D611" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E611" s="141" t="n">
+        <v>1660.061541</v>
+      </c>
+      <c r="F611" s="141" t="n">
+        <v>1592.1</v>
+      </c>
+      <c r="G611" s="141" t="n">
+        <v>104.152594</v>
+      </c>
+      <c r="H611" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I611" s="87" t="n"/>
+    </row>
+    <row r="612" ht="24" customHeight="1">
+      <c r="B612" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C612" s="140" t="inlineStr">
+        <is>
+          <t>Multi Commodity Exchange of India Limited</t>
+        </is>
+      </c>
+      <c r="D612" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E612" s="141" t="n">
+        <v>2805.086923</v>
+      </c>
+      <c r="F612" s="141" t="n">
+        <v>2842.6</v>
+      </c>
+      <c r="G612" s="141" t="n">
+        <v>207.359399</v>
+      </c>
+      <c r="H612" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I612" s="87" t="n"/>
+    </row>
+    <row r="613">
+      <c r="B613" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C613" s="140" t="inlineStr">
+        <is>
+          <t>Info Edge (India) Limited</t>
+        </is>
+      </c>
+      <c r="D613" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E613" s="141" t="n">
+        <v>1004.107351</v>
+      </c>
+      <c r="F613" s="141" t="n">
+        <v>982.2</v>
+      </c>
+      <c r="G613" s="141" t="n">
+        <v>122.474946</v>
+      </c>
+      <c r="H613" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I613" s="87" t="n"/>
+    </row>
+    <row r="614" ht="24" customHeight="1">
+      <c r="B614" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C614" s="140" t="inlineStr">
+        <is>
+          <t>Power Finance Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D614" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E614" s="141" t="n">
+        <v>437.081667</v>
+      </c>
+      <c r="F614" s="141" t="n">
+        <v>427.65</v>
+      </c>
+      <c r="G614" s="141" t="n">
+        <v>35.555424</v>
+      </c>
+      <c r="H614" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I614" s="87" t="n"/>
+    </row>
+    <row r="615" ht="24" customHeight="1">
+      <c r="B615" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C615" s="140" t="inlineStr">
+        <is>
+          <t>Hitachi Energy India Limited</t>
+        </is>
+      </c>
+      <c r="D615" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E615" s="141" t="n">
+        <v>34677.303366</v>
+      </c>
+      <c r="F615" s="141" t="n">
+        <v>35155</v>
+      </c>
+      <c r="G615" s="141" t="n">
+        <v>444.1044464</v>
+      </c>
+      <c r="H615" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I615" s="87" t="n"/>
+    </row>
+    <row r="616">
+      <c r="B616" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C616" s="140" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D616" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E616" s="141" t="n">
+        <v>1010.366139</v>
+      </c>
+      <c r="F616" s="141" t="n">
+        <v>1044.7</v>
+      </c>
+      <c r="G616" s="141" t="n">
+        <v>1608.2006784</v>
+      </c>
+      <c r="H616" s="142" t="n">
+        <v>0.988929889298893</v>
+      </c>
+      <c r="I616" s="87" t="n"/>
+    </row>
+    <row r="617">
+      <c r="B617" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C617" s="140" t="inlineStr">
+        <is>
+          <t>Tata Steel Limited</t>
+        </is>
+      </c>
+      <c r="D617" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E617" s="141" t="n">
+        <v>203.964888</v>
+      </c>
+      <c r="F617" s="141" t="n">
+        <v>189.19</v>
+      </c>
+      <c r="G617" s="141" t="n">
+        <v>653.0644384</v>
+      </c>
+      <c r="H617" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I617" s="87" t="n"/>
+    </row>
+    <row r="618" ht="24" customHeight="1">
+      <c r="B618" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C618" s="140" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D618" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E618" s="141" t="n">
+        <v>1851.514274</v>
+      </c>
+      <c r="F618" s="141" t="n">
+        <v>1832.3</v>
+      </c>
+      <c r="G618" s="141" t="n">
+        <v>62.1592965</v>
+      </c>
+      <c r="H618" s="142" t="n">
+        <v>0.07172131147540983</v>
+      </c>
+      <c r="I618" s="87" t="n"/>
+    </row>
+    <row r="619">
+      <c r="B619" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C619" s="140" t="inlineStr">
+        <is>
+          <t>Ambuja Cements Limited</t>
+        </is>
+      </c>
+      <c r="D619" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E619" s="141" t="n">
+        <v>426.583327</v>
+      </c>
+      <c r="F619" s="141" t="n">
+        <v>427.9</v>
+      </c>
+      <c r="G619" s="141" t="n">
+        <v>106.47468</v>
+      </c>
+      <c r="H619" s="142" t="n">
+        <v>0.130718954248366</v>
+      </c>
+      <c r="I619" s="87" t="n"/>
+    </row>
+    <row r="620">
+      <c r="B620" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C620" s="140" t="inlineStr">
+        <is>
+          <t>ETERNAL LIMITED</t>
+        </is>
+      </c>
+      <c r="D620" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E620" s="141" t="n">
+        <v>251.189051</v>
+      </c>
+      <c r="F620" s="141" t="n">
+        <v>267.7</v>
+      </c>
+      <c r="G620" s="141" t="n">
+        <v>246.1345456</v>
+      </c>
+      <c r="H620" s="142" t="n">
+        <v>0.1234939759036145</v>
+      </c>
+      <c r="I620" s="87" t="n"/>
+    </row>
+    <row r="621">
+      <c r="B621" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C621" s="140" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="D621" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E621" s="141" t="n">
+        <v>80.04179999999999</v>
+      </c>
+      <c r="F621" s="141" t="n">
+        <v>80.23</v>
+      </c>
+      <c r="G621" s="141" t="n">
+        <v>17.2606401</v>
+      </c>
+      <c r="H621" s="142" t="n">
+        <v>0.02291666666666667</v>
+      </c>
+      <c r="I621" s="87" t="n"/>
+    </row>
+    <row r="622">
+      <c r="B622" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C622" s="140" t="inlineStr">
+        <is>
+          <t>IndusInd Bank Limited</t>
+        </is>
+      </c>
+      <c r="D622" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E622" s="141" t="n">
+        <v>919.5833</v>
+      </c>
+      <c r="F622" s="141" t="n">
+        <v>937.1</v>
+      </c>
+      <c r="G622" s="141" t="n">
+        <v>4.3291185</v>
+      </c>
+      <c r="H622" s="142" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="I622" s="87" t="n"/>
+    </row>
+    <row r="623">
+      <c r="B623" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C623" s="140" t="inlineStr">
+        <is>
+          <t>Punjab National Bank</t>
+        </is>
+      </c>
+      <c r="D623" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E623" s="141" t="n">
+        <v>107.56152</v>
+      </c>
+      <c r="F623" s="141" t="n">
+        <v>108.16</v>
+      </c>
+      <c r="G623" s="141" t="n">
+        <v>178.21104</v>
+      </c>
+      <c r="H623" s="142" t="n">
+        <v>0.1006711409395973</v>
+      </c>
+      <c r="I623" s="87" t="n"/>
+    </row>
+    <row r="624">
+      <c r="B624" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C624" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D624" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E624" s="141" t="n">
+        <v>777.276821</v>
+      </c>
+      <c r="F624" s="141" t="n">
+        <v>802.9</v>
+      </c>
+      <c r="G624" s="141" t="n">
+        <v>3781.4578236</v>
+      </c>
+      <c r="H624" s="142" t="n">
+        <v>0.6700930004894763</v>
+      </c>
+      <c r="I624" s="87" t="n"/>
+    </row>
+    <row r="625" ht="24" customHeight="1">
+      <c r="B625" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C625" s="140" t="inlineStr">
+        <is>
+          <t>Adani Green Energy Limited</t>
+        </is>
+      </c>
+      <c r="D625" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E625" s="141" t="n">
+        <v>1511.553921</v>
+      </c>
+      <c r="F625" s="141" t="n">
+        <v>1503.5</v>
+      </c>
+      <c r="G625" s="141" t="n">
+        <v>559.928355</v>
+      </c>
+      <c r="H625" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I625" s="87" t="n"/>
+    </row>
+    <row r="626" ht="24" customHeight="1">
+      <c r="B626" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C626" s="140" t="inlineStr">
+        <is>
+          <t>AU Small Finance Bank Limited</t>
+        </is>
+      </c>
+      <c r="D626" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E626" s="141" t="n">
+        <v>1032.972437</v>
+      </c>
+      <c r="F626" s="141" t="n">
+        <v>1044.7</v>
+      </c>
+      <c r="G626" s="141" t="n">
+        <v>544.692645</v>
+      </c>
+      <c r="H626" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I626" s="87" t="n"/>
+    </row>
+    <row r="627" ht="24" customHeight="1">
+      <c r="B627" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C627" s="140" t="inlineStr">
+        <is>
+          <t>Apollo Hospitals Enterprise Limited</t>
+        </is>
+      </c>
+      <c r="D627" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E627" s="141" t="n">
+        <v>8624.161652000001</v>
+      </c>
+      <c r="F627" s="141" t="n">
+        <v>8742.5</v>
+      </c>
+      <c r="G627" s="141" t="n">
+        <v>256.2723002</v>
+      </c>
+      <c r="H627" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I627" s="87" t="n"/>
+    </row>
+    <row r="628">
+      <c r="B628" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C628" s="140" t="inlineStr">
+        <is>
+          <t>Bharat Electronics Limited</t>
+        </is>
+      </c>
+      <c r="D628" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E628" s="141" t="n">
+        <v>414.905454</v>
+      </c>
+      <c r="F628" s="141" t="n">
+        <v>414.1</v>
+      </c>
+      <c r="G628" s="141" t="n">
+        <v>1473.3106037</v>
+      </c>
+      <c r="H628" s="142" t="n">
+        <v>0.9188243526941917</v>
+      </c>
+      <c r="I628" s="87" t="n"/>
+    </row>
+    <row r="629">
+      <c r="B629" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C629" s="140" t="inlineStr">
+        <is>
+          <t>Canara Bank</t>
+        </is>
+      </c>
+      <c r="D629" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E629" s="141" t="n">
+        <v>129.195973</v>
+      </c>
+      <c r="F629" s="141" t="n">
+        <v>126.52</v>
+      </c>
+      <c r="G629" s="141" t="n">
+        <v>674.8386656</v>
+      </c>
+      <c r="H629" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I629" s="87" t="n"/>
+    </row>
+    <row r="630">
+      <c r="B630" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C630" s="140" t="inlineStr">
+        <is>
+          <t>GAIL (India) Limited</t>
+        </is>
+      </c>
+      <c r="D630" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E630" s="141" t="n">
+        <v>168.74</v>
+      </c>
+      <c r="F630" s="141" t="n">
+        <v>174.46</v>
+      </c>
+      <c r="G630" s="141" t="n">
+        <v>3.4895898</v>
+      </c>
+      <c r="H630" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I630" s="87" t="n"/>
+    </row>
+    <row r="631" ht="24" customHeight="1">
+      <c r="B631" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C631" s="140" t="inlineStr">
+        <is>
+          <t>Glenmark Pharmaceuticals Limited</t>
+        </is>
+      </c>
+      <c r="D631" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E631" s="141" t="n">
+        <v>2196.685725</v>
+      </c>
+      <c r="F631" s="141" t="n">
+        <v>2219.2</v>
+      </c>
+      <c r="G631" s="141" t="n">
+        <v>1567.406295</v>
+      </c>
+      <c r="H631" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I631" s="87" t="n"/>
+    </row>
+    <row r="632">
+      <c r="B632" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C632" s="140" t="inlineStr">
+        <is>
+          <t>Hero MotoCorp Limited</t>
+        </is>
+      </c>
+      <c r="D632" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E632" s="141" t="n">
+        <v>4951.2182</v>
+      </c>
+      <c r="F632" s="141" t="n">
+        <v>4753.5</v>
+      </c>
+      <c r="G632" s="141" t="n">
+        <v>42.2914404</v>
+      </c>
+      <c r="H632" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I632" s="87" t="n"/>
+    </row>
+    <row r="633">
+      <c r="B633" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C633" s="140" t="inlineStr">
+        <is>
+          <t>IDFC First Bank Limited</t>
+        </is>
+      </c>
+      <c r="D633" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E633" s="141" t="n">
+        <v>75.13280399999999</v>
+      </c>
+      <c r="F633" s="141" t="n">
+        <v>79.79000000000001</v>
+      </c>
+      <c r="G633" s="141" t="n">
+        <v>732.2160726999999</v>
+      </c>
+      <c r="H633" s="142" t="n">
+        <v>0.9770833333333333</v>
+      </c>
+      <c r="I633" s="87" t="n"/>
+    </row>
+    <row r="634" ht="24" customHeight="1">
+      <c r="B634" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C634" s="140" t="inlineStr">
+        <is>
+          <t>Indian Oil Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D634" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E634" s="141" t="n">
+        <v>139.689178</v>
+      </c>
+      <c r="F634" s="141" t="n">
+        <v>140.38</v>
+      </c>
+      <c r="G634" s="141" t="n">
+        <v>94.1762707</v>
+      </c>
+      <c r="H634" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I634" s="87" t="n"/>
+    </row>
+    <row r="635" ht="24" customHeight="1">
+      <c r="B635" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C635" s="140" t="inlineStr">
+        <is>
+          <t>Jio Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D635" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E635" s="141" t="n">
+        <v>242.550693</v>
+      </c>
+      <c r="F635" s="141" t="n">
+        <v>237.81</v>
+      </c>
+      <c r="G635" s="141" t="n">
+        <v>1188.8335103</v>
+      </c>
+      <c r="H635" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I635" s="87" t="n"/>
+    </row>
+    <row r="636" ht="24" customHeight="1">
+      <c r="B636" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C636" s="140" t="inlineStr">
+        <is>
+          <t>Maruti Suzuki India Limited</t>
+        </is>
+      </c>
+      <c r="D636" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E636" s="141" t="n">
+        <v>13517.781243</v>
+      </c>
+      <c r="F636" s="141" t="n">
+        <v>14176</v>
+      </c>
+      <c r="G636" s="141" t="n">
+        <v>360.69264</v>
+      </c>
+      <c r="H636" s="142" t="n">
+        <v>0.9965397923875432</v>
+      </c>
+      <c r="I636" s="87" t="n"/>
+    </row>
+    <row r="637">
+      <c r="B637" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C637" s="140" t="inlineStr">
+        <is>
+          <t>Nestle India Limited</t>
+        </is>
+      </c>
+      <c r="D637" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E637" s="141" t="n">
+        <v>1428.675025</v>
+      </c>
+      <c r="F637" s="141" t="n">
+        <v>1405.4</v>
+      </c>
+      <c r="G637" s="141" t="n">
+        <v>9.966760000000001</v>
+      </c>
+      <c r="H637" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I637" s="87" t="n"/>
+    </row>
+    <row r="638">
+      <c r="B638" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C638" s="140" t="inlineStr">
+        <is>
+          <t>HDFC Bank Limited</t>
+        </is>
+      </c>
+      <c r="D638" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E638" s="141" t="n">
+        <v>763.375824</v>
+      </c>
+      <c r="F638" s="141" t="n">
+        <v>807.1</v>
+      </c>
+      <c r="G638" s="141" t="n">
+        <v>1871.2807266</v>
+      </c>
+      <c r="H638" s="142" t="n">
+        <v>0.3299069995105237</v>
+      </c>
+      <c r="I638" s="87" t="n"/>
+    </row>
+    <row r="639" ht="24" customHeight="1">
+      <c r="B639" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C639" s="140" t="inlineStr">
+        <is>
+          <t>SBI Life Insurance Company Limited</t>
+        </is>
+      </c>
+      <c r="D639" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E639" s="141" t="n">
+        <v>1798.8783</v>
+      </c>
+      <c r="F639" s="141" t="n">
+        <v>1789.2</v>
+      </c>
+      <c r="G639" s="141" t="n">
+        <v>27.183585</v>
+      </c>
+      <c r="H639" s="142" t="n">
+        <v>0.3382352941176471</v>
+      </c>
+      <c r="I639" s="87" t="n"/>
+    </row>
+    <row r="640">
+      <c r="B640" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C640" s="140" t="inlineStr">
+        <is>
+          <t>Shriram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D640" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E640" s="141" t="n">
+        <v>1008.511122</v>
+      </c>
+      <c r="F640" s="141" t="n">
+        <v>1050.8</v>
+      </c>
+      <c r="G640" s="141" t="n">
+        <v>18.0960615</v>
+      </c>
+      <c r="H640" s="142" t="n">
+        <v>0.01107011070110701</v>
+      </c>
+      <c r="I640" s="87" t="n"/>
+    </row>
+    <row r="641" ht="24" customHeight="1">
+      <c r="B641" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C641" s="140" t="inlineStr">
+        <is>
+          <t>Tata Power Company Limited</t>
+        </is>
+      </c>
+      <c r="D641" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E641" s="141" t="n">
+        <v>402.883311</v>
+      </c>
+      <c r="F641" s="141" t="n">
+        <v>390.45</v>
+      </c>
+      <c r="G641" s="141" t="n">
+        <v>8.979150600000001</v>
+      </c>
+      <c r="H641" s="142" t="n">
+        <v>0.007305194805194805</v>
+      </c>
+      <c r="I641" s="87" t="n"/>
+    </row>
+    <row r="642">
+      <c r="B642" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C642" s="140" t="inlineStr">
+        <is>
+          <t>Yes Bank Limited</t>
+        </is>
+      </c>
+      <c r="D642" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E642" s="141" t="n">
+        <v>23.45046</v>
+      </c>
+      <c r="F642" s="141" t="n">
+        <v>24.52</v>
+      </c>
+      <c r="G642" s="141" t="n">
+        <v>208.8807864</v>
+      </c>
+      <c r="H642" s="142" t="n">
+        <v>0.162962962962963</v>
+      </c>
+      <c r="I642" s="87" t="n"/>
+    </row>
+    <row r="643" ht="24" customHeight="1">
+      <c r="B643" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C643" s="140" t="inlineStr">
+        <is>
+          <t>Adani Ports and Special Economic Zone Limited</t>
+        </is>
+      </c>
+      <c r="D643" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E643" s="141" t="n">
+        <v>1806.084987</v>
+      </c>
+      <c r="F643" s="141" t="n">
+        <v>1824.3</v>
+      </c>
+      <c r="G643" s="141" t="n">
+        <v>800.5381572</v>
+      </c>
+      <c r="H643" s="142" t="n">
+        <v>0.9282786885245902</v>
+      </c>
+      <c r="I643" s="87" t="n"/>
+    </row>
+    <row r="644">
+      <c r="B644" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C644" s="140" t="inlineStr">
+        <is>
+          <t>Bandhan Bank Limited</t>
+        </is>
+      </c>
+      <c r="D644" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E644" s="141" t="n">
+        <v>201.900146</v>
+      </c>
+      <c r="F644" s="141" t="n">
+        <v>205.2</v>
+      </c>
+      <c r="G644" s="141" t="n">
+        <v>2326.866048</v>
+      </c>
+      <c r="H644" s="142" t="n">
+        <v>0.8375</v>
+      </c>
+      <c r="I644" s="87" t="n"/>
+    </row>
+    <row r="645" ht="36" customHeight="1">
+      <c r="B645" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C645" s="140" t="inlineStr">
+        <is>
+          <t>Cholamandalam Investment and Finance Company Limited</t>
+        </is>
+      </c>
+      <c r="D645" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E645" s="141" t="n">
+        <v>1706.704748</v>
+      </c>
+      <c r="F645" s="141" t="n">
+        <v>1802.7</v>
+      </c>
+      <c r="G645" s="141" t="n">
+        <v>778.7513796000001</v>
+      </c>
+      <c r="H645" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I645" s="87" t="n"/>
+    </row>
+    <row r="646" ht="24" customHeight="1">
+      <c r="B646" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C646" s="140" t="inlineStr">
+        <is>
+          <t>Avenue Supermarts Limited</t>
+        </is>
+      </c>
+      <c r="D646" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E646" s="141" t="n">
+        <v>4355.145101</v>
+      </c>
+      <c r="F646" s="141" t="n">
+        <v>4388.2</v>
+      </c>
+      <c r="G646" s="141" t="n">
+        <v>59.6039805</v>
+      </c>
+      <c r="H646" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I646" s="87" t="n"/>
+    </row>
+    <row r="647" ht="24" customHeight="1">
+      <c r="B647" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C647" s="140" t="inlineStr">
+        <is>
+          <t>Godrej Consumer Products Limited</t>
+        </is>
+      </c>
+      <c r="D647" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E647" s="141" t="n">
+        <v>1030.374717</v>
+      </c>
+      <c r="F647" s="141" t="n">
+        <v>1018.6</v>
+      </c>
+      <c r="G647" s="141" t="n">
+        <v>226.916965</v>
+      </c>
+      <c r="H647" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I647" s="87" t="n"/>
+    </row>
+    <row r="648">
+      <c r="B648" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C648" s="140" t="inlineStr">
+        <is>
+          <t>Havells India Limited</t>
+        </is>
+      </c>
+      <c r="D648" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E648" s="141" t="n">
+        <v>1177.668164</v>
+      </c>
+      <c r="F648" s="141" t="n">
+        <v>1164.3</v>
+      </c>
+      <c r="G648" s="141" t="n">
+        <v>22.630355</v>
+      </c>
+      <c r="H648" s="142" t="n">
+        <v>0.6470588235294118</v>
+      </c>
+      <c r="I648" s="87" t="n"/>
+    </row>
+    <row r="649" ht="24" customHeight="1">
+      <c r="B649" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C649" s="140" t="inlineStr">
+        <is>
+          <t>Hindalco Industries Limited</t>
+        </is>
+      </c>
+      <c r="D649" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E649" s="141" t="n">
+        <v>1008.396266</v>
+      </c>
+      <c r="F649" s="141" t="n">
+        <v>959.5</v>
+      </c>
+      <c r="G649" s="141" t="n">
+        <v>634.5532375</v>
+      </c>
+      <c r="H649" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I649" s="87" t="n"/>
+    </row>
+    <row r="650" ht="24" customHeight="1">
+      <c r="B650" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C650" s="140" t="inlineStr">
+        <is>
+          <t>Hyundai Motor India Limited</t>
+        </is>
+      </c>
+      <c r="D650" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E650" s="141" t="n">
+        <v>1916.716489</v>
+      </c>
+      <c r="F650" s="141" t="n">
+        <v>1914.8</v>
+      </c>
+      <c r="G650" s="141" t="n">
+        <v>166.79839</v>
+      </c>
+      <c r="H650" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I650" s="87" t="n"/>
+    </row>
+    <row r="651">
+      <c r="B651" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C651" s="140" t="inlineStr">
         <is>
           <t>Vodafone Idea Limited</t>
         </is>
       </c>
-      <c r="C19" s="154" t="inlineStr">
-[...55 lines deleted...]
-      <c r="B21" s="154" t="inlineStr">
+      <c r="D651" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E651" s="141" t="n">
+        <v>14.507185</v>
+      </c>
+      <c r="F651" s="141" t="n">
+        <v>14.54</v>
+      </c>
+      <c r="G651" s="141" t="n">
+        <v>8844.827714499999</v>
+      </c>
+      <c r="H651" s="142" t="n">
+        <v>0.9861185264281901</v>
+      </c>
+      <c r="I651" s="87" t="n"/>
+    </row>
+    <row r="652" ht="24" customHeight="1">
+      <c r="B652" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C652" s="140" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+      <c r="D652" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E652" s="141" t="n">
+        <v>3076.579873</v>
+      </c>
+      <c r="F652" s="141" t="n">
+        <v>3060.8</v>
+      </c>
+      <c r="G652" s="141" t="n">
+        <v>1676.913256</v>
+      </c>
+      <c r="H652" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I652" s="87" t="n"/>
+    </row>
+    <row r="653" ht="24" customHeight="1">
+      <c r="B653" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C653" s="140" t="inlineStr">
+        <is>
+          <t>National Aluminium Company Limited</t>
+        </is>
+      </c>
+      <c r="D653" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E653" s="141" t="n">
+        <v>379.103188</v>
+      </c>
+      <c r="F653" s="141" t="n">
+        <v>341.05</v>
+      </c>
+      <c r="G653" s="141" t="n">
+        <v>161.357652</v>
+      </c>
+      <c r="H653" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I653" s="87" t="n"/>
+    </row>
+    <row r="654" ht="24" customHeight="1">
+      <c r="B654" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C654" s="140" t="inlineStr">
+        <is>
+          <t>Motilal Oswal Financial Services Limited</t>
+        </is>
+      </c>
+      <c r="D654" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E654" s="141" t="n">
+        <v>952.4</v>
+      </c>
+      <c r="F654" s="141" t="n">
+        <v>957.3</v>
+      </c>
+      <c r="G654" s="141" t="n">
+        <v>3.9837402</v>
+      </c>
+      <c r="H654" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I654" s="87" t="n"/>
+    </row>
+    <row r="655">
+      <c r="B655" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C655" s="140" t="inlineStr">
+        <is>
+          <t>NBCC (India) Limited</t>
+        </is>
+      </c>
+      <c r="D655" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E655" s="141" t="n">
+        <v>106.724269</v>
+      </c>
+      <c r="F655" s="141" t="n">
+        <v>105.79</v>
+      </c>
+      <c r="G655" s="141" t="n">
+        <v>1964.9870592</v>
+      </c>
+      <c r="H655" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I655" s="87" t="n"/>
+    </row>
+    <row r="656" ht="24" customHeight="1">
+      <c r="B656" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C656" s="140" t="inlineStr">
+        <is>
+          <t>FSN E-Commerce Ventures Limited</t>
+        </is>
+      </c>
+      <c r="D656" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E656" s="141" t="n">
+        <v>307.209761</v>
+      </c>
+      <c r="F656" s="141" t="n">
+        <v>312.15</v>
+      </c>
+      <c r="G656" s="141" t="n">
+        <v>87.17754860000001</v>
+      </c>
+      <c r="H656" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I656" s="87" t="n"/>
+    </row>
+    <row r="657" ht="24" customHeight="1">
+      <c r="B657" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C657" s="140" t="inlineStr">
+        <is>
+          <t>Oil &amp; Natural Gas Corporation Limited</t>
+        </is>
+      </c>
+      <c r="D657" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E657" s="141" t="n">
+        <v>260.457238</v>
+      </c>
+      <c r="F657" s="141" t="n">
+        <v>236.3</v>
+      </c>
+      <c r="G657" s="141" t="n">
+        <v>195.8036391</v>
+      </c>
+      <c r="H657" s="142" t="n">
+        <v>0.9324324324324325</v>
+      </c>
+      <c r="I657" s="87" t="n"/>
+    </row>
+    <row r="658">
+      <c r="B658" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C658" s="140" t="inlineStr">
+        <is>
+          <t>Petronet LNG Limited</t>
+        </is>
+      </c>
+      <c r="D658" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E658" s="141" t="n">
+        <v>285.767909</v>
+      </c>
+      <c r="F658" s="141" t="n">
+        <v>282.8</v>
+      </c>
+      <c r="G658" s="141" t="n">
+        <v>186.760766</v>
+      </c>
+      <c r="H658" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I658" s="87" t="n"/>
+    </row>
+    <row r="659">
+      <c r="B659" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C659" s="140" t="inlineStr">
+        <is>
+          <t>PG Electroplast Limited</t>
+        </is>
+      </c>
+      <c r="D659" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E659" s="141" t="n">
+        <v>542.285433</v>
+      </c>
+      <c r="F659" s="141" t="n">
+        <v>537.7</v>
+      </c>
+      <c r="G659" s="141" t="n">
+        <v>39.2728872</v>
+      </c>
+      <c r="H659" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I659" s="87" t="n"/>
+    </row>
+    <row r="660">
+      <c r="B660" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C660" s="140" t="inlineStr">
+        <is>
+          <t>Pidilite Industries Limited</t>
+        </is>
+      </c>
+      <c r="D660" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E660" s="141" t="n">
+        <v>1605.1833</v>
+      </c>
+      <c r="F660" s="141" t="n">
+        <v>1593.5</v>
+      </c>
+      <c r="G660" s="141" t="n">
+        <v>8.472675000000001</v>
+      </c>
+      <c r="H660" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I660" s="87" t="n"/>
+    </row>
+    <row r="661" ht="24" customHeight="1">
+      <c r="B661" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C661" s="140" t="inlineStr">
+        <is>
+          <t>Sona BLW Precision Forgings Limited</t>
+        </is>
+      </c>
+      <c r="D661" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E661" s="141" t="n">
+        <v>621.30378</v>
+      </c>
+      <c r="F661" s="141" t="n">
+        <v>620.9</v>
+      </c>
+      <c r="G661" s="141" t="n">
+        <v>64.592536</v>
+      </c>
+      <c r="H661" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I661" s="87" t="n"/>
+    </row>
+    <row r="662">
+      <c r="B662" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C662" s="140" t="inlineStr">
+        <is>
+          <t>UltraTech Cement Limited</t>
+        </is>
+      </c>
+      <c r="D662" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E662" s="141" t="n">
+        <v>11474.175709</v>
+      </c>
+      <c r="F662" s="141" t="n">
+        <v>11338</v>
+      </c>
+      <c r="G662" s="141" t="n">
+        <v>460.61737</v>
+      </c>
+      <c r="H662" s="142" t="n">
+        <v>0.9725738396624473</v>
+      </c>
+      <c r="I662" s="87" t="n"/>
+    </row>
+    <row r="663">
+      <c r="B663" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C663" s="140" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D663" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E663" s="141" t="n">
+        <v>4285.891409</v>
+      </c>
+      <c r="F663" s="141" t="n">
+        <v>4421.6</v>
+      </c>
+      <c r="G663" s="141" t="n">
+        <v>815.079468</v>
+      </c>
+      <c r="H663" s="142" t="n">
+        <v>0.9900332225913622</v>
+      </c>
+      <c r="I663" s="87" t="n"/>
+    </row>
+    <row r="664">
+      <c r="B664" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C664" s="140" t="inlineStr">
+        <is>
+          <t>UPL Limited</t>
+        </is>
+      </c>
+      <c r="D664" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E664" s="141" t="n">
+        <v>596.9982</v>
+      </c>
+      <c r="F664" s="141" t="n">
+        <v>569.65</v>
+      </c>
+      <c r="G664" s="141" t="n">
+        <v>185.46248</v>
+      </c>
+      <c r="H664" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I664" s="87" t="n"/>
+    </row>
+    <row r="665">
+      <c r="B665" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C665" s="140" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="D665" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E665" s="141" t="n">
+        <v>2986.960874</v>
+      </c>
+      <c r="F665" s="141" t="n">
+        <v>3065.8</v>
+      </c>
+      <c r="G665" s="141" t="n">
+        <v>54.2614482</v>
+      </c>
+      <c r="H665" s="142" t="n">
+        <v>0.04085257548845471</v>
+      </c>
+      <c r="I665" s="87" t="n"/>
+    </row>
+    <row r="666" ht="24" customHeight="1">
+      <c r="B666" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C666" s="140" t="inlineStr">
+        <is>
+          <t>Britannia Industries Limited</t>
+        </is>
+      </c>
+      <c r="D666" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E666" s="141" t="n">
+        <v>5169.714286</v>
+      </c>
+      <c r="F666" s="141" t="n">
+        <v>5126.5</v>
+      </c>
+      <c r="G666" s="141" t="n">
+        <v>16.0217316</v>
+      </c>
+      <c r="H666" s="142" t="n">
+        <v>0.4827586206896552</v>
+      </c>
+      <c r="I666" s="87" t="n"/>
+    </row>
+    <row r="667">
+      <c r="B667" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C667" s="140" t="inlineStr">
+        <is>
+          <t>GMR AIRPORTS LIMITED</t>
+        </is>
+      </c>
+      <c r="D667" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E667" s="141" t="n">
+        <v>107.708</v>
+      </c>
+      <c r="F667" s="141" t="n">
+        <v>113.32</v>
+      </c>
+      <c r="G667" s="141" t="n">
+        <v>8.4140125</v>
+      </c>
+      <c r="H667" s="142" t="n">
+        <v>0.005688282138794084</v>
+      </c>
+      <c r="I667" s="87" t="n"/>
+    </row>
+    <row r="668">
+      <c r="B668" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C668" s="140" t="inlineStr">
+        <is>
+          <t>Vodafone Idea Limited</t>
+        </is>
+      </c>
+      <c r="D668" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E668" s="141" t="n">
+        <v>15.14575</v>
+      </c>
+      <c r="F668" s="141" t="n">
+        <v>14.66</v>
+      </c>
+      <c r="G668" s="141" t="n">
+        <v>125.291816</v>
+      </c>
+      <c r="H668" s="142" t="n">
+        <v>0.01388147357180993</v>
+      </c>
+      <c r="I668" s="87" t="n"/>
+    </row>
+    <row r="669">
+      <c r="B669" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C669" s="140" t="inlineStr">
+        <is>
+          <t>Titan Company Limited</t>
+        </is>
+      </c>
+      <c r="D669" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E669" s="141" t="n">
+        <v>4327.45</v>
+      </c>
+      <c r="F669" s="141" t="n">
+        <v>4445.4</v>
+      </c>
+      <c r="G669" s="141" t="n">
+        <v>8.2476348</v>
+      </c>
+      <c r="H669" s="142" t="n">
+        <v>0.009966777408637873</v>
+      </c>
+      <c r="I669" s="87" t="n"/>
+    </row>
+    <row r="670">
+      <c r="B670" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C670" s="140" t="inlineStr">
+        <is>
+          <t>Radico Khaitan Limited</t>
+        </is>
+      </c>
+      <c r="D670" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E670" s="141" t="n">
+        <v>3628.2</v>
+      </c>
+      <c r="F670" s="141" t="n">
+        <v>3940.6</v>
+      </c>
+      <c r="G670" s="141" t="n">
+        <v>1.2807765</v>
+      </c>
+      <c r="H670" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I670" s="87" t="n"/>
+    </row>
+    <row r="671">
+      <c r="B671" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C671" s="140" t="inlineStr">
+        <is>
+          <t>Adani Enterprises Limited</t>
+        </is>
+      </c>
+      <c r="D671" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E671" s="141" t="n">
+        <v>3026.268881</v>
+      </c>
+      <c r="F671" s="141" t="n">
+        <v>3050.9</v>
+      </c>
+      <c r="G671" s="141" t="n">
+        <v>1267.554474</v>
+      </c>
+      <c r="H671" s="142" t="n">
+        <v>0.9591474245115453</v>
+      </c>
+      <c r="I671" s="87" t="n"/>
+    </row>
+    <row r="672">
+      <c r="B672" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C672" s="140" t="inlineStr">
+        <is>
+          <t>Ashok Leyland Limited</t>
+        </is>
+      </c>
+      <c r="D672" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E672" s="141" t="n">
+        <v>154.731197</v>
+      </c>
+      <c r="F672" s="141" t="n">
+        <v>158.95</v>
+      </c>
+      <c r="G672" s="141" t="n">
+        <v>668.90915</v>
+      </c>
+      <c r="H672" s="142" t="n">
+        <v>0.9629629629629629</v>
+      </c>
+      <c r="I672" s="87" t="n"/>
+    </row>
+    <row r="673">
+      <c r="B673" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C673" s="140" t="inlineStr">
+        <is>
+          <t>Bank of India</t>
+        </is>
+      </c>
+      <c r="D673" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E673" s="141" t="n">
+        <v>145.35639</v>
+      </c>
+      <c r="F673" s="141" t="n">
+        <v>141.54</v>
+      </c>
+      <c r="G673" s="141" t="n">
+        <v>315.1763888</v>
+      </c>
+      <c r="H673" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I673" s="87" t="n"/>
+    </row>
+    <row r="674">
+      <c r="B674" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C674" s="140" t="inlineStr">
+        <is>
+          <t>Bharti Airtel Limited</t>
+        </is>
+      </c>
+      <c r="D674" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E674" s="141" t="n">
+        <v>1795.764426</v>
+      </c>
+      <c r="F674" s="141" t="n">
+        <v>1859.7</v>
+      </c>
+      <c r="G674" s="141" t="n">
+        <v>210.740076</v>
+      </c>
+      <c r="H674" s="142" t="n">
+        <v>0.1467391304347826</v>
+      </c>
+      <c r="I674" s="87" t="n"/>
+    </row>
+    <row r="675">
+      <c r="B675" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C675" s="140" t="inlineStr">
+        <is>
+          <t>Eicher Motors Limited</t>
+        </is>
+      </c>
+      <c r="D675" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E675" s="141" t="n">
+        <v>7577.09441</v>
+      </c>
+      <c r="F675" s="141" t="n">
+        <v>7096.5</v>
+      </c>
+      <c r="G675" s="141" t="n">
+        <v>256.42631</v>
+      </c>
+      <c r="H675" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I675" s="87" t="n"/>
+    </row>
+    <row r="676">
+      <c r="B676" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C676" s="140" t="inlineStr">
+        <is>
+          <t>Exide Industries Limited</t>
+        </is>
+      </c>
+      <c r="D676" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E676" s="141" t="n">
+        <v>388.711721</v>
+      </c>
+      <c r="F676" s="141" t="n">
+        <v>387.6</v>
+      </c>
+      <c r="G676" s="141" t="n">
+        <v>552.7098719999999</v>
+      </c>
+      <c r="H676" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I676" s="87" t="n"/>
+    </row>
+    <row r="677">
+      <c r="B677" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C677" s="140" t="inlineStr">
+        <is>
+          <t>Grasim Industries Limited</t>
+        </is>
+      </c>
+      <c r="D677" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E677" s="141" t="n">
+        <v>3129.07527</v>
+      </c>
+      <c r="F677" s="141" t="n">
+        <v>3118.6</v>
+      </c>
+      <c r="G677" s="141" t="n">
+        <v>612.2098625</v>
+      </c>
+      <c r="H677" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I677" s="87" t="n"/>
+    </row>
+    <row r="678">
+      <c r="B678" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C678" s="140" t="inlineStr">
         <is>
           <t>ITC Limited</t>
         </is>
       </c>
-      <c r="C21" s="154" t="inlineStr">
-[...483 lines deleted...]
-      <c r="B37" s="154" t="inlineStr">
+      <c r="D678" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E678" s="141" t="n">
+        <v>294.002344</v>
+      </c>
+      <c r="F678" s="141" t="n">
+        <v>288.55</v>
+      </c>
+      <c r="G678" s="141" t="n">
+        <v>1104.3117072</v>
+      </c>
+      <c r="H678" s="142" t="n">
+        <v>0.5962998102466793</v>
+      </c>
+      <c r="I678" s="87" t="n"/>
+    </row>
+    <row r="679">
+      <c r="B679" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C679" s="140" t="inlineStr">
+        <is>
+          <t>Lodha Developers Limited</t>
+        </is>
+      </c>
+      <c r="D679" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E679" s="141" t="n">
+        <v>944.485484</v>
+      </c>
+      <c r="F679" s="141" t="n">
+        <v>962.6</v>
+      </c>
+      <c r="G679" s="141" t="n">
+        <v>272.5957968</v>
+      </c>
+      <c r="H679" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I679" s="87" t="n"/>
+    </row>
+    <row r="680" ht="24" customHeight="1">
+      <c r="B680" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C680" s="140" t="inlineStr">
+        <is>
+          <t>Manappuram Finance Limited</t>
+        </is>
+      </c>
+      <c r="D680" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E680" s="141" t="n">
+        <v>316.763154</v>
+      </c>
+      <c r="F680" s="141" t="n">
+        <v>326</v>
+      </c>
+      <c r="G680" s="141" t="n">
+        <v>1524.876</v>
+      </c>
+      <c r="H680" s="142" t="n">
+        <v>1</v>
+      </c>
+      <c r="I680" s="87" t="n"/>
+    </row>
+    <row r="681">
+      <c r="B681" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C681" s="140" t="inlineStr">
         <is>
           <t>Punjab National Bank</t>
         </is>
       </c>
-      <c r="C37" s="154" t="inlineStr">
-[...8478 lines deleted...]
-      <c r="B325" s="154" t="inlineStr">
+      <c r="D681" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E681" s="141" t="n">
+        <v>107.924548</v>
+      </c>
+      <c r="F681" s="141" t="n">
+        <v>107.36</v>
+      </c>
+      <c r="G681" s="141" t="n">
+        <v>1583.163904</v>
+      </c>
+      <c r="H681" s="142" t="n">
+        <v>0.8993288590604027</v>
+      </c>
+      <c r="I681" s="87" t="n"/>
+    </row>
+    <row r="682" ht="24" customHeight="1">
+      <c r="B682" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C682" s="140" t="inlineStr">
         <is>
           <t>SBI Life Insurance Company Limited</t>
         </is>
       </c>
-      <c r="C325" s="154" t="inlineStr">
-[...1967 lines deleted...]
-      <c r="C443" s="56" t="n">
+      <c r="D682" s="140" t="inlineStr">
+        <is>
+          <t>Short</t>
+        </is>
+      </c>
+      <c r="E682" s="141" t="n">
+        <v>1778.400033</v>
+      </c>
+      <c r="F682" s="141" t="n">
+        <v>1774.6</v>
+      </c>
+      <c r="G682" s="141" t="n">
+        <v>52.883046</v>
+      </c>
+      <c r="H682" s="142" t="n">
+        <v>0.6617647058823529</v>
+      </c>
+      <c r="I682" s="87" t="n"/>
+    </row>
+    <row r="683">
+      <c r="B683" s="168" t="n"/>
+      <c r="C683" s="168" t="n"/>
+      <c r="D683" s="168" t="n"/>
+      <c r="E683" s="169" t="n"/>
+      <c r="F683" s="169" t="n"/>
+      <c r="G683" s="169" t="n"/>
+      <c r="H683" s="170" t="n"/>
+      <c r="I683" s="87" t="n"/>
+    </row>
+    <row r="684">
+      <c r="B684" s="87" t="n"/>
+      <c r="C684" s="87" t="n"/>
+      <c r="D684" s="87" t="n"/>
+      <c r="E684" s="87" t="n"/>
+      <c r="F684" s="87" t="n"/>
+      <c r="G684" s="171" t="n"/>
+      <c r="H684" s="87" t="n"/>
+      <c r="I684" s="87" t="n"/>
+    </row>
+    <row r="685">
+      <c r="B685" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Interest Rate Futures as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C685" s="87" t="n"/>
+      <c r="D685" s="87" t="n"/>
+      <c r="E685" s="87" t="n"/>
+      <c r="F685" s="87" t="n"/>
+      <c r="G685" s="87" t="n"/>
+      <c r="H685" s="87" t="n"/>
+      <c r="I685" s="87" t="n"/>
+    </row>
+    <row r="686">
+      <c r="B686" s="87" t="n"/>
+      <c r="C686" s="87" t="n"/>
+      <c r="D686" s="87" t="n"/>
+      <c r="E686" s="87" t="n"/>
+      <c r="F686" s="87" t="n"/>
+      <c r="G686" s="87" t="n"/>
+      <c r="H686" s="87" t="n"/>
+      <c r="I686" s="87" t="n"/>
+    </row>
+    <row r="687">
+      <c r="B687" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through futures have been squared off/expired :</t>
+        </is>
+      </c>
+      <c r="C687" s="87" t="n"/>
+      <c r="D687" s="87" t="n"/>
+      <c r="E687" s="87" t="n"/>
+      <c r="F687" s="87" t="n"/>
+      <c r="G687" s="87" t="n"/>
+      <c r="H687" s="87" t="n"/>
+      <c r="I687" s="138" t="inlineStr">
+        <is>
+          <t>Amount in Rupees</t>
+        </is>
+      </c>
+    </row>
+    <row r="688" ht="48" customHeight="1">
+      <c r="B688" s="139" t="inlineStr">
+        <is>
+          <t>Scheme</t>
+        </is>
+      </c>
+      <c r="C688" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="D688" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="E688" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold (Opening Balance)</t>
+        </is>
+      </c>
+      <c r="F688" s="139" t="inlineStr">
+        <is>
+          <t>Total Number of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="G688" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were bought</t>
+        </is>
+      </c>
+      <c r="H688" s="139" t="inlineStr">
+        <is>
+          <t>Gross Notional Value of contracts where futures were sold</t>
+        </is>
+      </c>
+      <c r="I688" s="139" t="inlineStr">
+        <is>
+          <t>Net Profit/Loss value on all contracts combined</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="B689" s="140" t="inlineStr">
+        <is>
+          <t>DSP Arbitrage Fund</t>
+        </is>
+      </c>
+      <c r="C689" s="181" t="n">
         <v>0</v>
       </c>
-      <c r="D443" s="56" t="n">
-[...6083 lines deleted...]
-      <c r="B676" s="114" t="inlineStr">
+      <c r="D689" s="181" t="n">
+        <v>66754</v>
+      </c>
+      <c r="E689" s="181" t="n">
+        <v>62587</v>
+      </c>
+      <c r="F689" s="181" t="n">
+        <v>4167</v>
+      </c>
+      <c r="G689" s="182" t="n">
+        <v>48816766924.06002</v>
+      </c>
+      <c r="H689" s="182" t="n">
+        <v>48322509680.14552</v>
+      </c>
+      <c r="I689" s="181" t="n">
+        <v>-494257243.9145</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="B690" s="87" t="n"/>
+      <c r="C690" s="87" t="n"/>
+      <c r="D690" s="87" t="n"/>
+      <c r="E690" s="87" t="n"/>
+      <c r="F690" s="183" t="n"/>
+      <c r="G690" s="183" t="n"/>
+      <c r="H690" s="183" t="n"/>
+      <c r="I690" s="87" t="n"/>
+    </row>
+    <row r="691">
+      <c r="B691" s="87" t="n"/>
+      <c r="C691" s="87" t="n"/>
+      <c r="D691" s="183" t="n"/>
+      <c r="E691" s="156" t="n"/>
+      <c r="F691" s="183" t="n"/>
+      <c r="G691" s="156" t="n"/>
+      <c r="H691" s="183" t="n"/>
+      <c r="I691" s="87" t="n"/>
+    </row>
+    <row r="692">
+      <c r="B692" s="87" t="n"/>
+      <c r="C692" s="87" t="n"/>
+      <c r="D692" s="183" t="n"/>
+      <c r="E692" s="87" t="n"/>
+      <c r="F692" s="183" t="n"/>
+      <c r="G692" s="183" t="n"/>
+      <c r="H692" s="183" t="n"/>
+      <c r="I692" s="183" t="n"/>
+    </row>
+    <row r="693">
+      <c r="B693" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through Put Options as on 30th Jun 2026 :Nil</t>
+        </is>
+      </c>
+      <c r="C693" s="87" t="n"/>
+      <c r="D693" s="183" t="n"/>
+      <c r="E693" s="184" t="n"/>
+      <c r="F693" s="183" t="n"/>
+      <c r="G693" s="183" t="n"/>
+      <c r="H693" s="183" t="n"/>
+      <c r="I693" s="183" t="n"/>
+    </row>
+    <row r="694">
+      <c r="B694" s="87" t="n"/>
+      <c r="C694" s="87" t="n"/>
+      <c r="D694" s="183" t="n"/>
+      <c r="E694" s="184" t="n"/>
+      <c r="F694" s="183" t="n"/>
+      <c r="G694" s="183" t="n"/>
+      <c r="H694" s="183" t="n"/>
+      <c r="I694" s="183" t="n"/>
+    </row>
+    <row r="695">
+      <c r="B695" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through writing of covered Call Options as on 30th Jun 2026 : Nil</t>
+        </is>
+      </c>
+      <c r="C695" s="87" t="n"/>
+      <c r="D695" s="87" t="n"/>
+      <c r="E695" s="184" t="n"/>
+      <c r="F695" s="87" t="n"/>
+      <c r="G695" s="87" t="n"/>
+      <c r="H695" s="87" t="n"/>
+      <c r="I695" s="146" t="n"/>
+    </row>
+    <row r="696">
+      <c r="B696" s="87" t="n"/>
+      <c r="C696" s="87" t="n"/>
+      <c r="D696" s="87" t="n"/>
+      <c r="E696" s="184" t="n"/>
+      <c r="F696" s="87" t="n"/>
+      <c r="G696" s="87" t="n"/>
+      <c r="H696" s="87" t="n"/>
+      <c r="I696" s="146" t="n"/>
+    </row>
+    <row r="697">
+      <c r="B697" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, hedging transactions through options which have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C697" s="87" t="n"/>
+      <c r="D697" s="87" t="n"/>
+      <c r="E697" s="87" t="n"/>
+      <c r="F697" s="87" t="n"/>
+      <c r="G697" s="138" t="n"/>
+      <c r="H697" s="87" t="n"/>
+      <c r="I697" s="146" t="n"/>
+    </row>
+    <row r="698">
+      <c r="B698" s="87" t="inlineStr">
+        <is>
+          <t>For the period 01st Jun, 2026 to 30th Jun 2026, non-hedging transactions through options have been squared off/expired : Nil</t>
+        </is>
+      </c>
+      <c r="C698" s="87" t="n"/>
+      <c r="D698" s="150" t="n"/>
+      <c r="E698" s="87" t="n"/>
+      <c r="F698" s="87" t="n"/>
+      <c r="G698" s="138" t="n"/>
+      <c r="H698" s="87" t="n"/>
+      <c r="I698" s="87" t="n"/>
+    </row>
+    <row r="699">
+      <c r="B699" s="87" t="inlineStr">
+        <is>
+          <t>Hedging Positions through swaps as on 30th Jun 2026 :</t>
+        </is>
+      </c>
+      <c r="C699" s="87" t="n"/>
+      <c r="D699" s="88" t="n"/>
+      <c r="E699" s="183" t="n"/>
+      <c r="F699" s="183" t="n"/>
+      <c r="G699" s="183" t="n"/>
+      <c r="H699" s="87" t="n"/>
+      <c r="I699" s="87" t="n"/>
+    </row>
+    <row r="700">
+      <c r="B700" s="87" t="n"/>
+      <c r="C700" s="87" t="n"/>
+      <c r="D700" s="87" t="n"/>
+      <c r="E700" s="87" t="n"/>
+      <c r="F700" s="87" t="n"/>
+      <c r="G700" s="87" t="n"/>
+      <c r="H700" s="87" t="n"/>
+      <c r="I700" s="87" t="n"/>
+    </row>
+    <row r="701">
+      <c r="B701" s="87" t="inlineStr">
         <is>
           <t xml:space="preserve">Note : In case of derivative transactions, end of the day position on the date of such transaction is considered as the basis to assess the nature of transaction as hedge / non-hedge </t>
         </is>
       </c>
+      <c r="C701" s="87" t="n"/>
+      <c r="D701" s="87" t="n"/>
+      <c r="E701" s="87" t="n"/>
+      <c r="F701" s="87" t="n"/>
+      <c r="G701" s="87" t="n"/>
+      <c r="H701" s="87" t="n"/>
+      <c r="I701" s="87" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="C439:D439"/>
-[...1 lines deleted...]
-    <mergeCell ref="B439:B440"/>
+    <mergeCell ref="E450:E451"/>
+    <mergeCell ref="C450:D450"/>
+    <mergeCell ref="B450:B451"/>
     <mergeCell ref="B1:F1"/>
   </mergeCells>
+  <conditionalFormatting sqref="F452:F453">
+    <cfRule type="cellIs" priority="21" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="22" dxfId="2">
+      <formula>F$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="23" dxfId="1">
+      <formula>F$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="24" dxfId="0">
+      <formula>F$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F456">
+    <cfRule type="cellIs" priority="13" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="14" dxfId="2">
+      <formula>F$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="15" dxfId="1">
+      <formula>F$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="16" dxfId="0">
+      <formula>F$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F459:F460">
+    <cfRule type="cellIs" priority="17" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="18" dxfId="2">
+      <formula>F$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="19" dxfId="1">
+      <formula>F$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="20" dxfId="0">
+      <formula>F$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F463">
+    <cfRule type="cellIs" priority="9" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="10" dxfId="2">
+      <formula>F$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="11" dxfId="1">
+      <formula>F$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="12" dxfId="0">
+      <formula>F$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J456">
+    <cfRule type="cellIs" priority="5" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="6" dxfId="2">
+      <formula>J$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="7" dxfId="1">
+      <formula>J$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="8" dxfId="0">
+      <formula>J$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J463">
+    <cfRule type="cellIs" priority="1" operator="equal" dxfId="3">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" priority="2" dxfId="2">
+      <formula>J$1=2</formula>
+    </cfRule>
+    <cfRule type="expression" priority="3" dxfId="1">
+      <formula>J$1=4</formula>
+    </cfRule>
+    <cfRule type="expression" priority="4" dxfId="0">
+      <formula>J$1=3</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rohit Pandey</dc:creator>
+  <dc:creator>ICRON Research</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Enabled" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SetDate" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3">
-    <vt:lpwstr>2026-06-07T19:21:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T08:43:17Z</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Method" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Name" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_SiteId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6">
     <vt:lpwstr>1771ae17-e764-4e0f-a476-d4184d79a5d9</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ActionId" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7">
-    <vt:lpwstr>4080c357-c9ae-431d-b36a-b5f7034283f4</vt:lpwstr>
+    <vt:lpwstr>7b88c7ec-4c0a-4933-910f-6ebd7702328a</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_ContentBits" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="MSIP_Label_d291669d-c62a-41f9-9790-e463798003d8_Tag" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>